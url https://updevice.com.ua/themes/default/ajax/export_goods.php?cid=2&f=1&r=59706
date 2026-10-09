--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e132647084dc30314c0167e6ff9e0d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb09f46fb52a0c6bb383493c4b9d6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4396a11bfc0f83b5db391554ddcc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906cf0eee07e982d351ae6c34527c7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144421179fdee957eec3860c039ed595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c646307c0553f8d1ab8d553e7d366046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc6c5b68b3def363aa8e545c0e1d067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef7631469ec7d2bb29222256739088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ac2b2b6919de310a1a5e07cb2ec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d439e41194625970300f77b2c68f2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729566862dc65f2896bd1576a6b423411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13beb69b67f039f4fc00daf8e19c60312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1cac30052ef0776b90832ea9adfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c43c4d94a5b7afb6e77da7940d9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28093a9d4723deb57fa94c60e93b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b24bcb93ce1617551d7a488482e5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0652df88f1c136ed026377e311dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88af48a8b18ec8b98a3d4d6180f66e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f74b7d1039f28e452c43c0ab43d7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b568b0d0881581913264a82b02ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2a65d71bad524c302a40ea16248b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4035145d97e8f1ded91c586b63a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f499af290b5224cc80d39e3006967d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b0a99166e5ae6b66f0a9ea64b02e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426650daaf32204cbcd150077a1a2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4f8c1492f50fae1c67f58a846e40326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9adfc5b65d358b909beadb29c1ef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a855ac74c99ce37c53a20e84b839428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf192afca6159964510f4758855397229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189095db75a50c6f918fdc8e3a075c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb3b79c4ee8787fb074f85147dd7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2752a4587ea0d19be632da46c9a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cafa3e765f8ed9dfb0bf0e1a8df8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97522af13bf0f0f21b666f17c5cc72034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a017e171e312d28470029013eb43635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb144c8b6fd7cbe706242a7173636736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eaf1c77f5ea05009116fd112cf8ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361df4f494be95cef06c06b9ee2102e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc3d9ffadfff64783f7e633c1002139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62914fe2747b3b8062ff905fc28845440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7873ac7c2de976e6b854d0dd9a0ca6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555f768f61afc332f6cb3bc68d7b7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9001a6876beea5c1f5e9a8c212b62743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9dc11da2d0cf51e49b20a0328b3df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb093a0a66712869cd4ddb35f9df501c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b071a2aef8cac4d3c00c011765c5f8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35689794b3bb0300c94260112153f73c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f508506ccc762cc330609da311d64848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0f09d20a7b199dd2753ffb3bc29c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16926072c233375174ecee4242052dde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2fbeacc339f778961c58f6569e70751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af80e4dee97ef3b2fa7fd86eaf4f28352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43b57029d14e0cb8784f841bbcc4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951bfee3126f13898ae9276efab6d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45998438b78b055e9bf0e99cf3b4ef455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d2197d0785119d4d38aa5b34ce67756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa8a4c12e8e66d298d6eb22cef26c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e990e48e1f1bd53ad1e8d1aeb63758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7925794b59f4fc934ed0d945ba3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafb78b9405325358a1b0b53011a63760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ae00995972e4fafd70567ea5213161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdcc4c95617267cbe86cce3424b14f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089391377e7e7ef83779a62af63e76cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179fa206ce3decf9e2324393d391ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b6d5fbad6df42a5c4508644971c0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21551d98acfe25571d334206e22efed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cff339a219bbbf37ce53305836bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a47ce39ceef29d001e1385577f453768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b05a9c155aaacbfc219f2417c6098e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9449c52a6f94018585a867c110fba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e75f555a8c40a5e73eca19deeb184371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21baa0ff37f87d9a2e5c52ee7b0115a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e749ef9abdba973dc114473fd883873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffae6f88aa12a636f318bf8eb1aae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02897ad1c1be9039615ad1908d198575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a23c98eed6faf82477d6c2edc317f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4abcd5ba415c03e997f03ec1935077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9bab7549b4a55df048d68ace5e10878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cada0dfe956858e92ab0d7103350d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81327ed012b4a45ec881900462a277880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d65b0836a66fc82361520630b3a0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217175d77434c771c8b766ff202f7ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9def88c7057315a610367dc831562ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30613f1657765c93aefac4162269a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c582e92bc67136a8b1e8a596a27d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d796e7420031eb611cba065970e706e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9962f358bb59573dcfefed2e112edbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c88b2f0d9d8ad9c63605cffb7a5fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22347fa4ed7a37d5607fc136bface589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91400c33b23e53375bbf44c1bf223990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7c730eb6cacf9678db98d061cd8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa55e0b6e4b097085956c708c041a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfc6bf815c1e45169d790868d102b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156ebc87f4c3d5e33160cce8a2b80b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fc3c42d533e671b994900b98874f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e6ca5b9a88b2188d14d4ef6c10e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf669d906141c1e41704e111af7d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8f0c00b3916073b64787f0c8feff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f113248a692746d744a1d978a39de4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada4bd12ba3e2f31cc16a894ad1dcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09d8d2f63668c0ecc85ff01815cf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808fe977d6c265105c77d5829c8ffdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0fcf572d3d630b343ae48fb44e499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5986d73f682aed5e4e60e75b9e10b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba11c8d55b11d4bc2443de53132c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211fd3f7b8f2fc720107c2177ef1435106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f657044848a7521174c565e60f14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa26cdadbc9b459ccb0be4fcfc8a0a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197561d8ff2a5fcfac3521722893d81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f196f3a21e82dfaf2cf9159b46ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1ab8ffc2378adda5619592e5b0c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07424be48ecc41c6ce5e6dbd927c709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf26ab29a6e2151f00517578049e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e7f648a810a3851da3ddf31cacaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88028b6866824df96714111eb548db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e619da635c368aa5bb5e3ef878f71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48ffbcdd01d95b54a92da7a51d7261117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5f51124ff404aa523a2627a83e2ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9b414692145614b63fc70e75049d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e86cc540d1e185bf26db8afe970f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d1484ee9e6ffcc8982f0f4b74e0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98440e174fcbccb1b9bba2ef7f032b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aabac05078666046df6b221bdaa276123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65d3b7cf76dd9ebf44a18b9800ea1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0759642354b7bbc6f30c89f26fbb28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584cb6bbf3effc808240d3aec1863ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f738da83c0181a2009b9ddf81261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198de28a3cb8439ab6e47968b614d92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5382197e3869d5a51c158b6a7297a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0cd6e626041dadc3e0f2ffcb6f23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9fed0652136352b4b33bae1fa1b94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08580a833c901b266adf8510acb894132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aae521d1490f186d634048980dca0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef9782f0e7b16cbc06df0e6b26903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf032d7c1a569d08d1e282aeb27640b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1825d042951caab8fddbc43b033693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564852978f4304f5242926b7c6b5012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90474962059889838c10fb17afca47db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb242c9f5b5bebabc5b4ba0d58f546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d202f77cb420644c70d37c3ea370140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a32188c000f3413c7be9718a8143c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c12478ef2f8dc6cfdf54239eeaa29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a1526abd2ac73ef15b94a7f9e0a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a9c1977a624c28d9ba2d0e7a57b4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581441803684a85eeee2714dcca92134145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e105cfb122224b7ff18ee0ccc5385f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7794ec5b2aa1ba47d01879d5dee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585a8777f0400d022255fde98a9ae37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032674f91012abfe979388c60e3d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29ff175cee6eb6af3fa34cecfc027150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0aaa222de43d8a406faa1a23aa92e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391648e036b792829a9609599698806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22583252b9ade29c67376592c19cfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64492ad6778e29d5e2b430f817a1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896c950dff59457d75359d010bfd1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614721554b294c8fcea284e6bed4d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700892d263db688dc19f2f6348485ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf75297fceb3692a268726b11be741a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db03e10eb974ebe2b0454428e996987159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c46f9a997c711559e24f2e278f265160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef9afc8437630f958188f4301f9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d3b2d3332586e811d7a33e1d7d71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a215e047101f23b8b09499adb8a82c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc771ccb018396dc53daf057424e7ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba20e7d415690d06877cd24d6626a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087d001d5599b3f55a1b0ad0721a31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cf9619bc930d8c771f2dde04e5a41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237a0ac20bde65c46f984d003e7e89e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4401845beb7a749e4852003c07d837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adf46466f8effb18a3b6e5cf54e936170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c7b91f4b4c95db23e1fbe308dc67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651765c2ec3aa530446d6420597120b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f54b8fbb679b1f651d604d49db6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4769446caf8f95d7aa9051a12b511174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0350857a8d0ec3dba463e12a6697a43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166bd48bab9d98b63c03d4fffce4ffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ba100d063285953819cdb4514165177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d84905f68e26dfb29a12148cdf4e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4cf35fdc09b0fb315926d3d8d6389179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54d40f42d0405e0659105eb9314426180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ee5d0ec610e9f7e4c4627acd0978d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b29e50d3fce19737bfe9a1c3d09177182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b34128e356bb2410789bf86d1b2881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301c6372c333087d62d1a1c6fa1e2c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204096dcacc1aadb50cb29e03675ebad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075232685257ccd4779ccdc2a2bc1ea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c928dbcf22c71b7585054ff47a59ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b40b1865bec3ea960d145c52f9e59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfb027c184f09c8119acee3e284aad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1183a70f0c175d6fb6108720b4b4f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce062cdaa1dbd9d461940085cca56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf533803ec13fa6f218bed5d5a08bf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b8ae744cc3a1a224aa767148d41a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65c5cde8a8d2725b44525ae60856a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23953a37875ebeb828800984bb5b63e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e079297b2bf1a474268d8bfd47be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804bce2db9866d4328885786839e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aed24e28c28a2fc2d580ddb9dab77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21d8b4dc7e448c4ab52d6552300c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a325d204cd086c45dda4fa76dbc75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9097f4a40b7d275592229b8ad58f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3d6c10cbd48eb15bd94777c4776b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7805f4ea42c0d3721bb126322906203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf80f8ae4bb74984fe60b9668e168d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad3b5e3bdea25dd76195323ce98822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0024af8b0b9d3a6b771ee44ff73a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d72f85195c8d64d42e77b54dd7af54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e4543e429b0d90a73b5cae0cf100208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9efa4ffb091b82342eb0fc272706c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5453e9f7905696ba7d0ee619f275210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e843dcda2ffb3fe4b886c6e5aecec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb51a35e3eac53001bafc5b96a88ad4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ddccf3925e84f94172993dfbcea02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a55137584973a5ac90b8d4270bc86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277092aa0309efbcbb881c816e865bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37014f956db6020958973c1fe77cee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23965eba3f73f98c91f0fb11a03513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da98dc67ee8a77e995b4316b93e706218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a427bff29c55ee61b333ffca56d3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9d86ecb7d0e12b360283f0642e0ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37587865c11f98331206c9b52a82fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b2676de61bfcdb7e7637780acfc2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2ddd501f645b0708c25b386c826a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe499556b17869c31fa727a96176e45d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c8b2715acba39b33b4a5508ddffbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8829929c743a2561caa2f61f12e9cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473746a53a6425c24e0233bdf0ea456e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1effb4119a58f2d0ab5b0bdd6789228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b1200b16083007acb5b53b994030b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dddfb17a15ac6afd65374227396d09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75409acefac81b529603c9cfb45e2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d73ce9ca9d06018cf92b511ceb6d20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1ba04b7f0575dd22a62df51b998bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468507e44cfe14fb9232032a5363098234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac4b85daff396c95dd97f4cb8ff35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a29765e43b24fdb51e8a0cc36d1770236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497affcc0e4d5cab654f2ca42335582a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb5dfdb9743a4d78010d0bbfcc890238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d2bc2160f98241105a032c0157f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b8df79eb5678fa28edf18eae32742240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033940d754bdf354d387bb5205e5e647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d977950303f4be9513122c0357b44a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbed77510f8ee6b3a9eaabb2ecf8230243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cbba9f5a8ccb464715574a565ac9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f13e3c0a88025cce1a62ed686f079245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565611df05c77e1e7bc670a2a4f9565246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc15c380ea34b308e15f57a4d4ac82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e560d97ba52b206bdf4a65a6335f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ff123fbefa8092a126afdf12b76c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273df2ac3c46d602979ee29650e5eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c406382b7245fe26742cd47e795d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ff07287e4debaff562a32470407e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ce8c4ceca500da7ae70b1263a0cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0509b6da50f2a3e47f5b176e11d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d4d228211411848e534559da5182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1531ce731b7aaf54d7bf5478352826256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a2c0ce7c2d7458d34d8500d0b262257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa785ea13a6ec7271bb2ff7bc9f89f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e17c20ecadb1b5a434b4e3e6929b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b4d0822f846f5d56a576685cbb848260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5a949da656abf0f0828a134aace03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2e97d7c2438783af64dbd1825b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c327dde7663bdf366b78a0b6b1ff93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b99c8a77c1fc649fd8eb15a3a14bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d595f8c7d9b25b01e32200ba56770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3c40c7e3d64eab1e86ae828815d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06fa791d950ce42e067bfeb496c6ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b462bb37608c36f8aa465c46eb961268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ff12dd2908253c16fd14deeddcd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad9d1a11f6231d8051401ad71c33b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85141cfb96b31ea6cf16b2d1acddb1b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1ddd1c1b664062c7104eeed59525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39a50570f34f6999d3aa8271c5527b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b8bef070ac46e239343f94b1e308c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6d6b437c8bdb103e4c6d8eebf475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4ebed9182953dd8946dcfe5ff518276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f43515cd9f58ae9a5e49c61b7941277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd456859bc06d5a84bed0ef4c85b3ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f30754b4a1274eb890b079d801a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4546b94daf08c3e4d8c3a155f707e4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5f66a6b33abb8780a0e89b7fa50d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3cb9f262eb56187bb7061725aa20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd22d1bbf51e93068926deb1d4d3a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66215a96b072b607e947ebc9150d54d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0856e126300908069d42843844dbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e112dbb291c6c82186bb1e6397cfe9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8e30107f066942b398922fd25676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce5b01dca6a9cd44bed11c36470878288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251542bdfe0bed4226e256dde9cbac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea36995630a657440ea2b96dc5e546290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc24b47727c10304fcd8e5b6a0e5b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e4faebd1b6e132dfafb9f4e4eeea2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b447eef73468213d15d136e026947293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae331d7f8dde71d441403601c70083294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa1d3ae44a2544b5b3f3beb47d7b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b4fce94f445f59c99c64292e34ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e0c45a9c94fbcd059b2c18c4d418297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b901f632efdb69548d8d2f70fc582298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944eabae1862f2cce90129064ca2339299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8fd996622c6338f46c880b4b5dc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5434c2d5b68b84db3371cb5ea1c04a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b5c91be76f3938d03b841dbb14441302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff333c3204641d1828674cf4a7b7805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d02b099c73c59de6df8846ee2790b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca497929bfa4e883c57f7862d79823305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f96ce51b7f9972ad3a54ddd62cb3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b62f321d13ad45911aac83b49ba07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519a3408b1d1f5397f79b3906e0bb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a5ddf6375288ff38baaeca457ef0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913d2f7a7382fab3f857de73ea8389310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc61dc976ae3cc37713d0faf1f9ad9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebefc40092a51339e9a006b6292a654312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80cb7e0f1e0b25e81803f832f04d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2c5052046b37a5a9c741037fc6f6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c34ffe7bfe9a1e26a5b247a02fe1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5366bb968ca9683f742b8aecb156316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfdf340e644ea7e3c2a1d67dd7a27b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc385b981bae2a26534a3f27a9724285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa444b058269a588af3c350400fd73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ec137b87703369a04c591aa6f9ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539751f0a71a95beec7b4793bd82dc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e035666f71e14f4298413117ab0661322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a32e2383472e2e745982985b0a00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ce5248245a9d6eb55841c781f94c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a8b826ab35768c228fced27e59c2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18411f2923c13fd8919707dea350b37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab41ca5ff0f4dbda6c3fdd8d564401327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5cc05947cc0da81d71dbb7832fc4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc091833b74e1639ddba5715a3e76a85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095d2bba85a793ca40b4fd70cd0a6da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea55ffa171225ae6abe1ae8ad5a3fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a410accdd885c4856f5ccab54fc092332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f49bf06118ba12aa47245073e79c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e98e791ce0550395a14809b6059ce2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1d4d4101e2288a4a0b03b63ef927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b1edb968cc8eaf2ee73639a5d3009336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc1f2a8e5c9063a0dc6075a17dcfb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c92f7bb52b94e1136e240d868601338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27486d7f4453f5d2c91428c3594d17a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f519a6f6237b6d909570f35571d5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09e7dbd44c0bacaa396434fbe715f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fea0be05636a786c7e329fbf78c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace457761b06e5c2c44dd51c8e526fc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad881eda0030d082988bfe7ff29bb8d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c651c9e22d1fa7a89a7997df2c44f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e118c282b029b906314e642cf198ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f2b1925f642578789994a8493a8f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07743869d4356b154529163ca7aedb5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcfa15383feb21375827083430171b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc266519cae2b94736ff5c8068a9f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdfe62d0b1da69fd814004cfd087e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cda6cc2fa5d03246a2f7f19d31542352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a20ed6c1aa4fd165b9a4979425e6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c01ec849f166eb995ebee973f3fa9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102752c055203e5f8515b19c0c7413355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d3d6f67f886f83790bb520daa14b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c67bc65f50c25208038e4b6f7dfc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c2991fc5899f4107e338bf0ce4051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc04ed2d7c57cbd6ddfb885e02b03a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bffdcb0e2c748a4974d2db350c3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9864adb63e7cfc0562e044b65cd4b00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd09a5d874475f0540e867000a0f55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a60ce3be5c9a6faeed45517ceefac6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296326bcd72806896ff7fcd2f828ab7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42f99dc7756c73a65002bd52a5e4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe836c44f1cbe5dc96ce901ed8c8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833e37eea0f0145e9dac4cc8527740b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b2941e348084fa5cdfe6f6684483368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864894ee6cfca9fba1687462c4dd68b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaba207a21fc72001cdce71a6a07f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d34cd9c13329b9c6a576391b58a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6049e3bc9d3ebc0c40edaf117d0f844372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d71d30f64e2b98c8469ff352f7952373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44a2f44e95850121fb73f30325e8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10687f39ec5dfdfe1121e1579b061145375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226556b449463599f36c1e27ad52f2fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d945dd27ed0dac04a538b4ca1fc3a14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54853c00d2bf3ff03ecc0803a780be91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f5a9c1e0424cf51e1b1722f645c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb3d0cd629a8e35b41af1e9f04cde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12651ba983a9a02548cb6c2f8d96ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d206c7154812326d8bc8cb4ed355b6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf28bc0ab9937d0d47ab214b32c4b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721826b6b7e558148f54ad11a4b3d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea18a3e040e9a8c18a75ebcf44d27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490cd506f7f686ce5e58674071c7c0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a7264b24f4ab70a0599dc3bb4835a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73d52a9ba574b8a881dedadb8d0ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18aeb433ec69393ef97c6575860ad7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8b2795380d533b1df9b0e9a5f860390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd649a9aeb1ce9fd637e051b0379c79d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e6b16449d9be343c17e37e31a532392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed2e3c21e035f57bceb85689311f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731559c432a9178ab2c0abeae95316a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f36c4f779c445850bf2388afa1aa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b366481b98e5204d84fd6ec28719396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e471be3ce7463a3a30f5670083f63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda948da45d653078480d54f5aea560398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcead3257cb7180da8c2ff078e2790399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a10d8091cf450e1ec39e9efc75347d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5b78d8eef5dc8048b41dccdb7d34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594499f47499e8fa75b6a12da11166402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f609558b4b455ac6a3832997b6b8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45874aaacea1780fcb3d4266bb80b3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e71d05b6df77c4fd89dcf9b4ab9dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d55b23bb67ce477b0f08e615b0774406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b416d98dcfb74abceac334091d949407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd22ac0c41c27f50a325753729481cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf96cc6a2502d8efdf76227e77f07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72c5a2a2ad52757c1eb716fdd752a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f8c658f01cdbc67b2ddc8a397365411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcac0f072aa9a620706f3455f69a05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44b9c5e1392b8ebf994fb2d8a6e196413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da09d0ed1a280a6667e45b484f35d3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64a2517347d3276fbd33c9137cd3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6914e2cbb04903a3902887c652bca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99829c0900ef87ebe365550a4087340b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b8c3f2b2a9ba1df48d1977094076418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec766c004a7f54f379220a556b7d41e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feeefa02fd91f4bb74a6046a25f098420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd184cf710926aedebfacb9c5d5122421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee182a9e62592fda293992d6d0b8a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59554c65a2f25353743514d452d0060423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0344cbef1a3a8a7e12e26516a7298424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1260e9d3df0b8c9d350437913ef53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67ef7070494232f430eea67cc962f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc87e2bde8d754ac9cf33f4381266d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59f8033d355fe78f7dcb3cbf5006d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22fb7ab2f0e43c8945b7971a3875ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409d3be660fa0407ddd18dd96d5d4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c680b70743bd7d7e60935204b759431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb243e799ddbd2aee0ed8110300eb49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2e1c8b011be317899283fc28a7e47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af446f003fd589b149949d08a6dd5df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40569bf8c56ab65f0ed29b9cac74bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f1eceb3cfb9b1a09c24e8d6fd57a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57122b02fa9a9b9431a5ab05de49881437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b999d7c812b340c6f9dc09d2c64a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b030ab734087f033af0a158aa73dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60f5f638c86aab84f2cebcc58da02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1267ee22dc3a41f7a170724153f3af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d6cc24b165bbc2534c72601d6ee09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2102954353f374d5b05da3d3be52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b65e45d9ad560b3ce1e0bb42a7f971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8e18655cc0b43750ca9e1a98332b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145725848631a6be98976f69db2ca4c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da60b4af405f81612a8dc5432a01cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa63ec820ae6bc2a11e6d8d1711ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac531c612a98fdb32f11f4ad76434449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acc92dda4ca374e5cdc84521416676450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4be7f04176bc9cebd57768b1f3eda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b56ba8d65760f32065695df358886452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af4d842058a7852cce4a3d62f834c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f3bea516d46dc534b778e056c239c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8fca581debc938e0e4efb9e341f55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6828421a4fa8305eb2b2225410b8268456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b1586668a2a7377a06ab78f8b4e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f4022512ef8d49e134adae90e68d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0686eb5996ccf599037500c261ae1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa01a730537f7b687c8dfb993011106460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422a3762f00b4dbba7068d0c5a3af0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe957f4064f35d3b5d7a5dd0c23254f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdccebd25a592e8f873f5b388e7237463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb477b59d4406b1441ba27aab8b56d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e70d37935c39d5fb76f8adea60bce7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed878ba118d1e70f4b89df2a2f7e986466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd7c1f8ff0e9c34b0fec1bf9e1e6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87318a53b0f169ec93a81b7825cbf9e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdcadcc15ad67e2cd2665f950dd968469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da47c23a407f009b0021528e12041f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944737ca3372b6336981c31050c6e552471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f9f9a7c7e69f445cd3a6047195f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89270149370e21fb6bd40d4efb24430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6c94be8bb8cc7de862a7810360d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe6364eeba61c1256fc08021434c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154008e9ba58710e192cac8f56004106476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c4e684ea3640d37e9a6a0ad1907e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703448a9e6fd64d86321b50a3fbae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65468713ac9ee6b08905809942bf5fe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b8e03528bb7e3f281ddaa8ab690e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cc658e005c9523aeb905ad5c6b858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae86961bc31dd80740a8f30696595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497e7d38f8d9f1c0746a8119f30426483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090a95bda0d09d9810f7da6177e90c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af12e5c9ad8e290fc80e1954fed4c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905602cc797469d9f5f4b205bcc81e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75dbfe3526aa9fb4903fdef8d812e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a142cd93901c7e4a421cc927ec56647488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c0c03548c0ceba98df5da99513bde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77dbfcc9dda3630a766bee74f7f52f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e41ad50302aa4bb2bc680be730465491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb380cbe6cc2381406cf3a7c88ee8d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6e68acbe7f948d2b77200f90275c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613b205c4e33ba074c128092bf0e4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066e417be9c9b9882d7c9091333d77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4446e1f8c89b32e11f3721c18b6d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed86bb17973e0e491aeec75f72fa9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5554f78aef9b898ea5585835599ea6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54b7e5d08c7f479194c57239d1310b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c923a70002c7e4ca146a2bcea5cd2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ea86e5cfe3a7de4c5ce40425958b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180166723a94cd71e6690befa699cb38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce57aaf6258209cee9b3ae82f8f7e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fcbce18b5e4a03305114e488ed4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea0432f57efda73dd60d8cd469386505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e09f416b4120cdaa47051c51c111506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea4635ad0d10eaf38911e686a5606507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc2a8221ee24c62bbbb445174d5126508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005fac39152c03dbd8629d21620523c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8cf6ede543714c004a0e7d5bd59ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ff81625588e3261132cc4b27fb5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0ed5836591609f9bc0ccd7cbcf90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b667467d0e029b3b85bd49dc5e323513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea0c8b562e4ae9dfbbbcc179d78d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f8a6b320b706ec5822dd8ff88399515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305e9b9d3ebe95f4bb79e0c02b41a53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb717c4a6099dec304eb29438cc7c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed501a597902883a8dfa87fc915b899518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d6f4b5dab746908c08faefcc3e973519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f796d45d7e852fee50e31c237ad856520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af18dddf73b9feb87ed63f17f1cf9e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c4cfdcd110ca4758491673814f85b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd03aa5cecf9fc63b3e86decf74a89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04246be877568166ede9a6c7190eb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab048ce57280b50b260e89dcee4c5d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fede5db5e3347578969b4760ea98e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c16afc51a45fd9b1fde850b4cf027527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b3d4ec27dfb269aa93ac3542b6a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95714615d19ec92103108e0844ba24bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66840116fb6df0887d4cf19c2b0d1870530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587cb924a0eb716b0a7f96bc4309b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ac80030b3172c7dfd4e83dd66a03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e9e290fc991460edd39e3a7002a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7863768b34d5322ca731574c0353534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f862b3c18f75036690845ada32527c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99369f4f7e592b03834d1360a9e4b00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693ea0441488582658cbbcda14d416537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630eeda830e332ba5ccbf5c24c325ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffefd691f6dcfac9a7c0036c06ca1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4325a377f958fa45efee256d3ac9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aabae5eedfec924cbf58628e2b42b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c80bb2fd781c31e4e708f0e2ba366542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dbbed2132b92247ba5066c8358e39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12aa5d84b2d82bc9373a709ad4b1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f2be180cca5f7180faa140daa4b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69736f0ccd44d6e847e299d40b246a04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d0755a3dbded4aa32cb9ed5d2c19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbaf8d975d795f810821b083d7f58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d6debbfbbd76e8614a5e77a278f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05103942ab080f213486a5b6279b764c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529175080dfc06ba12a3182d9ad55536551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc39234f1068017ae632d750d0e064552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6a817646e800e3b0492ba908aaaa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd978729813feb005cc67b0f492a52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28406775808f61e77140b34ba0fbc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a3031eea666ba76f35a3b9c5337d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8e7ee6421e0c94811b88a1adee5fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410624c892a394ea93819a5dcc0b8257558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd147726d10252d76424a1de266f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc63e6326029b5f24b0aa0f7d7b3619560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8db8c239db7264b6de6307908d7ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f8448cfa0fd0b4b8af82e06d3030a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70004af156f9a4d2e8746a6370a2d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161b781a69fa65487f57ec610971e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b334b5b8d31db39e39485db88e78f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118373c3d6cdc506adbb1ac7e6e3294566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110fcebddc2bc06d22f98632194ce76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e0cabe8617f4c411efa7427be3b8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2ee79e6d7d6b67d8897b8c2bd937569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c6d229717ec9502ee4e57946870bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d293031e7e79b193b5546c2da3fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a52c8db4e45179bddc052bb63672d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3788c47c9c8d479b5f207825b7d7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406059815904eb5b3b351dbeff5c34ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9868270ba4f32d73ba6ed2de653f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d6a5b41003e2607a83780ddea35ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf92bd0b059cf17958772a7760dda2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f428cd51674689abb2dc1dbee397f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459131dd3007690c376b8a43e87816579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0af7ebeb7bb30cfbe7179def081ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbf20c6c3219e66dd315606cde04ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b20ec46b58f36c04f164213f20238582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a0bd6cb0995a9bf6d603ea84fa2e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81c6d43f3d3c12b8fa2aa324c2619584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6a6ea090fc41d9705550430e98e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb74e720c58c12ec4896d75c3e36d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d74e4c50208733ce9d029c2af769b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e265e5cf73670ab24d80a6a2759d68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb0f0b862b7388ed824f9b008ac82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a924376afb50bd4d26e613e87a74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf7fd67eb928fb4f4588d90d35ad21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000bac31c9811f6009110d772c9418592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02daa34c5f8ea3ae9ad6439c617ced8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99596975d5479f6da53fa1b370a0365b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cfc95d42db6ffd8848bd6d5d76dbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f5df0382b090dba3bb2eb7166d207596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9061810b0d57d2433905d571450d2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31cdbcc88e0d5f6743ddc6d6645f9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe5443f584e79986f9b7b093b86c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edba71c31c97058f2167019b812f92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a0117ea63623cc2a078f6933ca24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a330e4eeb3ae398b1565e87ca39c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c5dd0885d07c21b34072e21133e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76ab69e6bc62da90084f3c90d298b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84281eff194024a1ebe3ec897d421f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b534b7b805390eb8fb468a25afb61c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b899cf522dcbf3662a443c6c48d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ecfb0e4920e4415f1f25d5b792208608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b624bdb3c8783c13d19e60e0b7d6cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b2769d5d324e1d8a9ef97cefa306610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93690727c2e90b0cbadb33b4e3d0b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2ec867e41b54828966c3055600833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c4a995ae97bd0ea0b82f77288588613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afba827ab28a79a00fe6816f18c737614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd002ebea8ba38965a39124bbac52f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a10ad3a0e405a9ebca1bef065bc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f8508f811d96f37ad76f63fc3cf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27ed9c997d0f956aa2a5e6bffdfee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c770c4ad9b0eebdf7362fd55aa8f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ecb291e7a3ef29f1be125b2e818d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff22a00b18903e2151fc94d6bf238621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6552558f19c033a29408da0c26229622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013e2d932e166c171ed68c03118091c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294fc6c23a25a1104c8ee013e28dd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019763564ba85a33dfcea726e50b78be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25885eb9f6e3732b5431ad7b99a35e41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e71837e2f3c3792336618242b50c57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f2437acce996a876c4f055c7e4a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335259b544b1fe196268c17cce3c5a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c78125328e038d84c7f0e282793a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393fd77daa52519a3f66ff45016452f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4361f85961f5b87faa7aac514c5f55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70c0757fd2bc7db5613d2fe685b6bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4247267a764641e7dd2da7d7bd137634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3492b7fc4d49f3c2540c40897d962d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119e8de38a5ec6173d5b96d3d75abf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815a2cc2651d1e786f8a0392b54846637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8672806e8d7decff167903e0676e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e7bb3db2ce175e6824eafa07fb575639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd54f8aba21322f57be09247a2eeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5a6b7b0b075b2e3eba6ce6e99263641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ca7e10f02f771588290abc3c8ca62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49dfc06804b6fa1a6170b8debeda03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c55b0054e56f86ae521f59533cd7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efb8c28baa951a87709ef4df2ff775645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b7f6f5aa36694b7500fd8b2e67cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318336af4a33e4c8db8564f7b72b21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5e7b43f9a67ac201e11d99f84c1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f4c7e5ce11758877c1ba1b932ff7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dd75f759cde1ab69a6078934f5831650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eab65e7e6f4841540e156abf65eb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eab16fdab58bc79f878fb7e9cd9ccd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ff76fd821a4aaa2face71de7707f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd3b3a8cd46b7a137aefb1b2596fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971dd256e9a4321004bcaf213e7ed8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b8506b3af2a2f88ddc69a7aea085656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae8f2f839b70f3351c77e4eac7ffc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926ef85f0b8c0330d690226f6a0bddf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d593c7e0379088e925c6e9c64d58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db78997ad72c683d7c88f79bdf9300c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc6bb5eaebda3bd68870066379435661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a032e965fedb667ef708ee17ea7f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373876441714feaf6855459b830f56d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b95a61a0263eaeb6133f22e3237d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb5d8b8e41a51155b2d2f81259f76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603522cb14671699ded0509750bab2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd590b7deba5b6336ced113f9a84cd1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fac2a211c4f3e98ab75c92a37d775668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef55760431b34ffa54ec3de71f2c64e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd7ed3c7896b9c61621694706a2bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d47b639e52a25a2dd29762ee82512671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267925429c1afb1b5fd9fe2bb69d9ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750c8552a28f0e518eea7e5fc076a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f01aa7b2410125fbd904661fd979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1745015ef10d406830b703c23fab1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eeb5093fd073e5beb14f5bcd99d72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e27f39f0a40d5c45f279b98aafe1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeceb26471263621622caef994942b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780e79b9d4355894a51005648fcf175679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb479af1f8bbce86086c59f6498d0d20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220a083705a3eadfa794d1d94e5384b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6be923de78796e5b0ef7f631aab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea68e92fad100d6404146bd01b1865683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e505cc50f41ba3e83457126361cd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b22e102d37698ea443fb280147e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6d1b72628c7bd7dab2a7b3424b1b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889ab3d996a5e88388dbbf4b6982b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d29b332f42e52dadca703bfa4c83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed68d9a64646db6a7a7424351afc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953ca02c301e68ba475dbe0a283039690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca775a2da58ed915904b8cb71f9287691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc5f6318af98ef28db92bfdaf7000c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c1326c96170a287641d6116d857d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef079d4487838db6daa78ac634079a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b20055f07c50e690be711ab53a2644695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ccf296b02855ff1d3a126947d39cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6eec32a88027b1ca93ec814f7d89c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca3a2ef72ce580d9bbd35164dd3d2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a47891bf2c1f8b7c1c1a02af57ddaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4537882fcdb0250ba7489af01e8adf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f389b984c99dbed0a8df9b4a6847be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3feeca06fe271a94a82f7a17b8bf6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b9fac768860f941dff35e1b5a01b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9058fea28ab6e580fd230fd1f79af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf4892ab999113167c005fa47cf65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347dfae228f5ec21bdb388aa7ba8351706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b4afde4919d85d08262bbb36443fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123c15a7fc6b3694cff5b3b895b725708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f809ed4f10262d46b65b173100a3c72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51233743a68773539c88f8cf5be47f13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383b16cd03ee2323ac8de563278d31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec208ea3279e7ba46834429b5d622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f9273c1669cfc5f637140357a317713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8ba91129191cd94921d8f5e10411714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feee976844ed17b7b26f059dfd9c24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ac0fdae3037b432fe44801ff4873716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cdfb74456fc79149cd1829190ea11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8826c93e6a775be2e5ecf89d6c55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467b60853ad3d43a5533e710415d873719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64e540df334e242886b0883b5c833720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6dac8ffb59b7f161d67be904de59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce5b0e7dd36b3b90e82e4fdc39c251722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d893dc07709bb0758730990130fb70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8935b2a679ec8023b028786e9236ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee247a0e3363186c6938aa3d402a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0943025ce27586208a732f8c14a39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0956d76e112884974b3d40c864816727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a2c370cefbd39ce97f0e8e5520458728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e54a6a78b6a4a449a433d171f498729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6287d5ccda504c8794622dac4aec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c595bd8b9af7bab96cd8c659a969c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbcc071ca8a8c5aa698abf5daab6a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245baabef48dc04681eedcfa1f2a6fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f31bca7c04251b728c5b1ef16f4e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc5296022ab280b21ece636ce1406735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65a621f733480218698aef4f90f9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4d95f4c663600452551c13d16a02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeffcb8576f4d905cd16f4f24aa97b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ecf3d0a0d7f08296aabb54fbcab6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0ca384e5462a4d4f650d7bec8ef3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd0fc6dde824806a67274700f10b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433e23ead575b785b40beb1d266f21d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47bdf9aada8aa65836933914b6637743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fe480c616b4d505c287568970cbe2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc9432c57a3440b41a682c1558b21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6269de30de40d8723d6050c0cfb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db01ecb617123ac5b05ef61d2a483747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d66329afcd4d578a030562dae7fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc27fa2cc5e9cc754cc6a01b88266749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e958a28e8bbe395698aa43275d329750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4a2201daea16ac6f694b0d3a8179751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6d55c88772953895c9010f10cd08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215560229968dab3181acd56d6ef92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ea37178bd641001890e751f15979754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea79bb9027a147aa611a39229e530755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c69578ddb678784d12cb0f5bfa9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7cfcc48179bbe6b7359f5ec9e3f90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4fa2b7ff204ef00b95c94d637f0b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d874736a2dae0b37f2ea1796250d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4dfcb8189c91e6924bc444d17cd69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85cd0d7ecf661483daa0117f6767d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2cf9936b1f7de5a5818b09bb8f9d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3921b97c43d841bb263c86181f7df5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239589b561b8ca190406e9d491f789764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f9ee79d7f73cee0428c9d7ff4e68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9c7d1fbd8594e7ee07fbae87900c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9246aa48484d975925f379b9279c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb87bbb7626ff19c6c61249ab7853768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3873d6ac7375ca29aeedb457078ca2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8840f6b7b21ad3b313290c0fb6b3d7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d15dcdc602b34b4055ef554d1fc25771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50649a6546de78eabc088b8f8f7ddcff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192861bf1090a2c4920f8855f21f073773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c3243ede58f5556a2bcfde213fd3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0badbdf605c0f806f1251a2a72b7b97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07285ecf66ab457b52446b1a305550776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ee26cbe84d0b9450e66becfc94f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78ad9977da8cd9da935007c93200e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b971d834ba50a23e23d8886502549779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a2e09c74587a11f6feec92c05c65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1d9ef29ff68fd3e3195a78a8612c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f46a7b0574034aa159b88187e20f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cb80c9ac30d5174c2fc278b4ded4d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e18690f1747b70661f0112c938f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa42fc71ee1a7fbd6e3eb7070f3e0fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b321790a5a24db6c5425bd2bb8cb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b9f521cccaf5a835ca48f7170136787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f7c76e4d4b35f74eca98aee55824788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a8146cd15f315eb89b474d609fad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda7c7cfc8de1270a0da7f9728e6198790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe32478aac48caeda501b854129730791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce74ebaddcbb0c0182716d970d126d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa51a8c913ee006364f451c8f9ceb60793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236033110ab5a98b9deebfac88152b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147202ee2b84dca84d6b9582e9a3a6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d53bbc0139da585484b4a5fd5829cd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab815b470d8352951bc196b315dd55b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53068f2035347c4e0199d7800569f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80196fb15145ced25f2b3ddd776af4a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9276e88cced109406a767091fda61800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff125f3f1fb88ffbc9a4a1df1371bc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee098ebc2a2e0ac720fdb45bf6491088802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2e18fc4e55c4bedae3606041711fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398549455488504647c3319c7a40f2c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9ae5770d27873aa41079052c92701805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26e2a7d48c10af04afad7092f6dac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fc254f95a5272c730a865627e75ca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574b738965d1cea7ee58e11650e6a2d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a400efcaa04924b4ceb8d883f461e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b27137291c14f88d4af0d468a49b3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e837fd9378d8eebcecd7b36bbc62d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2cd988e415b9c9f257de188dc551812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8983515ab93c1336e3659d1a7dc848813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db34092aa6ccba20ebd0c326601dc4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b1b83d58b3ef8b0c0840029a0f26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029395739d0bbb55058d1b5489d5a0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9758d6e4e4e0f89d6511e5f900d615817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb18f618a61743678dee0683afa8b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283ffaa505795980a2bef054c39509c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac31139180479681b47d3909f370917820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa100dc6dc5d4bb1d31fa3b01a107821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811863ae402d70410670290c097ae7131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de60d2e0e03c59686eb4205a6bc52a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d69942850ab290796ac54ac430c453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb8fe5fd21611fb5ae9a16fff253d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1025a26fce676e363f654e3393c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295303794325667de4ae0bcb2397d7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1438f026b31339aa8e4af310916b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22694461cdfb14dd144e041424abefe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4a8834b48f29af7d68cc819395ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3cf5fa17139e7ce90d6b277244d1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a08953e32f1989633f1d76379458411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26c47ca479cecf20d8aa27398638f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e20f4dfbd490749744f3e8a806f6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368a128c8ce9ba02c3bd3c7ab1414a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d40c18018e5734258e33a255d6f9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3063aba136894f089b95c6cb073be1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc9d055e1ad003705ef94e0edcb7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7183e5008cfb48a998909d2eae66418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fc4a646e4a3565b0cfb7b0583c53119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e179ccb26698dc6ea862cc2dbe8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0942583835c42b0e19010cfe7aed95321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99027b0cef834883429edd9f6fc9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d7262ec77a6509622a28c04327e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf050d78c00b303523b085ac64b1e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7fec5776cb00f79622cb12b37a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841b4aad10ca71c248b6d5a1a8a10e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69feeb035489949fd182ebbbef2b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375d0d7fe91a575917960e4f47daf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba826a6eb1a5dd9cde9bd3b1043375f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0836d1f6c9263bbfe009ced2b31d2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8d2c685390b1fdac9ac99075d10d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248729968f2c1f8a7f623681bc189e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be05b6ca776e42f39450e142b07ee4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232e50672b55ec65eea6ffcea9c93334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391cd88a4acafe54fd7da1357560b8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c74ece1bcd990c41d12e53387599136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f92fc057063655233c12990a23179e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfea83e475f11a9c063577d5467cb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56888d8a7978cda6a5d29e4e7ebf8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f743483f3a36f75ed2a6acd131ffe8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd95010fc4a9bf92f4d9f82016598741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34fffcc6e79c4765db3cc2fa1b62b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395830d19069fb1e90479152915cc6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8699880f675771a96c64099a70b2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad677c478b69e341e7a4865c2c75c7cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e011ea1bc3ac2afddfd7bdba60761d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563be3027efe3eddbf1a7abde723e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83e2b33d3c096397fe8f25e4945b9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeba48cc66f9ee2015a8326259f6e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16924e28ad2640ce49a7c1fa0c0de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0aafedce78138462083ac766be72051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa496456786969848d11571ff6cb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183b7482cb143275d69a9c2cf3fc3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc524dc5fd0965863de54539c8ef61254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c71ccff4cfa4e0bd437b1277c72f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321d6b30af6dd838463ff21550892656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751efe12a6b4b5d156d3e72097c45b7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea169cebedc46de9466fc8e114ff59c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4fda3e45f329aa48d09b957852def59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17550e14f3c861155311fd68e0ba72bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b891452fbd2862cf2a430d6062acb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcab5c204bedb8a2145c89354530fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a1e46bd6428290126f99619c03d5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5342eb3af802c576fc0ae116c48dd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2bf0987723c145feeb7747fd5da665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d11571196814831d17309ecd11ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db170f61afb570963fa10a7bb4717367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8481786b36423ad78885a4978cb3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f90ea48646fe022ca3c872a80d37969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583407a779a031fc05cd8d2330e743270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a2dda0962fb67d1e3514375b739ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0dd066514e476df229c777c185d4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca154a57c7a09c9dcb6ab9188e0000073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6969505e473a256438111bf129d35574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de9580da878382be30a03343a1ca975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f7ea8548e8afcd2a6a388fa9d11c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2b9b065de68d5052713684de1ee577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e5015f2959084289e8db70e5f3e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1928200c7fb59e7bb88b73d06a89a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a8203c5078768e48f81c5c60a530480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39099143a6c5ad865655c1500676640581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ba8baf8f78f9111cc1d9b9ee8dcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1ac13c82d5fb9b2140b0408cf62683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f624e90337cdeb9b4b4ec271ac6538584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140953b4822106a7680c005aefc91c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f25168fd0780ef61d6dd595a194f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70700445cf8658dde98fe42653fe714e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9615920c0d643ad8b40cacfac1db6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129a5b08b2c9440c756202d1e3002a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18877d23a0cff41a00578f23d680830490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ed9fbc242c8f306563c80029fae7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252945fc54d9c1de22c2e0bddfc187b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7e2210bb98acde58c647fb24a604f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8ef928cefaf10e0ae1a3946aa17894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bbaa16aaad9c6d45c0b160f45070095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e021dbe4585fc3fc88063252a8099696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57fb221cdf972766a2e1782c2438c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cd892e57a2013cb8682b911d51b9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e8d244fa19727092879aa3807684c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde3d9c1bc3125b6b878dc826cf63e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b778655b86d4fa2405f6258b5b2fd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a1e699164e7eb5ea690bf1f5d09c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f681edcc4dc42092ae79593aac35c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b7d797de985dcaee6237331d43b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53018c4f74bb1f793580310d873d14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97101479d06d75688a18bfba18fb61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc2d00123fc5c0512226a0dea80e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42c219919530f7cbbe156ded08a4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a05bc0522d435174b6cfe6f28831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e1f5de0176a67b5af34acc5e5805110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fda2246449f2fca6899180c3b027dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76724539e84b448f9d336a65b51538d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c4115a96cc1fb61329f057f0038cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efe9d27987177745575fc4d82b9088114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e45f1b0fce68af3dfbe3319801881115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0f6f2fabd58567b30ba71e3b0a8be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e4023fe71b9693f0e8454b0d6e56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900499b2c95d5e2ba497974ef4d1800118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157945959c9a417cd35cf49718dd56c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea1ff833dca17013f79d033b934f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff556e6d02914d6345b45a48b99f97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6a1310bceb0536243d2c9b5757ee8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45378342185fc4a7a7b9406bfa782123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a59ecdf4da2c3b3c09d8627f8ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae2a85ef84d8d911ded09542545796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17383bcdd46ed3aa83cd01106f97bc21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d871b1ef15fcbe7ba7100b2961cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17061aefe29194e5a1d5e419a3034cca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25443c109c7365b0328d7c194426eba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3655ecf2c50daf5ce7996896a92bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3997a89f620144ae567517eadb8b79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85e03125e855f8f709f8fab617a66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801a93e9f5cad05007c902790ca37f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d30b95c7bc84e6c31e459a29fe22d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca264f0a05e04956e19572386602191135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac84f1c366f6bd0247cacb61023ed26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f178fdf57b92fd8a67345b4cebb034137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726d8fd0617b1a374317464c4d8d19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f32e7ed64fcb9294ffcdcf24406b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64282fbcbc1096d42d8ae0c540e6fe57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52cc6be1f557c45c992d8b19870bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382a87094c87eaf8420cd24b7f4dc0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb1bb8edf98e8e2c5735a017274ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fee1016aa3809f920523813de4a85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f1afe155a0cc76121db0a55851fa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8697c7ded8b7987f842a22895bec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d002251a1e96aa0e8f52333c010bfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2438794148c8776496e7ba449bc3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2906beaaefbe99fc786f877e75bba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d82470a546fce0805b755639d704b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d735bad8064e499c92e307605c9039a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c60585b74177c660835e2f760ce4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a75d1bed2d4ffd3e670c200f2133c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d1d6ec7208eb8e2a2453746f71476154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c84c81c60e59ba0c58f80693ca66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a27501821bd69a08a421433a9e115156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857533eb9b02abdff039e0e79f2b0ff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf972c6b08f21e20706cdb217a4d4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed73e9e2e45ba95d7b1de05c0821dba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8089c8ec46d3ff86a15e6cd226057160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98541d2e8fb0e44a45474731e2df5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b0030ba76c4613730dd1a9dbe47a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb7263543ec3238d6b72112c2735f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0aef782c86bcff46b21b20681079e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761931c9fdf3b97b32552292b6598d19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d5003a74157779af24df4b3d114df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f6b78856e58b3837a841faee61e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936752a855a35c606bc23708a9c107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca7f07f09d4478b4bc315d0d135cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476502e18ac0501f474027092ceaf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e80825213b696f1a2db9568bd2a3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e131fab3b91e748188eed64afc101172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac208402314f1e289e8b01e35be7a71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2fc95e5469ff2441f0fe752a4e80b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df729e28e59356818e79ed0393c7df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c44232e6090714d0306e18051968176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246182613059c2c980145e1db7beaa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0a4a52c5177b00f43cf14f0845af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7012e67ca9144712c2289edb7534179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e909198670245e931646f250457b61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4e67ecde5ec7554ab441ec4807ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f29a1ec5d39b5f1f6d17fcf2f9756182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60026e874a769dccfdf69f58fd46d18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2b0f8a4a642eb3085cb8be408eb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e16a6a8a4140b8e8ae1d311d3a04b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310f8a71358aa9e57f80294d7256cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0f92e63baab957cc4f93b3d8e940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3fe54b8c2b3b99cc50afbadba469b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7ff0790df01a43c694d970e8bf2fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ba908285cb09d629192432a3a2b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b210ab1f9438e2ac8456fbc473e88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513aa11a1b238e9aad7d27eb5e82f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a87699a38a1afd71596c6299c9bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991865dbf7331886b34897ccb1e32cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e15774784110cc729c971a128422e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d7bbf82d0e0638f2a33b0eb852aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82d7d38443abf6d919b6506c236cc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5313a39f9b97bc0a42d924e97557198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538343012f663c270f8989c3505d90a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8137d8cc73e7545457a2de5d5d3682200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0331645b2424c19f80119ed66be54bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0e19ac76abca0c7eb586d8b62698202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b162b1bf7a9e79676d59dac9860f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7425e0e54c24f5df61d880eb60b84f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c28092644315cad93260205e58fbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fae665c428715bbe1ade3932f272206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bf87e76c7a0e03b9c86ed65f592af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c64ca364066884fa032f50c65dfc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924c3734b3a43dc45c02483bf9a9686209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8ff4627e70637a162400a843d9d10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c586432f8a7f8f4d0086a573c826a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e600ab6ab4bf7106500806deca39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1cb00aa68340bee45ec2ede40b892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f50b91c2625dd0120328c2dcafd610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc775ee28069db89827c065358577215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc124570d8be2c8d505e5e8915b74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04bf34cca5834a3ed5a05c5231737d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6641be581fd22015e175352d3437f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc86588d387f7fea7ae7d52d10c09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25986917db2f5a64c0161ec440b1e52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6172a8dc86fc9d126e45170550111ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf7965f18ffbfcb919717884f9d481222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a88828ce9335c205ac00447586736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e174fbf4460e2899270258f40bbb5b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653255c2ba8b789d3eeac828610203a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ddf1f4344119b75a2b4d8889b82e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89a155f790de88811d5e921052fc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a484a81e2dc2ab68a5e789180945e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1885f36f59fe0c613d74398ab0724229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdddc65b815290d08d1e6d381d0d3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d523e499f7a24df49e377a13803fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2d62a14f189237eb83b395776d7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033d335b64f017a2b93b7e72fd3534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f0c3306e01f09a98e31e9fdc926d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c586205fc0ac326e50df5e7f6d75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d14c0e0a01ef414c4f3fb1503f9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb1ad33a167bdf87ecb14dc8304467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c333b7aef60aeec314269a4e3ea2a3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbfe9f618a7bffba37240e8fb17482239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b87e5fb7f3de1aa54772119e1ac4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974433f1d492f1617663568834e21b67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d2027b073154d425a0b59a9e26d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173bebdab6aaa8f70006dbe01ec87c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff95ac367bdde8c74f9afb0b2a8e8ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c422904e719a211904701f5c0735a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221a94d864ed2ecca714659d5abfd49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac088f16d0ee757b86001bdb01385a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bcada438c3e7ddc7437ee409d8f65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f7d4e2811e6dd8614cf34ec73063249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e502e9166f316baf7fb187ce9d17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad0e7ac08ae53a6f43c37d1912718e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f0eb752da94688ca6dacf0ddc091252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f853ed6119c2567470b611873ef74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dad42187c1a565bba1a6fda82085c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0036c33bc15fee86303f9d83c77fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a53c76f522973b7b56133b148537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8f503a330a566ced460931749312257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6340b78f010e494e4712aabbcae27e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51930fc83ee90c8d42eb19bcd482d84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a49e09c3efffdf4f597244bfe660260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94c31f1602636c43ecb6180a1511c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24900c11550140c655c2ad56fbb57a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e30ab7bb7f462be8d24fdf02b117263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f1bcd52199313a7c3e626ecc6586e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf989c39797a5201f0c6d8fca35b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6562972968bf351f6a6c7821e67f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c00acb586206d9ca82e6e3b610174267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae0e6d573b2a85855c67c3402985c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe2c656dd05e65fe4b7d24dea23654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d6573deec2b3fe84b308b895efe05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eede9f9612526fcddaf0138d518af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb1bc0baec145b1b37803970edb52a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62716951e4075e3558bdd754a2816f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3bb60a132e543973c317b78566bff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763705b986d584a4ff221a6a7cb3926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4fa9d29f5c9f86954a206b7268e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac3fe1912af0363c4fc333b5c5ce0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ace8ba431bedb4c1745dd5c91c201278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260327e8328c98714c75f5fc5f063c46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298939d63a24deca14518c0c39a348280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34605849dc63161ad38b5fd7c0b61f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3952f14f36942187eddebbdf650e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5e470b4c021c2f6c303c69373e2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223c6b044880b836e98bba6c509cecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242be1243739fe73d63feef108aa73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc12cba9deeb1518d53448c77480a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de217d5338cbf8f134b01d688a446c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecaf58c35f416308a95e8927707180288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce509ea8481ef21b1f4bd48f9fb6cc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32950eec1670d44faae74474d0d2e42e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2324ba3e2cb1306f9e0ba24e0efe30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524a6f1d066fee0d8d7616e90c8042292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe2a00a892c8424330b2ba0a606bcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8345bee91646922d79ce752a452c6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c01f763c6be7c9be92fb182578a18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e1a67d17006f1c9732d6c0f7981a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe954110bb0c811845e8692e086d2e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2a63c4bd6fe88f544a14dc098c9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9bb2ed6faf3ce10fbb5f2c9bd5fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0eea2a2a04c0f727ac99a69ecf2bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d670a01656688584aeae6e4dba1f07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0ba11e65478c3d4f4d01cf5f2f8e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c14aafe76ee50ebf0b786ff9374013303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e67362f9e979c46f4dfab5eeb236304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624cbc4cffc19e0a8ddf6db91663c16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa73dc85785db24622e8145b0b5cf73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033be11b7e0926fbb83598055bf9a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aafe5b6e9bf413b7ae1fe661b6fc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712311bb771dd503c1e2f394921f495309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634933859cdcbde9ed5bb70419d91e98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60803ebf649adba01e1c57156ac32e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196c8460599bac4835414d1968eeb1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fe39174c1b281d083386ce14c4550313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93dd07d6d14953986bbb3622a82659314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903682d6c58b60db82d3211741258a9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcaf23b35959063e10abdf91958134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92acdfa526b21b79e1dbb4cf4fe946e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af60f56b6a624044b640feb77d628318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe0fa9c8c72264c4051928a8cec25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e692b51f4ffabca59fa7b835a938b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd79242d86833f2f668f18c133c02f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c097fd62ff4ba0c7b61bade92f1cd1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145069988f67b61300696afbe1556865323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6516b2de9a5ca3f9b713da6fd585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5fbecad78d5f8e474ca25f92cf83f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5ea06036735a2acd7fe084da4b57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0a29cafdc523380396d05564ae2a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3823bcb94fa92731efebee7e9a4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23107b5feb4a0bc91d6cfd1b9a227b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666a5c0e0b7b873a097d250260f7a3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5be51d048fa7e4a55839bd45bbd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67218fe819bdeeb447492bfb8c94a780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1166408b0717d86e4f67135ea6f9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6cb053f83dffe1c7146cf52d44dae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980c6aa1ec7ac2e24e4bcfb70b5e35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8a5c146556b423606f41ecc0cd53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d7d1dc8f2bce9d1e8970fbce471df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7320357e4ab384f0f17b3acf470fa2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076d4cc265fe5e0d417131d0773407339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b65645cffd8d310725e5ceaa20db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fd7e47d9a2dc94e21d0d3b3c085a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4abe42d19ec79bf5f1bf5bc847674b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc84ef8aa898b22fedc218a59bc72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d23cb4c07cb211084bc39df92521c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b9bdc77a5cd7bf86df9bb68be70d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333eaf7e13b1e2d8e4d5a652c26d77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c31256f2c509523f2213a6fdfefbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a68b1c62b469fb11976c43e446be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1d7488a7ccaea1d73a2745c5dd2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54e8ed582aafb5c40b6baa733302fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c96a8301a59e5f6ea0ef9a9ed0e75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c2244864beea2c9450ed327cea36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08262f7afe0a43d79605b11a5fe25d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124afffc9aabaf56fcd35e92c476ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b82cdd40cb2946f248edf3bbc30bb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a368af73212091b6cf5b0b860387a95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a353f20fb89fdc7b13120e43f044c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9ab7de070712b2bbbd0d23d1ad141358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273101e0d280ac4f60dd3001a53a73a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10462d2eea487b5c69939755a74122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3532fa40759406426de9805878faeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2513815d0a55f58fdab3e2b596d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6813bf44dbfb6bfa9aebfc4754e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a4a6056fadc12c70ef772e9bdfba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae820d2941531ade3bbc996f056156a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f81db9bcb0d57db5bf12563228b272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ad3fb25eb3b6f411400f50f59d8d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581aae2a891a61ab9a3a5f509dd69c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722808f48d4524bf47146b167b59dd21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf86f9b2ac8718dbcb6b9866aebf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c63c8acef7b61f841e7c3cd83f6b4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd4861043341b1e350d0b70ecab80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be0193ac8f1c7a3d117084dc41645373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae31e5b6a39203785fe3cfc4eb17dee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c1f3bcc3e913cce298b4ae2b086d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bede42a6fc3b98e0bfc61c914271b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678eaf62be3f97b54f4adc6385e8b11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ffa081feec8386c2147419526dbea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a970dad6063ac948028fb5adf2cdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e1e27b14c917e43b9d609cfaf658380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4608f36155ede17af666a76a6249381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71412caf642c15aaa827ebbd3e866382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa1a06821d8fcf423b055b1c13afa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7eba2ede304468220dc21aa60b310384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121dd78edab6de9a21c69cd1e69fcf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259187aad143fc8e5ed2a2ec76a2f649386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e947c8c3ab6226d7371e6ab8b82451387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56130f4619692b847248411f3211b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdfbac381bf7210b450be52744b8f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b628777e36a49403217e39b03287390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc1c33b8c6cd507907c174630833d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d852423f4b0992bf92252219f2d089392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feeb5447abeade53956bbefa08da22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30a95fa30e7ff0702ea8625061820394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642a1d4af62f50883d2afe50c51e6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb59eefcc4c56c513b3beb061dcbcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d288db2da0c80a8b9f092ad8d073399397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449db0afe4cef51632f6c8470b25e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e423589a58911f4fcd1af47592a953399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ab2c50e194fbfe935dcd1dfc19671400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7463503dbec063173535a96c28b649401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628dcea11a86f2d9fe9e4619b1a01d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070eb320d8a6ce36d60b38715bdaba2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd067e64493ba68ad71a263c94edc79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933ffd20b456fcdae773d01b5bdd42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd860d6c52064d9f962cfd13c017d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329995e8fc91512929ce11379fbec97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533323d1e8f18942e7a4d46402d57e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e4a6f772baacef2896de952e88a42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ed6a66a5e19b5fa07945c56db19a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b926c203d903ecb86bf0fd6d0a67e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb6a7950a17c8c30deb12d28e416ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d359feb0d6f9d514442a83300db9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4c74c8a13c497767582e97dfda6d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a50bf369213d7a5b2f9b7d4274a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd4b40443aaa9bc1c5fa8887de66a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99189b0e1967f1ec6605ce7e74d5fb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea80054404c965a28e268cb2ba6eac1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82e76270b909d34e4943e3af39940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb47c910d51bbb5777c5c8e81303e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e65ad9793872a6e023d89ea09fc7ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b048e7b7ab8cffca382658cf4c095422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49ec3fe6ce725010f8cc238e352f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7e98542887587486339a87a256a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e016405c7f751a4e5a5d519d95e68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c48846a6b19a7d0a7fa71255e7aa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b2346cd967988c6a878fdd7a4a17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fe575384b180ffdee76352a6e7f0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2a94fad54e975d74b583b6d644ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4865a3d9027774be329ef20256ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f46036e0e7bae96178928d7f56bded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910357139c87ca7708103cac4e0b07e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830a8baebf5def647ceb5705d6f15c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd0826e8f4734467cebb034edd8cc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c45b7406751819f01360fabeeadf60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea4a385aaed342454296ceb5558490436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd900fbe502ea33c03ff5fe3f0e94f82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b380a733e4bc8c923f015b2d7c634f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330529cc821ddc13b961e10753beea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b3826c22a87cdf3f3cb7a260e8a62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505adc29ec529bece602b49b95d96c06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f4089f7fadbb11a1b4d65d8a148f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9fc1815d87e5e3b137ee76834f157443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb883c816afe190d2e0df0be043603444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dacf1cdd69ec4fd215073cc296da2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671b786ab9e8c3597320a26b3d565c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0c6e19904465f37a422c42f729b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722665e4e7290b951f867fabf0ab79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7333b1659f10e71fa4ca703a23e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1e245f7cb1fc37c9eaa556cc8ce4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddf51bdbd298439a1a6b6631a268fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf5817243eaa77cc39f9629081261452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ef22dddefe8eeda9ca0c8dc7b02a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726adb127e547540a0580a262350cc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad8a0899db4cfc9544a55f02349c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ddc18c5b5b87abc8fe0518fedc40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a143b1a713f778b9c69eecb2f0efd06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8395cc3d7f275720193316f76909f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542aac3cb0b30a230e8d250aa3361b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3618d673126a0756d38ed76212a4769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15d0f10acece0860cadbeb8fc26de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905193757df6ff40ea0e1b111326ac2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f87749ff7f885073793fc4db9d72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018b0a4d844442aa65672c008d0ebf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ce0df30bd9e44a3b4bdf8ced6999465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee9b81da8a2e350061a16c20a13509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3b097c253d204e3a95a3401b0be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0377d1f658179b6ceda03d0bdb0890468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f589577c8127ea223e88edb8db382469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4338f96c4ef7f1cd75f0d0fbcbd7d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184493ec5f23d9f1e3eac9050b5d0a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c4e6b8ad63209da07fedd34020ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e5f245906ad519c18b1615fa4b59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2ac940d3dfc0a74a685c391ef6d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00bf9602bfe16629bd04bc0f5cd7a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3199fbb4bc20ed0dfac5091d3fee21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b04eb66a3c84e0dba86afa33f1db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4ef9d63e4a0fa0919520338da147478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba671376d44fd3da57cca05bb0817479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a467a7b4761ac2bc748d9f052b019480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b289de2fb5295dc73b6b365109d23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4697a304317be664fdcb376115aab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a9083f26a0e109aced25119e30f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94738638e04a41cf6a801d7099ce54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd7ed5aaf4c6532da80b5211e308d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e10d373d7e32eee77ed74462b98f4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7236d89c746506fc717641efd2c8081487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dac13980655375fe48c8af4f7adc38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37857daca133dc4e5290a6f5842771df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588ae84ec48e0d9275d9df095f8a5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ec77eec624e97febfbbdcc827f70c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ff7641160be2bcb913d171e6a049492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9ee14cea0dd1c1ccc9c35e86bc92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da448448edaee441f55bb08b2473e554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efbdb40bb33aa4778956270eead0ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7535cb4a51fa1a0f6e84ce32ee0b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519450bc16c049f9483a706604969a40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da6bf83632825d6389fb34b7f8684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf58d69e19a08b9d01ca86a6faddec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d4146214d6cee094b3950e4fc5ebc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e6dd87ec4f30fa89642622cd50888501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3070442eb35cac46463f715bd1b667a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75066a854f05c07de3c0c2e8bb0ad4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381bf8aeb905174592aeda8ec98a5c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae70a8c7ca34dd965923b280ac3f04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700966d2ccbf58cad26a786718b15d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435e3b9009108099609c1706dcf77d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc7c3d118a3f7249381065c92131cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9229f876d2b7258401c3fd030b30d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1106f300e77d606165fd2869d94c2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688e6833af35320de0b8496b6c58802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad378da01f2e2fa18e80b10691ba1c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671736b331386070f29a9a6c354a9ee8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db98f2dcb2a013ca87de162daf44f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd8c537123c3dfbac3363bbf2cc1c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88388b6ade4c2ebe4b66071c57d116e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7133da07ab3b307dea4074e00c8dab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba99f6dff2d03d0eb57d5ee2d0c5f1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749843e8b145c091eaef1d08ae9ca4c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc47e2e41caffc89048c1b81727fcc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ba580d6cab6015d3f6db4e0076fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02781fcbc10a89b225073487754686b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026b14f8a3362e8a7583bd53fe7f274523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea793f26dcf6b57799c2f0effa133ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d953b5ad6b11d355d19ee00730c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400c00fa6501e5d119a6ac42e309199526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8035fb50705e9aedec248c74aebecd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6932222066703085d4d8869c7beb37d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecdc8c7b4045bf57d964eb37b5c011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b02c7b63edc1ce1ee992742f595c56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb6555d12ea448654947a536e37b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863eceba06e11172746fe0e64cb302532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606ce865ebfe1ed7f7ecabbc662aade533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927e9f200ae6e2a88bcd3e16e5dd92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd45597daf5c3f7eccdb61fcef0a52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec147117e17e2ac77e15cdf2b0bb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312b445964ab10e0035ee6c3c58a64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60e6c9977bd3589a1c0a360a44ce2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0230a1bdfea71302a92cbb1c1311b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f330ec11ad144b4999764c037d1c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22ef7367f8ffeb0287eaf34278bd89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c2cb3b385c779eb5c499bcada9695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecaeed6075671e9a0df09e3fa16b6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2dcfc810b62e3a327b421ede54b76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d69c0c87ffd8a46e18d4b834b34024545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd43611973acd92ea5752b53e01e29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b16e5aa04b642f449d67e7e4f91b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb894f82422757db445ab1e4711fca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84bc607555d8c41c0d51a1d18db781549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea88642ad6f2270513cdd9313a4042550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92912f3a28f07b34b4509c3cb6491551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f339f8ffe19e3ca5cb7b4d1daf2f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b6c991b7eaad4f5377de3d8232803553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d396463d97c12d7af30531ba133b79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dfb613b60b3d2bb868793b1458115555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156705ef37f2f64903520519451cf38a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9cc3f169910267dfdfbf7d9b16bf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a8204855fd4671c58dcbffae0383f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005487040f09eb33c867c0e74ac6a581559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1f1642730c1e5c4a9be16ec1eedc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f65cb4ab2c6638e42a868826055dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb47a00990c676d78df38c1c4c237562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8130e62ad75712fde841823805861c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ec626cc36f720e807d77633ca605564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d88ef4fed109772b97c9388facb0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50425d71d7be96baf421f0f97158a875566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65b5a2b982d7ad5048e5644d84581567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6517adb703ae55fda9fd6fd8c6062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2da8550a2381c3aeab4dbb0c2ec277569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015be9aaf369201b9f891845dc865f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aef7eaf32a6293fb2e8ca54467861571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd4564b51912cf397387e454bd7e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef2abd7b48587981571e17dc8021f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dffa3dc9ba94bce89696b1dd214e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c8bcc807bebae7b60fa0780077006575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a4c6e432fd4c8063860b27609f18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dad35a38284aebb5c27f361857e6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df70b00f9c20f2db014bff5976b74ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f2062ac83fa68df4653c22557f29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f55ee7ae2159c8f94e6bc05f0e0bc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472f6dcb6ae4dcaed7f6e161aba03e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36432edda26bfc9e447ae9e4a5d58038582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e9ba91b70fe2727dacd4933780c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46266bd86fd975571ad88b50872ef0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c8ae9630ce13ae41e17918b16f89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d2c7b99fc4fdaa933e12014ad6fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296e8b4e819c28ad06937a31f57654587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406d05163f002ca7d5e87780a73a71c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48541c534d08586ddb88c6d972ce72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8fef8770ba8f26adcea9750302205590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d99ca9abc5133de427e7ba6d6c178591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd36deecd13bd6069c8331c9dd3ac76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d6dcf13028ab028f27a25333d905593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b6b388f2e76de4ecd56acd291e2ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527752d437cef5bf9d5288f22ccee2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd84870f2244c0809d0aa0bdeb554b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c63dea8ba6d3d8ac866e52d95bec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7881f42139a1f10f7be7bd19ed1a78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e69646b70d844235cc3e94c351bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479134f6118a5e2cfafb0506783fa462600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be20f5655a95b2009010f6395ad839601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241790efcab1f7a9d0c22bf0d741766d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674b6eaa33eef41d9dae1f331bb800f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ee8b24be0973f70a0525c2c36012d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62527026be3c9419074991812b1cbb64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8663b9cb1dd36a63917d1b902d1a09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b4069867589904c75e4d79da72c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f56970b844a8bf092f5350ec115f5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922054a1c92998bb6a9762b7a219c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413e09114f0cc032c01452ff9d5d1d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e97b7df6406a907362a146ea336ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412d954b30a6cfb906a4bd2216a6ad3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2d4dc4ee973b17a4ee1e95c202d78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38437156aa70fce9dba2c249a299f2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ecc33690f68d7a085c47cf4a8311615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0dd1bcb03e624de1d64e43170c4fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefcb617064f15dbdc01ff6f60b3ac9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c79fa75ec2f64999fc9479ab14784618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef30ca46bfe37c3f9862dfcb9d923a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0766462c0b10d25a12feeb70da2766620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366ce3a0cf9183d6ef35c5503fd840621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5efc5e48fdd0e00e7f787b9f781a3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a28ae2342d8798414ac8c1230150d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c679771956b5146cea378b6c6fcf79c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc42ec7c258bd6de637fa3a2f7b2a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e561041b134848dffaa02b08b07d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69c2b4ea5448f22d0a2d8f6483127627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b19fb755c622622fa14aefb5f4951628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84914a12d0bb12f72dbbac6a917c1c93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dcfdd1df665d9c22bff8bbaeeebd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b37588f5ac5866463dd8a9972f12d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4745f8754747bb474d0b3b67ca01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9548be10835f08553ef5cec2b60c1ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec8424bc986b7feb91dad88dcf4125634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77813921f7e53df04f2d559fe6431635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538b53027694728dbdd94d6b5f748e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecaa3d36400400f689ae08a48dcc56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92c4693aeb058e163b075cb51d9c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb1db1030c1a4bbacf31b8b1255c10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd7b11e974ca18dc6f3d386858064640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d206bce3a34b2069f11f16a9ca83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee63bc8ac7374a7f3d72056599833642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc3edd08fa5848831306f9c23b22e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53208d52194dd958d3250441b3bd29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517a949e5c41f7e33f9f6bc2d36c01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3c1789d5c21d1e0552cbfcd3b0bba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399bd1dab869db5783eaad669c4399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87fd4371f1c6fca2723421a5029dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98335042a13f10fb3c1ad9b136016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b864c63d26cb2298c32c01612776f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3aeb84b6b43a5c2412532be312114651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f315d2b1c4bc603340801fb822d93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ea9db4e1dc661da9e29df616f183653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44f32a2cd68ec69b733df13203a3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8712bd0201d334818f29829ef900e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8de9337aa58aedb2a248c4709820656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595d56356ce9e9de1f001e9277b6f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd86cc99c023107fe8fde1572f3f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddeac2b9164de8cae9531ca8ca4509659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d3bd5a63564a14dc2d456fddbb5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe5f35975c90dd8dce8f6d138ce8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6cbb4e97136bb05e72d5e808ae60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87898fed4596f79215dbea78d7ef8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d4c03ad5cc3e8536a60f91b342410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095cf6406bf3264b9b41b1d814a0ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9d7287b2f4aff57b9d4ad8a2d8cc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940885dd4eb93a8579090c1cf843b8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94fb351c27a4acc042b8569dc0d14b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cfa2080eb5777364ac9f767b01858669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87da0f68f2c11b064785b9cf61689f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55b839d67e13061d4b3f5e43034b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044d8ebb21119f91a417800fd9507b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbcbb590ac9b71ff5da53eb09822dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7281b76641721c204e09c7d42e13745674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ae4af7361382bbb25ff13002dfd4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b66221a5234317e17e4f062135fc2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaef2691ba20118224b841789c71fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165def60a18ac70d5e0377a1b0f738f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582573573abf1feba8440687b549ea5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d0d44c499b8d7c3598eba18232b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313227fc204579e3d85ec8069ff5a0aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcb7312accbe24be1b9e83b9e91e13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd5aa954ddeda056d28248345d01d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f3dcf9784952f1e14f195802f6c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cafaad723d019c2f891ab04fa6256685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f1c389fc082f827004349f0f330f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d88e57d49e655dbb7aec31f177355687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a5fa8804ba5551804fc5a3437cc92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7a6e36d9db4ef32a3429bcd4875a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874ece9658cc57b538e6a8240e0e356690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f474b1f8b2cfe42640fd36bafb0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740956180c2c6e81b9e19e335d2045692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5ebb7959e9c3e662c8bcf2e8b44a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869824ba4ad40ed86b374d08f4738f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9892e2f989f98386bdb382aee22e09a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584fc48394da5fc592354734806f8fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a810abe625b982d514d4c5f07e141e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a267ea191fa900239177f41467de13b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9324e5e159eb1a90b67c9145cbd590699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6dc5799325b4d6d1ea258a0bd9dbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83b01d118a5aba27dedd0a852ac7bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf709fac297b41c5250007f022cd29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753d8f3295a695d99ce3f53e59f6572703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54046377eaa70da4fd7aeba0115f313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270eaed65471eed5fdfe31b0b9aed16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2845e29125f6330163bd5180dea66e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a781b27f02b12fe232e4480e7b499cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3cde69cbd0915622c6ca927e71e80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f04c485b5e06185d77c2bb4f46328709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23dd27a3a4a09f25cd8f93fbfa44b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e642bb95c896cdc926559e57354b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b90b64ce7fec81ec23fb613684da8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57540fdd0dfc993fa600b2eeaab9836713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b8a18696b99e6508474151297db5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a7990f756aab469c31e97d41bd50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a998e812d4e388cc0bcfd5443a1d8b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f77786095932695e22051fe1aa733717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c34a4d66ce74ef96db7d7a7ac1d8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc315be8bea097d9bcae9de856d5fc5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8aa44d3faf514fc86e735b03a5389720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f340ec6d1e8f8c77acd929abf81d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123aa8d078dcd0ab344e617f5a7150722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9a89b58376b6d5c68396e9ecd969723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43a70aa176ca5a28108a9cdb89ca4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c6a147596f3dac5f65b76e1b166c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86986af0107d475fc4f8b2225c62304b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480f914df518a2b3a73e936820b3ec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318753712bc70ddb811c667069823df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de525ef5985c4c24ef66f6a7bcaf6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129019df17cee645a8d899a675e764b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d56ca4ee3940125adbd33526cd4290731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade30c009480016a748900bfbfcb8c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f16037c022656f79ff2f668ce7118733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9decb2dc259e1895ef2c168cb214fc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e2a3bb9d25a5178dfb8ecdb25577f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f15dd2ddb01de37be51822bcba39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff048c901f5064f05fe9ca5eea6ee1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba5807d0af31647602960b255f8c9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52674e50f65b1a66e6a4569b62b9295c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd0285e4a928f714b3794a26eacf3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b91b70357338b29a7df0f8e070a49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af272d93569bb46a1a0c1dbb49cf3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed94a24f9c874296053289d4979c51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969232130ebc1675187d06fb1a795895744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617fc611c9231674d8009890a3a4ef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ec332262fce4bc0a0a7bb1183495746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3a224f6c39c620c064e7fe99070de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af71b087d7c1d63b9c1cfb045a5e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a5948a6ffb227f1ff128818ee3a30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bbe60bf09778507ee04d7b597d12a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e0de69ab172bcd35aa83ec7c88ba5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0156609332c7a8ad80231bd91c067752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9f1724e36c95b39647cba5325b10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed06e5f459b6170ca125bdb6d3a2de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ecc87dc83aedf95b2e375a18afc3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c3422f6099fb1812aa49a6acf62d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b40dd928c23452b739d1fac826ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703f83de1122c4251bb19c8b8f1ee2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859de015621912ed907655af3da9713759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327adc25b60c0cd793433ee7cafa739760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f2d5dc944e10f2601bc34a16b1d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354963920cf4d579ed187c6c001e4cd5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9bfabd2ada3e7df4415e41a7c7075763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251757540b154b20c40897033386870764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04374f696ca13b3e2c5cb721d9d3184c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502184bbf21a6eaa45b9c87f7648b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1672a76f1ceb0322b580e07d08394767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>