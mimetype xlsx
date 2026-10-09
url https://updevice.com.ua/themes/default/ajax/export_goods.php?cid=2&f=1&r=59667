--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e08643679ae11762296c4d8990fbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa4803b1fca2ee28f0a7835f8d6272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd030d1ddb60bb14c21ca69b9821513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cfd025e62ac304401fac2651c0884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8094bfe2265f8acbb6f9ac55353d835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854aa3137a92c07e5f646df58739b016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63b65f6e5e48d3e92fd1dfeedbd117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df73a66577ff657258e73f9a371fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc8ec5a048f193da9675074a9afba29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ecae0c22cf4732c0187dc9345bac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42edbb64cb4d0564ff14d9e2c3fec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16131fcbd0269df55b9d64111615a9b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8840ac77b0a745de0db5c49e6a163313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86303c3764f98f8c7b9bdb55821f6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f3b3d2abbd6300dcfdf9d7c48aa9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da0bcd98f94fd7d16c97fbe0c595316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747553375734714808687047797ee70d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0857bcd90d6aeb30b617479bea9d4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e093d41d3323068857062bdc887a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9988c65a1469c5094547c8a216ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592e743bfe12e92c395dd3f6ac58cca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c9c8fb7f597251df8cf85873f0a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eac4f1a0af2122c280f2af0180f6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7603d57babb42078328a46d84754224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab1c3f7228c68d6c29be716ec42c9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0265fbfc4157512916af187bb5829c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c9f85185e926c8a9c2029de6691327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb229ab8bc96eda96750e591cfac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07181695a997bcbfedb257408b41e08f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0219ada485ca6258ed9ef6d32fb1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f93468ebba38ee68afb2a2f97c24331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53885e529f6e379323e6faaeaf53e48c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e33de7808e6db769ce84f6b55a9f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c6f30cc90e2d6767d781297de9ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b46e82ebf521a85c601105c58471c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaff3491f9ee73bdb3d55daf0b9fc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab77ad27db643fc4cadf748f929c3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7ea0501acb0b7a28f5c743405814d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997480e846b084528fa34ef4b03bad2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0d8d9ec15b6eecf4f6b2aee33d1b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45765c6160755cb3789ba7212921e4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e242895d4bc43d366cd9c695fd45a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042808b8640a338ea62d63acb340d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ca50dfeeab2eba5bb24e1581f94244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61b5d4414e65d8e2e7886e069055b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e8d065ebaaabbb8a85a5c5c2a75bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe45e3c02cf41008181a0e68a4a090547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072c982ac2916309f2407e46dc8aa7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b09722b9d7ccbfaeb06d6366b61d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2574487bcedade1b263475cd5e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981fbfd4447372477b6da0f5df5c5aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7e7d5dc253967375c026d1f7b320452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fadf518b53881429b70101608efb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d66aedf764a9cf60baea756ad9e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a10541e6c1c77bb4254fc740be9ce655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ee173bf6fbfeab2c632a49bc38a2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa37f9c954f8fd59356475a2f3c46e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f10b3d39da131aa13f5616aadc54058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216fc054842696fa0b90257756cc6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70fdce0c4bfef859e7ade789ab3d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165c9a42512b51897c7e4a2137959861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862bb761bebabef5fd9aa4f64d12c5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af3bbeec4953d0ae3c9340db4479b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa4ed4d0bd2ed8306299af200424664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f46391263ca12fe41994081098238165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07adeed845b2a4b9ea44b1cd74e4dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea980ada1e4ed9a388d25866d43b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a0490874f29a8932251e7ca472b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5cfd627de631ba5d82f0acc067c7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70f8888a6ef8d336a918ffe0cae2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c666f93f6b6fe4a1d47c533bc1e0ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262df290ece17abdfe790244ad07ea272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b787f50b9fd6e2ea601996e4a8f3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8f800d337d3134fa2d68eab38407674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32a4f332c081f18fbb6b045cb9ae175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21a579614dd9b6eb473ac8e757c18476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e597e3a49f3e8af9dca387b181d1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb9b8cd32d3668c2970e614e1987578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d994a85a8ebe34b83515069e28218979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d585150f1a25851f9e8a52b1533180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132a71570f02b5595a1f30cf3b204181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6bbdd8207c42a6bfce196e6de73a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e25f71b715609e12ee630f51e680283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7a69f515f72df4ac13a28c97290684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c995fed272438d825dcfc69e6c9c9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d6bd039033bc41fdbe4e244d036d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bf8637b9cf94d59817b469cac345d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd09fe9f6d9b952a70385920421a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77b615795f726183046ce97f054e8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9974799d94dcef3daacc95194327b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06641b947eddefe146b8318164bf0c7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903957135d7ae3e30924127a601ee1d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859750fac4a67cd265063f3a14d782a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda65a358c72e5ba0156f126688de5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b973c9fbe3dc6d0ae0a2bcf2c77f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c275357373ba85bdfd6e3ab31038496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a885f1c59c89830c8aaa930fbb96abf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400aa5ede411ed6209d5a8cf33674d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41239e60dfbe1538abee490bff38c7c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb56af4bddf6e3de4d8a552c093520c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86834d501bdd1bd969e7e85df9111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e132b7b3e2b5190526255bc554b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343870caa94a8d1049d8169c5373b889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5a0dafe4a394e9dc2cd2420ff7b51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024303ed1f4efa56d7bf74a37d4f2d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1fe57f5e478ad3d0438e05ac2374f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf84082ba3c5887ae505540bfb8ebf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8275a722553076ad1dfae6173a99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6da1249da8a610eb0af51bb4a5dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a947c1a1442fdc42c5810ab101e1d41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81fa8576ef074b712f710502fa5df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13f5fc5d9d6918b27bc1d51c6cfbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac4c8dd77c6ee01ae57afb20ea6282113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b643f70a39b5ce297b484b8056977b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b4d4de6aa5527b547fc83f198db55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3496e64a2a60fd81ec23b90d2479f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348c877dbface440f2b227ab1d4029117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc24e52107ddb190c8b0b1af8ac2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4a65f5b18a04be34cf516b2cd7eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3512e3f390f1c634b103ea6807c9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c245a8060c3c34286f2b03114aaa181121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36585baa9802d00c4f3aeccd5329008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf643cb2a01bbbf2d3b33ce247dad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721465a13ae6bea57f6b0867cdf1067124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408a361a4b5cc48dfe692fe856e055125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2104dd9a5486beab5db2cffd830f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449f43f1cfee40f276fab4e2fed039127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827cfacf523d71e85bd2b1a5c136f3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d02ff7039786c5ccf56c92732df0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249f1fa9eedc361635976d9cb75319b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ebb754198c7c0ecd319e8130e53e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7930efb2764dd57c5d0eba642f0fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ced7063b07db2dce8dcc87a20f95a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ef62aa6ca5ba8550c635f42b00e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06585a803e1fb46edd1cf26f37e769135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e61db605160785ccccccad943d9d1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83c69cfe5d2303b516085a1d957c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed054a348f884c95ac86b873334566138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c1c8eb78f4e982fab76c3565e37a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5b6a208583025eb709ada2b9635e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cacc7e12a02927368e950f5cb49c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8b85c486aa92b004b4b38d21f0313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c590bafb4a728cd0023e2f1e298fe0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4d4e2434fc9a1f3c0c6cfabad61b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20900af2da788be0925f00d67cd9c35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5b8be3ccbe44fdc0968b645abfc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c08e66fef8b07ee10dc0d18778dcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a813c83526a2834ce32e8bc0df4cae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902ddfcf229ab37453a627194e15a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a915137bdce3fa7a6d920ed29bdd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1683da20784f861177de9252002f32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653b0e0c2f6cb7c6a9bef9bfde56409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925571f22a34cf748568e8dc08d355153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63015ff189b727c466d5a11edc35a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762df1b85ef229be0322197e94bd8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebecef84d8dd1030642ef3a3a18931156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0d606f86e7cd235b2ef0f88a8e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c726c6d65b806138c8e82937343e44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff887d8d48e22fe2113d64830417f31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f48c5813cabd86394d103c5c69c15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfff9073328646206560fba4736c34c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925095db60cfa3e97312d72efdf6c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834ecf8543be622f4cabe69f836106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd439cf413ec15320981dad4a03d8697164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0781f93bead41b4144c0a0b9ee6cd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0002a65dfae5c65b02ae7b772771b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2b16bf342773f99934f12856a6ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd665d6eecb227e5913d7954952b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe39f21400ebecaba3ef3d70b881c47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced607e5a987357b201103d0d96e563b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe084f3d779a6db5da4d19226adf5bae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f9a4635c8e7259ec770ad1e2a8dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e64aeba4ad973e27676ab4346f3fed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10cff74ee7dad44574a31e1116623174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e934f4e931de01e71ae914fdbbedaae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1bb602962191aa4748ea2c3feee29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781207f0f825d9417239fbf2d71576b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af72ae3cf3e2b9335a948423eae32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c853843f883e1c8625c84136a0fbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572215fe94407a81ca62be9cdb6d2f84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952213d1e960f0546b277c4e0314883181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c615db0e5458a6ee368e9d6d00782182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf83d9b96953253a685f43f074884e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1422be55980641ba0cac95dcd5c083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b48857726362aa4c956eed913e7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370630e581b7548d7cb496a0ac71c45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3315ab52441497874535866ccd98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad62cdba37146c059456ddd46b468c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf181a0613943718011af9fbfd71c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aea502177f7381f55c49d461077e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f474f1d54b9023db28ed12736716191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b23df231c0555673cea06f329674ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb91a524cea563c4726d335695972193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c90cae50c3b90129cdb365dd79680194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64b074e48c1c4043411daf6eebf84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55411edf4f17cc02cda6aab45c6007196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d7ac181b7389f5e9497c9b211bc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e271c132bfdaf79ea8a29ac9b1a4fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b04f5580d8e01e5520fefc05b5d0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c39082a252bc3a5363feb2ce4e083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee06d756668ecf110d21729b8ad848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932763c2bda2fbf27058aac6742b6f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3111315e56f95ab088e50d0c9abf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b366fda95a3046e5b8e8ed037dfb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f5d73a6a5709d1fb05eb8888ff58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296c98f197bcb8b8e0a11ed02b0bce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5fcdc8b8944c48d0d835fd6267a2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273c8fd8d2e916e5cdb7ca3033b0e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0422a3443e5dce8f95c797b6856b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6a30e5023fc394560987c29c931c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5454bfbf5fd6b8b9cf847e005ba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7634f14423250f3f79cdabdde6e6057212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba3bbf016fe53502eb6db58250791213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95500a7b41bd1fdc5c0c2f5ed9e3c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b9bd7c2edee8b475bf0a02ed5f66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182153e830a58aea1e20e29030589ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8013077a25e260e99040435582b9d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee26e4cadf50ec66e6f8c1f73c3bfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f03d61fa88f31c5fdb591dc0b05a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae70bd1943ea2944cc4444d09e736a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5bcf284adbaf71ac926d45d8b07a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd0fc689df3210baa133de1915a22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110b983c656e6dc7213bc9cf81f47e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645c1151443297ece32cbcb3cd91075224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9abcf98c7951392e044486d199b28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e8fbb30b7c65371e0277e5970396226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974b7dbfcac41bf4e748fa99d51df82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fac33d712759fada82e5a36b4ff23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4cef68ff7cea8f72b6a7040efe3d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a0fa054645b745af273c1c208df1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f0d5f5f59cd53746720347e0fd35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce245de399bdb48a34b3f1e6c43f68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e08822c999ae99dcd4467d50f57b48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3cb411d655a0b65fcaa35278ef4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e14c4fae2e7c908b9703bca64462235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534650be3082a2b33de5db5e7d6188ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6895b30863c2416cae5364c38754a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beac653ad223f0451bc6ae77199cfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea062a0837f44516547e722544d6570239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189f9b74758dec7e6525ed08825156240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ae5bc6710122de05c4efe124959a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ac637a73e98fe756aa7aef9f74bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41cac9842e59c2f457993044911ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7b8c6b1f6e1171f365a342c81e3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18da2fe8b4179bbe6b1d8f41899664245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577d7f1677723adf9e57a37d218491246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991668c2bfcd199c89fb2051d973baec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65386c445477d5b64c54c44342085d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2de22eb032da338279f79bf8d2737a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f101491966178bab3afbbd4d76f30f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b15e88e498c3f613c985eda0fda45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239a38080a21e88ef2152fca4c1f00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f03ce529f7e79063b313a469f3879d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3c9db1808415d4b039d38f19ed32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7b017799fa5cbb766add6f45ac880255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78268b4790f15ed4585fd2364b056603256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03618d5429e8b3a322bdf0b5d4304d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f42f60c6f01f3cab2f4dcca606b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b56815201947a518ba97c21dd8ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65dd05fe30a34e0b338830a469ba6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f91468ea24968d7c021c47e02376e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54497d025a6eb282fc71b5c9d4e602fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e84a2d5f698ee08cf13c73f47a78c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac405bf55d561fb4002f5a4b88c04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1faf7ddda8b9f0924a5efb6f0d2144265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132aaaab572302ba90d0a136cc1fd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d83caf068664783a29dabb55ff1b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c0c7fa426e37a766120ffbb4cb8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e98765c053ee30df22b470c020fb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a676d030446e576eebbc0fd9247f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662db40ff921ed13f2b58512f7654a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6ef3572427ffb524a98dcb197575272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a4a84b0053cce95026df8129a51c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931d7d0ef0e4205be467bb03b789e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a3fd0c22b0905e21aef18d436608275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa904f8afe6a843fc1c33108da3b658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849dafcf1a2e16a52daf9384686071277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16023d103c90195da2d82da3a5736278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411c34180707bdc886e5851bc2aab1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57de5ca985fc47c00abf1d26b23d3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491579711bdc20e41a028ca51056db73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564412e4286adcbdfd2540e9f2712a80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959457e9b4edcaeb7370d575644f8ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975ae9a01375f8122334c592c31ba96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42338997cd61f1b2668d04922be3c062285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271afcb844960dfe2bbf9ae3584b5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf80b6a83b68d1a08a946f82db058b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf204beda2f60df765a69b648d0532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c0a7b45befdb0613c19b95aecf815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2347aa429901a05f018aed63bf8525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808633cce7a519831dee2e7fdf4a123291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c370be6699095da23756001a1145c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e53461ce7cb14e7bd510b015e88bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aae39559dcb61917185d32bb83531294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0070b86b58a9d79a816ce1bd5ab0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f314bfe9e549d51fc455a364991771296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae54fddda1d35f740a63fc834ce2c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782ad0653db0be05e9aca1011bcfa6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48c2485045bb23c81e1458bf57a5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724514edecff916c87af4c90c3284d98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4edec84ae2c3796388034d99e6cf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5bcad20c342640c80ddddb3f615a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875aecd436ee8b83382f5875aa139b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08613317898bf1c604a77b7682718304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b418b42f8563deca994dfa943db51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a503037d4463818c4f554e9a86f03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f327dd0202730490b253a02253521307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa47ac875632149830bb07fa24fd2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32719c3e94b3d7e0345f25e95d7c2eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c03bf90b8ee97959b5327da6cbf46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa7b692aebc88d1816706f6e35af8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b938062e37b5f6c4834c876c02f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2cd0e3396e49a57caef5f8b5febb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd329b6eb8697de424b4db3f36204e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344782e66eaa1d1c11c37b23155c8cbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2ab2c3be358f6a13b4ac273dcbefd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225283685fd61acf6264739478736ccc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe645b9493f798f6ea6088c904424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a94881128be9e57e4b29edc6b7f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9de1044cfba8fe20d7c2680b3a460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673e1347bb7a58d4650b52b143b71a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf2dbb5c0679a82a7bf88d1357029322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dede9a727fe1c1593685bf44b6144323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc8d78413af02a0af8cdfd469509b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446541ddb4f019da1f40f63d3d3019bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2bce49e6915dff4976c3b2fa082cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd351bb54d6eb4c18f31a44c80c5e2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a0db9d3c27cd18a11ffb42fc1fb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d8e464b4c549450beb663a5060fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e1fc68cda9799daf57ab0d667d7b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a956c1145d43247285e0d2d358ba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413058bc2ed7d74259031f65ebe07e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a4709f8831e85590116a1d9bec8ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ad626758ad253ed2fe641e88da8e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4568b10f2c828e6bc9ac4fb2197e797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcb7ff9bc5a8d1a2a4a2e0013a0d6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5aaf18dd043080bd4838fa76347b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df8e2bc9795a178ed359c69113190338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca434a67dfdbfe8c62c9a095106a8a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c29c469a7a1ed7acd06cc23e36c45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140e6095957c2a96a424e73bcc11ee7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a32f6ee2dcf6d3a7d4b8e56ca30f96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c19f823b31eea7937659fd0752914d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea5e25ddd001ebc5d955375d71af8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2feab020650991a7e8289c8f9f6d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6680f7b367a31ec1629ee02a906d7eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8cab975c032e3d9a7c9aacb8b0c9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ba7ecd02bc61adb8100b60141c70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841961dc6c5e7f640f76242bd1851870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0efa88409bb6b3d50e768bf91c34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577fbc221e3ae21faa74fad3256215f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560115a1744db26987b2078c7e26673352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf989ea0e793e1b8716b853ed2f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e71cadc3e2f6f2de969c5bab474f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2620895076073b76d787be630a5a2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b8ac0a6871634a3aad43f044afee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee640870a1746f0c92b75d922d4f8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb05a3b9bf79310b6a97c8686a5e98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9408bae7e6eacd5d2fe459e21f5f7a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7dd48b7a8ca7f6288b1023641328f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b6bcadb18bae0e31704ce534dabe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e6c841d4796550caa1e4d9936b490362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8c15d040605c2a39af2ee6c14099f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3358ecdd8538c1ad95f09e8b7da7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f56ca8e909b79d4665a31c7ae22941365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b0dcea81def7fd4ecf39682d6de7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9055ed707cd02bf5bc79444ce56cfd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914f377c392afd469e62bf9383ee4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dba8bb8a0dbf9a319f80ce346e8ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c41822f674da5e2ff739ea01f0eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e2ab305c5cf59927bf4166fd8e6ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952777fc687b7e45684ffa9592127ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d563209d7d6eb67fb1d8ec866483373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073bf2e49fc33a527b4cf3f31f351c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713b85aa9ed4e7eb745d3c4b6be8be8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d9620e80a04fc6fcddf9b3dfe8c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58dda29c9c31d48b2c62714344d8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a47539e4c6b7315575314521cb85a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c477cf05b349c126f7a61217b890379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b655b0a3468db8d3eca99782193bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408de38e9c81a96271433cdc1ecf675381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a12708eef5d5ea97f8a54dc17977e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffec9befacbd808dde6ba2a192bbea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf138fe01f9bd1d728e80335336d33c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d2d7a074ea221c2fdc54c9a9c9502385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb28371686cff71cac7c9637f3eb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252667b4059465c024308f046c24578b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7747e7077473bd8d585a076f028535388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7033b5b10f39f5b29081c5ed4947f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81189efe523f4044366b263e78a4c513390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72484d1f31b14fccbc49cf5f96209edd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa6d41d5bd2383befee7e7b5a8e9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c07db795ece8066035d641665a4b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee40b465dac0976e34b3111d611a79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df012d29c0cee54249a2d5d41cde1a20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980aa02812437cac639fbe2b51eb2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d733aa7db763593a91a9eb16da7b126397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7252b7ebac7d5af337af1bb6d59b75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ee6b934b350cc9d9f824f184eed5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb1225227562c349dd941a6fd01b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67065ed542224f7301f2a035bcb6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4cc4571d713f7f73fec21c11c23d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f5767b9533a39e0f5b0b4de1c47e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ee2280d33b4665210b40e7409ca6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03824942566fcd38a223e375263a0604405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d36d24c9c8deb829f0d8ae5f35eb18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b4d8e44dbe8c18a28e2f465d0a12a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123419b64b43c54a6056028efb904c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e7bf8950cad1d99e65e41986dae1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a7a1f098fc5669c49be0927047138410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10dc9bc19e85a6fd0c3b95093dd04e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9acc6e95a2ed7b88397985614dda2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618711a3881bbc17fed88c56d0dc592b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d928f230e92aa53210f6880bc0450d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc6e74cfac4a4a9456801d42cda3de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce1c9bbdc3f7b8383f5ca5bc72210c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5229d27caadd843f9091fba7a133e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de57f586116cfafb584b9f6698c86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba160e330cc6eea3caf82ad1fd6594c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221121209ddb99be1cd892a93bcb81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b608cd9ae041b082d9efd83763091421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e4662a092652856db141416c3de8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34d75b93ed8e98f9f760095ca2e061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6ccd92d302a2f2184fe14d546906b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb6cfe44b9e1b7c344eb57777e3f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb78f5c088dd3c152190da80380b96a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dc2d7bab6b49e59dc4c69013b3c94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5af8ca81bf853cbd79ec054797f42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f6a902c2d99cc30663c751cf0fae6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac189c9f58929547461f5a0f60368901430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6097fcf7b62849d5dbcbab8f5846191431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231874353a3924abc95370c312f0cdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b8ca363466ddb843fb142ec398bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f940fe479530f873702139b306852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f391992ed5804b10de6151c569fd7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d65a2dd4c902d0075a6ba75fc198436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94c2f51a2a9be016d58994ac1863a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b28036f946a262be9c46168fc628438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342e8cff97234cb1cb9c870f9d0dd8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1743912750c25dc9ac6788418dbdfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46693172471f9556ec6887684769265441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af309ddb1de04d06c58fdcd29f0c8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5eac549101d0ef316a07581d0c8b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d846a828bf8976ee524702e76830a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe79958ac6b135547b84f8a98e67d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f45a6e6fec78e5e8aff9a7484373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0000f0a488dfe8824c0ee09f117a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c374568c8e6a47ca884bd83bca35bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665225e227d991316bd58da145e0dc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca6a99dd78903517687567cd69f25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654ffe61617457da0493b5a9bc95d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ae72779ff3c1ad25bb9aa060a9b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aff4da06263941a56a8129cddeef1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633dd631e4812d43fc344cc6081f7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174adcec7413699057e00a93a2350c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d3b8614628a44d0719a69235681d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053eba0f2594d3a3c43acb14706da06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8915803c4a98dbf789f065669244c15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83573763931eaaffb7f4d76ea717ec79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813cec180330da0ae4e31ac89b9e50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476d34a0b09e47c392b345aa024494461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f8582e2a6442f212bfb98bad3d8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78dd7975b994e9ba2f0e88385c944e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285bb0a4ba38252faf3b7f7d6fe8132464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b9a2d68cfb060f32e4c2fc2cc4d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94869685a483158a7eba18679e1b9cd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecda397e01feb3980c9ae85e7677c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad23434714df9fad50746b38c4f6b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b7c8833a303e84460e47f612d881f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952c0e7888b719c2c54210d3d24df94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf321abc2f1f14576706d470090e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91245601233720d18e13c6507d35103472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6bf3a09580a6366dc327f2026e0ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e8d301086c406c8895266b78935a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cecfda3d19943614f706e7e525963e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139287ed4b24f223071bcb375b8d87d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb2e007505a76eb549852fd814831e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462405f87c4a6b5a730e850fb454250478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ec16bfb60f7793695edae1d6a87ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147083d3687cb62a4ff08389dfc2882480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254510e13d03b0c0044928451ec95bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303771b5f58dea2000d03c6e1bbf6500482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd16d7a0a07eb3b937ad74d1430db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca250ef05400e57fceedbebb6b7c080484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54810b5b9b78d7cb332048ba2758b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a90753899b05101c23afd5731814486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9f546cf7b9e4e0fd314808bf3cba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696735c9db5e9d482cfd98005e02b33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37d8fd1f803620c2da8e9ac0a1350c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953ab055af09d77a3fbdd16be405039490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ee0eb2c6f94e94db827f4d1e669f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b52f29271a5016bd8f0c44b453683492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadf383e88c4eaa0432b338f598e03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8f0bf87e4cb8c70b168b9f7a6791494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b1174b36aa6ce4d3b38595e5d5b57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e336dc311dfc6084763c937256e54d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dfb09f15ef71ca3b702de57858b74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5baa19a72affa02349b94d80a6121498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff238263d9c91598d969c4a19ae0b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc5d2414d6c862069d3b22ec2d65f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a607e89f008b77faaf086c9ade7b55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9fddfaa7a32a2ed7151451856e574502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bb1fe5d706c3174dc79c6f30103a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9338a4c702df5d05be8a66955956504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f12ae08ded6446acafc133e009e4f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4d17b512c20899e3b44bb4f76b6a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0e90447adc5ac6ecf3e420b208d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353f569ceb247e2a0d115cd459c90a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49954a915cff95095590276604c593509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6851cf729ff1ecd8b073bf63cf313d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff8ef54b176037b2105c9d1fa14ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33acaf8242ca4a61360a5bd6af6bcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944933735209af9190df61f3108bbd64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa197a4ab9491ed6e1818aa372eda7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c2a0033b92a913f73d983665c4dbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8182c61168bc241b86abe0bed522516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c58ec3fbdf47ecb0c9d850451068f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef5fafc0ff1e674dd584c89c3ec935518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d1c9c2bb66c5e64982a6bfbcd708519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cafb4cf634d7fa66540cd0ea6ae0d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611cb37f112f5c13d488ac5a9c4b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c1c7d5aa6210bf8ebc544661f9e4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebde1d529c3c5ac0360c077b48bbc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c2103bbca1a9e732b697c592546fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d952c943cb80a0593c6ee4baf3be4ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3eb3c862d795954fa1470ebaf6a5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee163472a88b0c48dd187c6499e198527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d153c1079e4961ae143842d67ef921528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33375168d4002c2e01acc62cb9a11c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8042b58e97c001778ce81b3d51d6cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aa69c8b3e5cf159f098a05b4a965f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f560485281e5544bd177f34c192fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335141522cb133d601b4b78c0a01b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c6658f1f5a350f4dba74ff28b731534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094384584f538e049f9a233906315473535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b797fa9d023b4914f8e7cc7d17c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775461f1558ea9503d6fc7d11a477a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beb82fdda1a5983931ac4427530327538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4509e7584e5782dad7247ee6e1a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723071f0a1087a88fe94a9bb382a48d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282334f07075717aa6f130d3569444b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f590e50c594d184a5f72114fd707ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f858d54317158b1ac073d3502bd3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10869ba89af4e08647d15df50a0afa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3f9f4cf05e5d43a8068dad7fe9ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac659cf9ba6b809347966714cfe78f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8800e5ebed422ac8a43f5aa66d5df69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48664c08aeaf7a67f92960d2d4603a86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46742034f7966015f0e0f6e2fc542f93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf40a069a7d2f62e2a4df56118a498550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf87b4d2555056dfe8cf467d82e575551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3579f76de339a79745c5d3826d839552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b61d8b469cc05a7700d6dc26d8bcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832817d6926d5b7aad19800b76f7dca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b989cdbab849b481f021ce5c5fc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fcbf4a05e26ddfe4d8cea053b87b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea94e6aa60ab7d38a91a09753d62b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cc981f02ea403ed476ad103c50e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff0018907b87f88ea1b0d7c0166654559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45521ef5dde75589eebf08a0c04dcc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79658b0030a62f1cf207d85df4d70427561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d125dc26713a769c5597d6504f9098562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06417fd1a26234ce0e0f70217a16dba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8cdd783852a94ce37c62c8d1c6f30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ffe4b816f5fb80265ab1b152dc8bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6dc422cda3b114d3d6a6256ae3c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb48fdf4cf1a7e014098958f69976d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f8900b2bd395d8475ec2b01dc3eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8f25eb0e5f59d79558c31a5c79689569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061f5a474f4e82cac49ed0e1936120c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c24cb37f40a53fb0f9241431db638571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1949e8c61e544e6491c8e4bf22f32f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ebdad925dff183466776cd54cdbbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f7b1c4fbfd2ddb7ba50a4b36b44e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dec3b2f4b0d87e142452fa624073c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5e4420f78b0f9c45fe7250176212576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68789bc8c1955e34e2e11c8d9499e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c4fe890a87927b116dd74ec61dc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f727b8bb237176c73e61641f9baa84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23581ff82a89fd8663b03332ac8fe1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d22429f0fb2450d82a35ea737f917581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e5f4a59e3f4b3ae52d254a0119e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac839effc3f62facff619195294dfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7698ceb747a27196648fa9ae2d34f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896ae8cf1b451ee2e47a57e25161e0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327f6d054cbbb212166616f00b839ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fbb9846f3280969ee81c021d66098587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b830556d53103b5768e931e162e41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01662d7dd9bc97f96604892fbc07b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7ee177609c9479348e9357da7d5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce92c2df61840c5ce8554fb281917c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa34852f07eaed2e1a32a0a0e3e52d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd271913f12b0bdfaf290181ffa6492593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188980cca8063a3dc0939b59e3e9c4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a278ccea703b7b43a0b25f2c419f04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ac45cfdfe7bfe894c017a08454e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c156ee2cbc62d9b52cef49e09bc64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be44003cf5a2587aa55a77ec505889598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce00d80b4987270691a5853cfcb5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8741984752cdac87c2249fba21f8160600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cb202a21a87a3311db9e11717971e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155cf153ec3e862838e4d17f8a60ec5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120c9891733c404a30e01968503619603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470e83e15bdf801ec3ca79e6fa2b9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae884ad4bef056c7094b8ee0040d8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09a6ddb09237b8f04472a1fbc0102606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d5a9429ad4439f3a588775b6c53b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c79fa06ce12087ae6051447ab42aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fc2fda90fee8947ebd8b566982ed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c235f1766b001e499c584ec1d3c6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cc4fb2a20684b15b950c1fcb877c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fbb76b901d57e3d49fbddba93d96b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac64b3f04c3ff1bdb62daa31b135bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808710ecbc54290f6be148fc71595a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc16bf973e4f867c49c4e8e1d129d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e24429473395123fc61124ca7f7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab228657c6f8c264bed399cd0b92c97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa824d9be788f77cac949b3694416e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836ff1c7fff3c293653c276e02c911d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855101273f073db089053835e24147620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d635905b9256bd4617ce8b74e7528621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3546a5df8586c8d5b655b6154894622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1d307200a0fbcc295f2d0d755079623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f07d1d1c6ccd36d49b9f8aafa4f12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380f8c186f06d2cee1ce73409b90af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a126545d397eba119ab302a1c8fdd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7036dc94a1d3a9e2a9ed93c4c2c0537627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83192606b6672969c158048d0b55758628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c98b40882495c949305b2c254c1ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f03413d52622d10196b2e7548fccb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc4d22581491ce545fd8e2a1e50ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c243fc89e91c791744c324a57c75a30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c18902cc33afa91b03aa908802e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22498e0e09a9920bddfaf5d5cd94d12d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917911dfed33ae809ddbe928c22577ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77fef87aed1ab4cb85bfdf6f4e733a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f83a777370bb397f61e9264288dc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abf5fcdd8e50f0b5fe93c73d696ca1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742da3fdabbe369c5897b8f5bf62f070639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c881447211b3f1b118d2c2af099ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee544bdc4dd53f99d8bc47573569428641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb53322f9cbb6ca901e81e3f77e93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38472b61e7525b88552e1b75a2ca01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06457b136417556a528498f0f99301a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f048bb029c676678040d5a563ea49c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5ed22a3e2fde2bad6a2a8a8c5a055646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a718af971f7871115409075d193b023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599934f2f380703c858f6e584a88c7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1b1a7629f7ce00d13974f673ef2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d8d310c2f1ff75f5d1bf03691aec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2946e7f8518ad6ee05cddfe188d63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c529810144d79865b90fc6e7273712652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125744382eab8298506df9431ba5d8ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fe9ea8b7c5099755ba71d2622e7ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065dad29105af5e394fb8933ca13dc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d0105d1be90a451e6b3734bc0c7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c30062bb96a9a56fec85834951886657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0dd52d7c6051a3e97400710e9c9c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3ad439c7d04b2cfd4fd17ec584027659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3d9f944adac6e852c4c57337269d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135d490fd39c6e0e50ae214b9ce2856661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755685b4b07cc8f6d142ce28fe8712a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af084a839413f3b588e8a0962a027663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1e59aae2ab6bf9adfa30837de613664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00fb6202909e028e766162e2206e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f39c87e7f5ef9fce2e0a290d883fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5204c47a648b85bc07883a3e2410822667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41552f93c084fd83ecffcfce3e2ac59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b3dd291755daf3822d5fdc54eb665669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bafc4ddbfd0b518dcb675456bdda97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032735c1f37418ff149f81b83c96566671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40491aa36a8e79acad1a22e35619c3d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fe1eb34fdae421c3444930c0792fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2fe61e921776020acd2ec8910ce1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a330d7ffe2aa1c5c59d1933eb7ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e184f1592cb7fa4a15d56bd8b58de1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ae0ba016e19587acb735fa64e8963677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e443b3f76cf844e362872bf7f325c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb2559c803ebeb6de160ca9a42a90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c0b836af8730c9d18f56032d7177680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c7db5f7231f573d81f94d38748a9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c071fc499765f8c0cf3ea4348685682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36ea7912f7702cc2be937ff54c7f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7ab1202bc9249c36abd4cc6db38d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47976e83bf7c14a502cd45e3f40669e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687d0b2da091a2292ff76c35099b33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db1dfacaacaff4394aa699aadfee0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c88ff9f73ac13206913fa0ff9df7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0dd3600aa4f11051d4fb5922fa4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e08ec3e16d0b58ff9e91dd6147a6c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e901350b78405045402512a1b426691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f844d1311b1d780238927c71e7db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb92394f74d6c6d00759234e3844f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb585d8dd7dc281b0fdcb6dcf82b6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834221cc6137d4e98b1ccd0b63e33d45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037a5bf977e1c4c339fbebf0906297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc129e60c369f4198ab3b73538c5365697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10066d1048979362cc2e372beaf4b78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5845aca8adc5838253c998026c4e988699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8243c560e3d79afd67020958fd85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325a5728f792234fe5faff543e15ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135babd94bb0e79e465a6a8c3c1aea27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0c09548490b6a30280db11f8fe92c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b74b4805c1b2a10ce09a1d2b50fd8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936c6dae0c6b1724423e25127b5f6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca4a2d2d4e49f4db502cae569d39f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da5b3fb6f21111f06abe00cd8e162707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325430d928d5563604425ffe5dbdc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50808d1ab3232ea57080a2e46d89a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a05154f847755dd7302974e4a2e86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae27975850de19a2c7dfbc0b101faa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b660c435e18ff658d53aa812aaf4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd6c6d79abe0d656c11a8fcb215f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f6e6be3f7696a4bb7fed603ac03f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41d1cc0ccea150e5594a2336173a83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b002f447d3c3500974e0540e7a255716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0b6ac4dfbc7a1bc03168f8441ecd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd041f73bff1d17cc72510a695f6be4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eaacc2d3ecdc89014abe1a8f1e9a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c138458f07d37227f8dce64697eeaef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f8482d425f467a0d367964327201e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684df5c55e888ed342a1db5a0af0efe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853e36df5df0fac1ccb7718a089501723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dcc13fb3464cfcd3e56232dd7cddc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193af7fbd76d7f63ee46df9e55afa3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc254d26f2b463c0b5659acc1d72f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f265457c287f9c324a01de2699c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabc7d3ee240163771542a8fea6f98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed745e8edfcb31e56863b816bfc1ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c99313270d5e9218a55029ad1b58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140037bd52afb16b30c3c2e9c65ebc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbfda61c225c6a50ba0c7b6fce7f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f1ed9c0b65cd5a864d70940e92f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea773d0355b8893da7f2d8051556900734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf90f055a695e425d0ca3216112239735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137648fea52243aac16f39901525083b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a181583780b99832815447760c1748e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a23f9a1239280ee34df6a0aa1bd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e24abad6ac4b0e52de1792072f84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ea3eb9241de55a3636a87d29b866740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c334fe802726d55cd722cd4c1ee2db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ac2ae0eec7772e06379c97282fa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9eaa7811172b8f12a3d7765ab37f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027164a2f4d54664d9fbee905c51d811744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f7494131e94b96dc2727432705af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf320aee856d0f91a8dc1ac220003e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9b8cd1c03b6c4372812847e5f063747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3c3d4a72e047753c5e534155434eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee23855965e40570e64a546e494abf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97948e6a1aaa4e10abb7b54c01134ed9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd9217a03c120331cdd1d3de163b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00c091492121365d44a1c3be8ecf15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4dbfc4af9f926abeb6652265ad5b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ecfd1ad6453b790c185adfde28937754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704930bdd3a520785a1fb89386d5ffd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b433fb2422915a017f95f9a4a08da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dbdde68175f9b5c5254965a464bf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c18532296dbec2d373583453c27ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81962f19796cd4c29f504c31b51635f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d09ccc421e43f13d1cf2ef8d6f9a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc191a26f209a789e7f53635e937b4f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c8093803455114b363594c4166e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece007eea6f41150b0a0d55790f6291763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b64ee4ebcce81c57b23aec8b19e3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c585a74ff11db70f09a2e0a621729765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b6feede8e5015f876f5c021dcca68766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff083d5f6cbe4848ca9b4f583df27767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0d5a3283ccd3ebac16361a85d736768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3952c9d36e7c43188cb176b1d20518769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505b5f567665f79a4951506011797df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715b8933de4ea260acaddc6c75af67771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1b8a5327479033d82b75eda32d1b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2bc92e688daa4975a1c3dbd789ad0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265921644a985dea40e6f1626720d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207688b2362107d27c4f773c9253ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7490c6b937ef61bb82106b926990d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013c2a344746f57f8513e0c9ceed47777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf2518d078f7b0d5b12dc334be3356778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fa99af042f0dbeec21aba849f180779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187a8c578d990a41be04491435037e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa576e9f53c15b3d57e69a8cc532a3f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800378974c97105274b8f7cb9bb8e0c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282ecdb90ff288138a7a18a6030f23783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62aca8e64243e9085958b346968ca784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ae076132691b4c230f1676193261785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07ed63b00a145535087a658b0e31a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c95404ce7a46f9fed98acd35da68787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7839f30e737967d24faa2bacd686a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39c19ae68d89723120052cf98b7ca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19ba4ca07041ffc24b13566fcf89b2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a3a15141b5d9b745adf9ed212718791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1780fe3c8bf3928d988851c2dd482792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a559ad7e2ea26ed6bf7c31f21829793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3a4543dd8b0a8b797743fb96db37f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853b9c56372b4f1aeb71a4f044eb33795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa817300332f6759ea6e28920281d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f506df6a74c8bbb1db57c4f45570797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926cc2596d174210e633bf3254e43a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f813ada7d4953e4c69a3dd7c6b03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a4a961aa9c0858138497733afda52800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c01213e4d2c5ee466e28457611a33a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed63b27b747914e92fc49bc8a7ae14802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c51e865fecdff20eaa34bab308efd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817c1a6cb323ae28570848431a84a8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf581fba49d32afdf6a534a4098cae2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06505b0d2bb18a35777667971f8b811d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97ba22376332af4210ffd6046b77d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52487821059b10e654ee770e873dfcfe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f60075592c1035200620aa336c35a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3ac07fb4b08cfe33d8aa6aa1f90f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e732393f3bb333e5373472918ecf7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d6e8a95acee159a3d0fc39954241812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9669cdc43e13918639721480378d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b23db07e25256dc090fe410ad08d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd314e654d66cc142a6d1dba45d8ebe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd5b32ef171cacfe429297a60bc1e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76fca0f2abf70e76fc492ae753e5ee817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e13c8503a29da2c78706b7798979818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3402812b1943417e53c31a3c1620e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f45a4d5ec43964ba3fe2725dfba4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55460467bd8025dbe97b99a0e989de821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553262f515018766c85eb566e8f6c0a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b0a1531ac4468a4b5026d2d0af9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebb79937f63a536e6d495f646f41973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19167f0ffd1e62a0e0574da201ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd9093b6665a0994cfdb8d7991f505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9efefd3dd18f8f39d36b8ba58a1af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66e36f4e8cec323b88e3bed3123a9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7271e7ce6f72f7f85a1f627cad298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e55ff5cf41a7f900a6387c5a223a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e356b08726e73bdacc836e9f2459810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf63796b6c77aa0a3f9baf35c7207011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aaee9e063c486dd097ebd669e4c0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9749bec6f9513e12e67d35381cc30f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1926e317e1e6732f00e019207560914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df3604a58bb18cf00428ae7b1035815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b12a3d3c0e02fa68a5c6e6095cdfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c921c378bddfca956c5f2528cde7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f8a62e1c9d8fbaa82d5c86034ba3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b552720b460b292692da8c0e741d8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461afd3036e644bcfa237c50b130bc7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7847f129d268ac7fd4711109ec468fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5533876d10c96c32cbf7810b61df6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c267e487270069b2875c0659a78dcd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d1bec9d59f33d153def7f9323a2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577247d1b0e89cf2a0aff2d18e425fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a6192f36505a23317f15e786786626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc160a201e6d78611caafbcfde1cc9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e097132c30ae46d8581886fe7c69bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa687209acb3013ad0a091c9f3258b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce49a1cc047e251d4684f64e5c5bfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bfe089b6f9e63354917eb3a82a57031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a586e859d10d3eb07be29a105804c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5250d462ed293ae240b49644fca64c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b5203e8f682320bbbcc01324986e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ab02fdd949c84b4c0054ac61704be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5c1597c6664264bc67801836e89636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef060067d05380574430784cf71100a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e4a81cf0f565a9b10356ed2f8c21038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6354eea98f36bbe798f63d90dae788539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b47767824c7f2bc2bcbd42a09ab1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9499b761e931cf55465cabbc5f07241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d7b6e82127d4f99204e09d9e700ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024afd7b134ff3251f43cf918fcd6a9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e731a4a1693cc550bf695f09a6e4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa930bbc48b60914c915f200ea33739b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335194144f80528b3d925ee1c4b504ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512d690aaf6757b998e36e5b1c41a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39bb3490809cecfe94d3ad56121db448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4afdb9dcd9ed108139e9b1e56d9a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f02cd37965b62434e2ee5a545715550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545fc6ef1f94947aa356b3a160673ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de744b91047cdfa00b6fb5cbd5c250752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82daf7025c0a2cfb462a6df9e9c7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ceb2cc4adc70bdcb3dbc2f383fedf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63138db95a05df34d8e6d4835b32db2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560a569aef5264ee9f3bd699630c5b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901082eaea12869efe2191772f8675157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe401fafee40850eabd693991a90e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ae5d4ce30799705b5d19fe52243d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff29df9a3797767a661e860c2ce17f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac312d1615dd185bd69b16f2438e0be361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1340fe13ec7030c7aae96c7a8ef7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e364a5d707efd5db243d5b12be6f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e2c47482dc49eeeaca067261e4b4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5133c991de228b48aa4f5c4c9e98365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9293e47179a32397c8310fa2351afc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137423e3c7269bf32e3d7eed7f03de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce1948c736a600efe904c5f102f4d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20bb6847d1e09922125731beaf9af469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818848be92bf38395d016224fddf732370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d331fd3894e8a295ce2840ce4190c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678f0ad8d84b9d7347fb1cffbfdf0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f10c9e1bffc5d1210ded079261ac8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4491b6de742e45c54df560d7971fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f1cefa87ef5d0159257566ca718d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f549ecf6144abc9653132282475b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d504a5b622540f571f2ac8b3e928b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34569cf6af813bd5606f6a88e73f65fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5df07bbea6a852929ba7b2b5892b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea6dde5968a71ab44adfe7eee1b8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7a6f8067b417cd06a3dc1bc8941f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b956f6dff02f2cae6334e2e310aa65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998f96d7ef70eb0580f9ead9148dc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713e40dafb3bbb6780d55aac4cb68284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26de7ba980fe9d6dbd704417f5a33c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310da88f3491a4731d15f100c99c39586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cac27a397f624c0ba3fe953261cd5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eac946492244fbf756b0965ee535c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be067a5ebbaea007eb665cad4a04c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c6e30ffa0aeec6bf4c13e0fe53d9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01243318cbc96b2bf044242ee9cbd3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376c3ff2861e2d515caa57e92c928ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0675eea068a85f864b0ba7d8f4c86a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6455bdae2e6f4f3a9e96dcd54e51994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb985253f15270b27551ffe75dc8affd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f9f9ac20e9281cb90e2c03be73cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0acb9f48e61361772093b114c87897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c845252a62fc24649ebb16acdf5b2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2bf8361dac54c4ada4d2541135bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aebaa5d2b1e9f869a2faf71473127100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc92389cf84fed1742dafdfae777ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5ff5ba90d8f867213b768f77d3fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd645ab902de31f8743fa130d61b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb1ef1a64a97c6e43809968494829104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c91501dc575f363c50ee965b972997105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e494bc4f96ba637c8209e10dd3c67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158bf85b73c6babea0b8703317050a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad4e97e925c10d96d177495ab53697108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfdf5bc04ff4340c280f1d91491746109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1820eb2e40ba8125fceb3d3db8041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ec69a715ce16b9d40789089595df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5a87854dc51892e11b9ee0fd5c93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2e77424e72f0d850f743fa8ba50b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f9269d63153dcab80abba1c32a90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45139381068910655d875ba203c311115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ad278245a39920f179b6f69067b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045707bd7009c3693848a2fa8806fa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc523b59d7a49f6acb45227d082d1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd9cd0ce7c835287e624ab8a304b2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e4ed6ffd33c0ea18640f9e3e08db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cbe3182e5783bc5bd4bd8518c213121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e6c8d215f16d1e9f99377b6ffd32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfe794cc075fc82278c6dc6bcb5d82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7707c0930f37b71b70e05dade0a27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665a00281abb462d98ff0ff7efed72a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85e210947661d60d1fc60e7a058578126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536accb9a2a98b924a0df9b1a2d8c74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d959982e3b69ad0d93cb34bfd2db79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1486cb68b4c049760fc73ba0f2d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187aa2df98998cdd994661988d93994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874dc9610712f3894e0c75298a0ec1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b975dd99c046b07c7290a4988b26e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c96d4ea96d3cd84ac72e6651523a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe172ae43f66a396b1b28f90c939b404134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3ebf2319ff052b6c66c58562bdff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d2e5a011d7615479fc06063e49983136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b093a7276745e328859d2f43976ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac58db3e69bcb4488ecb7aee8a93c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88fb62492317fbcfa720ecee698247139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d10a5ccee9e7c20a2849aa5bd9d54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38eaffabdde4516fad8fe537171e0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d9ffb2cd261a8b370829fb89986de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348862387f8b8b1c0e7646ba0d2933f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe1b668fecfce705e77b6b76cad0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84de90dd79a970cacfb08eaa3bdcec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a9e82a2f06e16efcaa2a03706711146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87d255ae7f47b6a797105bf657af8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd763fb8adcd5dc02ee30539496454b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b523f9840716685de143434c2777149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e62430b9fa45bf868e3f43d4bca21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d157841fd45d843ba9598f446702151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce746ef4eb58d93d622a5a3236c9f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c57776fbfa90a83bd6c157494b618f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5ff78116c8f90b9032728a825bb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806772a396ed31153914f891ce39beb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10ada012b76b6c457ba2590e31426156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3dbe371ed980d5e26f8e6293209f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403986a2e7f0d2495a59687a1e280080158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac9763a65f01027b0af9d1ca44bfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab9d0cbf77f970dc30ec284eca7b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0d8f4d8d355c6acdcd6db443f95c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c80e7a2e92593bdb9b96f9ff53c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab2444c4951458f00c95c92ee0e575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95ac381c020c98fc066c3879e23df0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d5199b58665c518a9694c6fe0fbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d840ec13e7c886004c40f11ef8c92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1e48892e21bfb08cdbb6b3b13caf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b8cb09101d8e6421d79a184ee257168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63a1916daa3f84279182709139afe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cce45a96ad02d1e9c3f2a714b3d98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebb18d460868bb0315f3b86484fbab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb76fdc70ab1412ea6b11a309be07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e6d1ca28f1a4c67b4ea5304ae1a1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c4c1d11508eb9f543e6edaa46f2bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144b35829cc2568922e2a3b226ded7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc88484142720abba17a26e3e07bca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f810bb9088ea2c6efe71305126181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f1660a33d861bd60762f4a2492af2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd1d778ff34f6fd29785dee9c57bd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6805a154d49fdc245be657af76fc1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e479a5da2bded367d4d161c0fd61753181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1be01ec13e4a856dec84359ccf8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711630172c8296466a17b9599d37ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71fa7983f04a606e25ad4b5290f53a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c38bc8ec248374e30faa47acc93cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc575363517f8dd0ee8fb94c044979d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21dd073054923c6a616da4d053e30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7c45d26fbd6e00a309a6fe16fe42f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b3ebfbfe5608b99d0c79229130a16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1933d705c7d2b68239434e220f15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb855b6fc642d309afaec46bc51b626191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464573e30b8431f6d7a55a7f6494c95a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e35ef509dc4b7400275e97bcf11b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ded6ac8fadc87976f56ed44d13bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2612a288ad92d164c05623094fff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd5c68d5582ef6d9acc0fba32ace0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72896512cb1de0bd4c7165caec518b93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a8cf469db4a402006fe57abdae74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c905a4ae45f8980302ae3f260c70859199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513bbef430b9eba7ba7eb15bf3bf9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ade540520bae799deb6f838badd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa95d231c68afef69023a12126bb1d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ff7628c2ee651a7e61e9b618c620203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ac4235a3d1309a101fca9ff5b832204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb6611e496487afb69fd012ebc316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee62cda6e5bff21c01f22da1111122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcad79ecb9c630b601862825b14d1ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7acf5a26f2803e6a551e71b61dd12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edfdb57be0c01ba2dc964cf618ab0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e991f9e5307e9fab6aca0b2f981f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe827fe919655679c307b071c059daf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a446a6f0014d165d101c9700d1a528212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beb51d0667caf35acb422bd2a48d8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bfa17240303cb20a844b0cea4de0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67a17502d567751a572beea4e085a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d634599fa05a306d26376d942fa23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea9e7accad93213f24014728d10939217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab9072cc827addbbcc0a186c2c9728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b8423b8077308cf7d15a64082e04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636ff1d115818781fb7b3d5ec38075220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5719a98cde99c21ea0f02cf3d19f14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f431e349d556a3498d260aed89e049222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac210b515094b1d611ca33a61c04ea5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fbb931fabcaee638df71992b8578d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d14022de90add4e8dfe1295d9ef5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856884302f17898f1a9508d4be20e64d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028a09141665d171ba26319f1e3b215227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa2ec36f6a9875725800f63cb8aae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c514289c83fab55adcb7b0cc44bdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a3b86e1384cce693654b31a5e2778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7427e2e4c77e6ce028711b537805eaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282cd94c10f4aac411b9445843e6f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dee1b39000f9fd7532c57dbae1c5b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eeee170ccda808ec76d2771314bf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4393a9fb58cbbcdd72c89836393fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07c8a65b24733642948ebcc8f0fa38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69351158dbee1329bec026dffc0bce33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba26f4d700729ebf49356d831a04b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27365e01b8b77d41ad33028fdfd3a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f338bd6048a025fa31c22b29b8c238240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc12bd2a56ffdc306109fd41909cb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eea6e7f2912072844d05a44582436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc6a84b079f437f1628628c506f57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69f3e50b6d3e103426e810ab195bf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e75342dadd69588dd166c5c742def245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb691e46af9a2a704e8b156b12f0951246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d511fc79592f7a29cbf7e8d1e0dbb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727b1eb5a8727053fe6499d9be45c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f17479fb915cec8564299cbcd94e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784ecf0eb81e80b45f21acc743c875250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b24c4244acbf35ffdbfa5001dccd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809135f7a7f4dc970d7b2b7910a7b1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9204a74da389eec9fe2364f5b2a56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc436061e77eab45e90cc9ef7bfdba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1426534125cc467e96ff7560745fe4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7038fbc16ac71aeb2cdbba27079082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa0827e16f965e18d0b4594169658257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f2f464f731ef6168910a6497aa21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb6f0aefb0ec362143d12cf4c58d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01fdb0d58a84635324eb3987e465d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b85ba6fc61f4a2f7078f97f959b89c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ab0c2241a2e294e04b36128bcb0c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322a6cdb4238590f70c2f76a2710a66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e629f1f9796f20a495afd9e0c779e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e52dc19e926690e0b53b409480683265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87034bfc9a8f70917b9a973b0dfc08b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26f74ee9915fd34498e7383f56a263267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bdd00304f672a5445ab428cec6033268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d9a9af98df0c13bcaae3176f26bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2447c0131504e9df8d4c8ab0e00bd0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593a78243f4ae02492c52b6682d801271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c86e832696836e66a4e256e57734b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7653fb5f8e523bcb819570d168e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5af545e327ae7f7543cd0bfea26ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb12c9afb5b307a46c73ba288081c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9cd528e949fee76dcbe6ba443bba4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c47f97cb21695f86fd9226c36407b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750077677f806e78b2640affbd84da7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7e25eca66a8668d9a2b9ca6917fbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b4a525e27677f5b3d708c71ea410280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454d2cf3c6b5e2b5cd5fabf4c93e47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652d2e67051255c10ebc7634ab4f9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf8760c47edcfcea0e4b550bd8368283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858aa8b8c6064bb3eee52e87c135e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab4b7a3c3d3333467081138b0d809285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7a105d6c3452e475a8f7a299da7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2a0e2c47a30e644c3c4df0035cae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7c116eeb455f4089c65267e494154288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b360c015651f4f99c1aa65f17574c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc055e2a33cb357b14dcace7a6619a11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9081338d235a5667686d32715420291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc299fb08e7d06126de0ba0e1cc91f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77567893cc0d818e05d0689e4271c5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1360f11b37b0f5dd7eaa985c7554f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60662125a6f60fd4e3f65df08418548295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5591634572762c7f2468376706ab89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c643b12c776b9fe8ff807ad8bec8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62409a63c2a056c7ec229c202b63163298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec5f9a926030d51b6f68aff9f30b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36e329627c40384596262daad3cea4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a9222ef11008dfa4f9855195a8d09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33453c95e8acf5ab031439a174eb633302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6f2beb81c03f466cb2220d9b65f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f4dd2aa8dc6e66aa6b20dc6f3c5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7cdcbe73f0fdd667bc4f371ed42d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b32c810d9f82f0a0edd5783fa3b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d9c22822e76893398162499590ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74ea93ec34d3fa04710a91c398d497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7bbb2f8245f6e50a9e5baa972b22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba7c6daf3fc9bf8badc249abd79e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1de196c8bdade420bfdc3e42b3cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a574c9f8b63fbc2f812c065273e2e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5dd932dd503c72470b476d22d0250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99bf6ecfa9b05ca1931e237829c2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e7eb0ae94c9240bd3d2a2b2778e20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71748a0153888d30cd000afc05c2bdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8774fece7d5ceafc99c28a3d7e2ad2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8c3631e23e57adffd71844c809b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e45761dcb31a9bd861b74763ff0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b48006907a32f90f6dd90456fbd4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76693665aeafeaa72064eaa2087d16c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c0213890275e3e579c1064fad331f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53218ba0d790e980e17d89a8afeb41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e1d9f8ff701e2cafb02695ffe1da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9779c5a9d22e3a01f5910fc7df68f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3278a0a044249bf494f5f3c4647d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6fe701c7f43b1ae7e8a878acd3fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc503928c0a8cbcd3a90351d2b8998328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd22d8502e3017261d34126078a630b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32d7186feece325700bfa79beff29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8149ceee2b3a35acbf84ad72aa018331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9629ec444f68eb069e8d66e05a091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6381ab14b9e5ec03dae08b0f74b909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886034766445885faa5072cfc34fa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836db70defaf1fd593da8736b194584335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eff3bf738e168da17ed9bb20a448e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eeedb152360f89fe002886af1e665337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d8fa9ecad731f085364022ed07e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813bd7dcc9652d36eb327668958475a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7955fc09783b6620ec1bc29507cff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51869b553a93ee88ed3c848b421d987f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7132898ce0f04c0c2459f486a13d13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e15e77c98ac1e65a0907ca1d945d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b7c456dfae379bc55bc4b1e06196344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a142d3f09f42801f2140259f6906598345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812221910f6952a42ea12417f5913e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca4f5e933259d720faf7c5ba02bc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0584eee2b1a3f3955abedb42fa16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f09a3757d46bff5a77c6d8d61319c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eddd243d644904cb5aed3878c5173350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd68e060d2d73bf384715bfbf7eaa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f87fe4a4f3909a4078ec575ec5cea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75be6a381672e6a52e0039f7f2ea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5eafb5eb4484cf89f544e8b36f558354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c156370812ffd7f606ca0b248eee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56509a0061407a14a96b9b227047ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c921ee56f58b302b0b1615c46886357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5542396c3e4ba3f31fcc401e180070358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fae25ee1ee4aec2f3a57eaef8589f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb53bc659aa373bdcfa509be6f133360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acfaebfa726ccc0a3c8fa6b9bbf5b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5c92f121509bfcd0d11013a7a48da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de6d6961cba0f79776c18b10997de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799715234520d9eee1bfdb9ee87697b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41044ddccb06310427ada611b866fa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890319bbe5112f4f77716d1f38d96cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885047f99f00202c10b7f3965a53792367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b10359a396596669ea2df1dea9fcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57925263909ea9556d8f599e2a349f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88ad0f8276a513817c7cf354a65c16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9cf3579278675b0dfbed444350259371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdf67f581a9343cb324e535824ebcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd54e72dc25fb8a81affd6478f64f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc41d5fd71c453dc7ade50d7d9d9c86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfe1e4df53decbf0c3ddfdef1ab5bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a25d2764580a4058b660d5c3db32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f82d0db40fd6fad416685d253a4b68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45515b97c083909f0c6f1700d7654fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c270aa1dbda1f42676b4e81b3066842379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd298eed2bfff1e08a5ad92b714643b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9a01bd1a14c77af56319e09a05e92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc29f6fba799509ec7c7145de80775382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055fc5a17756a720e38bdf0e4d6ab3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93335112a5331073a8eaf06b5e4df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f85884c36d96363a1d8c5fd0448d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac78e0f348128a0115e3183cc924bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411103f64d1f1883996581eb014215387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc0ef4c272954423bd548fe01ba7d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3868949f549c25742ed94e44fbf077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d0fb0fe9099d7aab5b38ffc69cf3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d48f85086180f28d55b8890aa2d5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4afd64fedc545e53a70dbae818a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7ce6be217e03c1b89026586fb70c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8af2c778fa82d4bdc0fca5818a2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c4f2616fc0b7702171702c1d82ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8346aa8e870fb66c02cf2d4b1ee5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8213a805b9ae8f9350d4e2433418d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a9e096555630b3cd1ca29ce4b574e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc36a939c449507bd4b11b68188dc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467c4181906a5b92314670f01ff7d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922716c25cc0eb10e072d7ada1b03cd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fede22fb600c34d2dc835329d64e878402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa052000d43c4eee701ca42588d1792403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0cc4adad9ed7a904e26f52b870208404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121c615b2ce917d3b473598d1fdcf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb669bce4a9bb2f59df727e1c42538406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fed37f8ff254848cd25c1d69dd8170407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7603f82a2b33112b4124918c92531f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c26d459f86fe62335d4eef99eaa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d36d6ed3fb6be71e6b79a0c88c725410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c49c1f2dea5c5ef6de2c5290774d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ebe64c2e1c076b8f186241fee15dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff25553bef582491f625850dcd5a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d0692102c49e2331cfa288e3a0084414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adb762cb2af01be55b551285855001415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024762d48e8103c35ac1484b37e35e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d75de80444a312c95739135e1cbd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784edc072e336adb9362f27ee69087418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067eeacc47b4e601c4cbd97b960f2f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b00973942bcb8eee78af328591b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da0b0255298890bfd7c89c17c9635421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64b3e2d03feaa594dd1f144ba7878b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3b29eec07a873b4446fc2fd59cc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc944cc66adfc68c9791ef88e14f678424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7515d0c3380f2429250655a7508a85f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733991730ef723c9e38fb909f60e4d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4e063328b29508fe5af8c3b5641b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a8048792db68783a66ed6fa2b103d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa977779257577c9d70de03f769c397429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858c82dd565c0468d450d98eceb29f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e695ee812b6a865b2c189c3b5bef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee9bff2f59c0091b644c7c692c01d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eeff8d3e3abd8429ac1f8e37a133f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b408d42d6d88f3ab3cba8459b486434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782366702c5278d7571af9c902d05e76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d8b01a795fd679693eaeda1d884f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c95de61150fc15baef1aaf0d4169b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488770c7b3b9b89543fe571571d401b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02018a15f3e575182a6eda2c31ba5ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6c8eb0f1ae66dceb9f292e2faefbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cf25dea5765c8ff948b31a830a0f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be21fe40abf84b80086b8da08387f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b550e06e01088e5ccaaac9758cf3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4b13467c1387f29201eb99fd5903444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e752d8b8720f6a76d239b5b27f07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053958947acf49b985e521f9e0ba7189446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c511e421fa331baace385a1f3ec4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc897a5f4307b8053e8f976590223f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936f7805fe66b7f5ee064797b2ef85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4969987f924063e4b2c3696170d54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b84b3fbf4225f90a742eed06c43a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba19cfccdd3d3c79e77bb261bdc2af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d38057f80d2d3d72544678624aaa5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1c5dddcdbf1c3da46bf28cf900cd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985529874fa3ee922b6b2a3b73a4fee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7020b4a8f03e41337e555f2946152b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761614ab465764e2de44fa706449931b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586aea6d28e10578400e0ab5fb942c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f398ae6c515b5bf7309c7899f85d65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc2612f9c8b604c63222dbd5f9bd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa2ebeb6dc7b4d069252dfdc1c54c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543817c9dd5eab3d29eaa2fe779dc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61f2892f1a338363bdb3530761aa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f61265027c4ed4ec8f59023bf20455464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7542f643a1c2ac00b14c6218b8a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc7b34e56d7b7740634ca9c75876b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9383c127090e39c60222cde558adadb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1019481d900886fac5c167b1ea34d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdeca75d8ef155f2b5ff379f10aa7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273a5eec5c6f8b017ab7c1f79a03ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73249196c7f186a5024a56830f24ec6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ea2638427f24466a73fa9ef70054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363487eb5274e5027c9e678715ae91bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32ba4256e503b59ff8a0978c82220474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd2baf79f2343da0356cac9371c72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd9324b06059f0dc696013693d5170476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99c4260a00fbced83e1f2b736feabd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c580e9e99e4d62919410a348dd0d0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb75e4c4589d00f8bec4233387f5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730610250cd2cdc7bd13ca4aa62affcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e44d9e292cee5c00812b32177c5a3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10274296be9524dac53c1c4c940fdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981346f2525a3c5c0d85221bbd12e65a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769450c9eeb63bbfcdd1b0092ab29a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63f81dd71da97b9a63f4f85b3c84b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678fa80fbaa04af33c7d4e080d62c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a272b8fdbaf358803d1fa2436faba8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf1f8f2a32f45db7933830e2ebaec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffcd94d8e508a3700a9a0b76226d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8989882bda445d6f882a73c0b8b08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b872e7299132a3efb1a831d876cdf0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bd34d08ce78211c33d9d325b567f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3940a5d9bda4a413dab92399aa11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8643fe3121b6308c3773ba2abfd41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225aa54b68b53dc54a46d733fa5b2ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb087bb280749c38a4d77b9734e41d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca0d049869daf0aeb02b86b19e4dd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd61df685b378fe6fbbd0038157cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465e87f517b074a689c7517c945582499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9ae5d085e2b36f74cfddc4e04480d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663418ec46eb88dce7d4d7c41729ec7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e39cc7d2e2476e0ffe58fed1cd125502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada638706296d67d484dfec8265eb6a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd055c22f61ec2b6e416910f55bb23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100bf8227f3d4dcd15c537ce814ca9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d81df484a5b391c876e9f156db4ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c138234201fd5e45ae817b4d976a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1233d40d4fe5f2aa93afe67f9b74d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae616650c235de90d95c5548585f8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ad1e8ea29b95c8e583626d321dea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b75ff7761a7f9613f7519e499e93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906598faae0d1658b558ef839b021cc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a767dc74567cbe300bd4ee7f5773c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1f4431158f95e3055ac75543a1028514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc49c7379fa5a1968d3e27a2fdc841c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac33e55aac40af74694747f41acb8cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95fbdc921b10d38f632d07430733b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d180b5ef760c449de7d6fef519a3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e14e0e56efb45361c85de9d7f9b105519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747fb6a47fabdb977aaf83fb48b767a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7721de402fa2979d1511e39be71d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ecf38b34849597952dd9fbe27bf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daff40dd0eb0b69be4f40cbad2e06e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5641ae12eee30574f96c13031f196c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6953aada22bac706efbe62864837525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d160a1073b6e63db51dddc3170728c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53601566796bb66b1797932aa256401527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823529b4348a1557660aa1046cebbb92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249b3bab392b4318dbc042053b7d4c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49527f4908ba8fa8bbea8c2f3e1faff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eb5226cfafefafbeeecd3441fa733531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d35cd8bb0b58c0de163c10a9bf52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83352d71faadd28637890a6117b27018533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef14e394d50082ae8af26d810d82cfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d536650a78f1c7dceb55ed2534446535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbb40613bd43c62a655b3fab69284d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e665a6a8043ded5c296799c5828525537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac4be8894284f8997118850a2d291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38aab33976ec52d72fe53304fc576539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deedb4f4eb0e433f3cf5600f01a8767540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add252d54177b995d899dd61c0ce8b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931fbe866ff90cb83fe161c015b34a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de1c1bafa73722486429662b335a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea1d88257650e1dc1a3356949b811544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505472eea1c49e7b4c268f5e7cf2572a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0527c74386545064e4b478872472b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a3b70693713268f769ecdbd97e317547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58d5e2ced9cfe8a8faf7dc47577e89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6aae916947e003419e69faa5a2ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb237a0058894e029821b8b24b7ae9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682698cd040286d730d9113bcff5517c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a5c4241c02d72e3c853924661c6b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d94d1364ad919a3c52685b843239553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427db45defa0d4e16c1bf367dfd02d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af85938e4e8fd6f068196d454f54f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c42d60fcfd7a06c580a0d09bfa14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff168bff51cac3c4f936b5841edf69eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719123d4799eb0658233f708f9f164558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb303563831fc0df471db82cf7a48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb1c35fa0c7df5520aaafa97948cae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cb9e749a7351a13ba62e193397806561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779eb7e4479d6d6cf480a41bde4a44e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31e8f9917f5cfcd43f4b733d69e0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c3587e95743ee79b2e608bc76dc26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be95ade637b6ec27b4efe42dc5cee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad995100144d28a77b79d8d218f3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c744f95eac7a87b87edd17a7240de9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923dbcee76d148acaebe282cc9cc731568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1660e4d70d278f5923376274ac8ced569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5fd21c5217d231fe79bc5998d3617570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a2dcbe88bb8aed32d8ffadd559d8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32685e50c6f45c319e7fa70ea00052572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388bc302e2e6e1bd768e7f372ad8434573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633828296e77a4159ae3bbea2aa1faeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0613349c4764f1757b01f51484ce7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b03a341073e11bb05c3ea73268c7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb2e24ded65baca0e523f582dba3ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f6c52f39d5aeb67c734a465326c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b95f7f28fde5f11fa1e2dd96831f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531e27905dc51221eb47af7e5a9c4c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f014933b932a960a3b866db173f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2305324b7fbe5978cc41b6998abd9af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6c2f3f7b560c777408695a14ceb4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3884697c4b3044a7112605a1cd7eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04369599f7dcdeeb0e98d2db42389c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc818aad13fb71682b9cf63af6e5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb331ea1c2bed8518b6ccbeb49099f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc70caad09c8317d1455674a5fa1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888e481996b6eb2ba5fbf9acd61eda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea09812d4a927d777a085b2d55f0b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca730a9e11a186d1fd5c74887fe35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2b46c86328feddedb357b690ce10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57e5ab438a74b2d954efc88ac567d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20771f12b1d188c09d02398c8ed933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32a8772b7f1715547d6bc02355e24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4662d0b487c162b45de9f28d77ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf940ed77b2c2532ea6ac8628753a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a99ea209784384265ffe8a2a92a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10991a6921d7012d5e5c1012505cc2f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1a21a37f8cc9646ef0b8378fe8b06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf0e558755efcce42088c475965a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af595cb790765b2ab86089d063fe6e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f7e9926bb794e4f89de7f78c126be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811e936b1d17eaa4ac46a11028fcc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19db3f5083592c08147a9b5f1b5d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19abf4891607ab785455da87af3242606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310e4f2c5d2b5e69c3c39cd9374dd4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6a8d2842bea998f7c17e39a39d772608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23d4edc3ef25e31badc4371e90c766609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba74c2ceb5eb7cdc53457b8058df8d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e0343f3bb32036c80afbe7b170ce0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebfb18278c8f9a00648c102f0695e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b88f3418142782ab40724bd772e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4360561f3bcc1868d823af4fccb6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90818dc54f7b445561c186080cba5079615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b6fb04816f620f472eb96a79ea223616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f9585b825117cc15d2012cf69ac42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766163c376ff2a59722faf39132a711618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be980dd7ae8ba7c64f6862ecd9f81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f2844143df24121e95fd02d5f89f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46110530c97c4073fb7ec70184abd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17558a2854f117c7bdab2fc8b6ad22b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211a99977de0c0322ab2f35dbf5c730623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeb77da99f2d2825d0b2da2d90d8f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68f5ba21df8688b15db31118abdb44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d4ed79d5cc4f93aa9263b594f637626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f57f208fa48eeea20f43a80abc3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c401757ba9bf2d2b712b4a3ea4eb2c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea608b2d547b5cccedf7314613421629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750a5742616d699f12fe22c50efed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7457a2d34c52a98a1f538e95fbb40e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c4a1cae1570600d10cff61cbd22c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c97c68bd3435d16866723315ac1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d7b4fd0c4d9886ce227bd2c3fd244634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755924562c0fa68ef97c0170eb5d75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b4fad2a2978b9adfbbb3ab7cc36f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fd6469ed7536ff64b5061d934f10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e0c0e0a0bd361584ea020e96310f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf1d49f263af00c4055d269a44474639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053594f51412e0cfb6947c675021c37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c220339968cd28f7711c4ec779fdfd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb5bb2b53ff552fc826d2c27ff644642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6bf5cce62540fecba8d771b60f1ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150f9ad83095760161c76de40cd2fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92afbbbf5927c442588c1972887968e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc83708861aadbf22a2f1425c814a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1440e0c1e2e099be3736072073dd12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25625eda0ece536b8a4123a244e0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02d8bcb01319b6e9fe04d00b495fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e841e026440ec2979dfc5d9003c15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124ab9c78796f38cd5ae5c60f200af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed131be3096c7a5527c80168bfab26d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829663dc67f6430a35690afcbb6473653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b092006f23c968807624961e33c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933741046641a6141ebae9f1bb5143655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e22d91e6be3d8699d7ef7befc4b47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ddc86159ece79888b3953e8fc96a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c430ee388b8294dc005531064a63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e10c6e6a587bbbd53dfb30cf0c8b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a486305d8eb855f24d9c193bc8a81d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df29db5ef76e099147b347f7b8874f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d5639e051dd5d43253081c3c11a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074da478fdbb59fdf31a83511c7bef26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ade8eca4d7db6b5bf2cd6ae41dd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5681a4a8a36277d433a056f805a4cba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e5411984cafd9a1f40e4892e7a01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1932cbe1bfc91b080633514ec9a6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd470ec4ab67df952a1b8917da4188668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c8aae60bf2fdeab2b563ee95dde0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eace0e414c82539387104842dba00b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b276df3faa544216cff657d84b7bcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b2ef9ad6867cfe617ed8b80c54dce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc994302b2dbddeac0c15dea5c278d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145e51eead4dab592da2c9d1f09e09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9488462d7a0070d94ba409bcf74738675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0fc3abfb244ec33ce93c9a05ea195676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729645348f01e7e5bd66dc5d4814986677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a2c18fac5d4a7e32b8c2e89f3f08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd347f2d42c5564673886490c959adb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1f83d38fdae61379b14b179a4d23e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80bd6a2b7ad1882ae9bae932e3dec8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346543c724573c24f033ae6ef8662d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ebbebf7c24171ad0d5cae2b7a7717683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e83f05c10ff6193e33c865884f2aaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fdc91bb77b9b064560f5d0b77d1bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac6e0b67d211cf9b05a18657f16588686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace10b3207e0008f5e5e6e5f98a0fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23108395d204d800f2c4b1b9634e62688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2c24a43691d451f43f856bb12862689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047788ee3f550d214a83aa858cbcd1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe521f5149d33e927f29bad3698d425691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3244390382d1775dba9df7edc7a62d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab4ee876b00594aee616fc489a5b09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31a4bfdbf9b612ec971e0ea4924ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caaf73942ad69ce32d204e2953b4d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e139ad76a748ca49860c46300c2325696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f313c6bb230fe34e4517efcd0488697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc7bea2864a0d0bda10b7df981cf8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf941fd8bd0e0370c3db2b3988ba75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268cf8894a4d2d6332b6a7d393a937700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dc256f3c6523c968d483bed9b3a28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfffba09d1ed5dbd947c2990c2d85b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad1ecdc95d4ec2a67715d99abcce80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b49adb8cd26fca8058dcbbe452a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8de2f7dbcde18852379167993d9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b19ca0504b8af2aeb1459b2e8cb2a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b112e3a9a6630826f6bbe7dcc652c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2337186a2a7c23fd16ba93640fc20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad14e3045f35c9dcfd315ae8edbc44c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d3f9aed7c3d8b48f02a8872a9968710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1018257976a812ced3f229df8d10b97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637ffeb9ce97cd5c2a344e13f419bea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948faa74eab849f57cbee3e320b03dd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d28225881444f146ba5f7d7a0b8849714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70978787e42e3f4eecae47eae41cca6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5249a7a2284b679b96f97888f73127716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5184ceadfe7b315ce519d4b2eab7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de71e3482a2aee32729e6906be587718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131345b7f649de34bce9e390befabf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd650c58b132edbd387e413854b46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbfc5d4b683cab5afd1341a9f6c738721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71713eea2825e2b80a20ca5f5967ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2976000b9cd16123ec39f3448b9d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479f5e38b6d5ddd5570bdba838705b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a312e653ae70a3b75d2f58fa4dc121725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a0ddd604da0986cf61f1653d39f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950befe2e94823b93fb40733de526d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5532d4996a90172fe669e82249a70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4a781e57dee586061574d3cf7fd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056af288e9ab8df96fe8a0da2f7ea7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cde164fe4d9baed802a77db685e5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ca74020bcb7876214a6076cb9c28b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67415e462e213b63e7b740b50d79f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6d74a45814d20883e45890bb0158734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22088f1825f40491c3aaff0185daa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcee8dfbe30c33e983c0f2a66f8416736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9727b1a40c5eb79a43b60bbce2e4cd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011184bea9587b1e6c3caca860aed527738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cc2c00e9e723d24415213eaedb430739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1707c43d141ed0348a2464f03b1a6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78d11516f68a659551aa126075a651741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb992aef1696a6fc948460c07ce51a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192909dd1a205e4188054500cb6af6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f55000b7869bcaa77bd00f08eaaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a359be75713a33de2d515267f882e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5681b6deb3aaca2d2a127aaa24e4ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51304d61c4e700ffab381c995165ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a96c65ba45be70669c08fd662c8e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26024cf2429366fb36164ea6c8aff0f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff0c3273b8e9b34bb238a01202d0b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce476b6df9d6b4eedaf54615e6283bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803762de271075311b6e81d494c71ee4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f3ea95670422aa794ed3c4e07bae8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b524442efe1b488aaa30eecc6197754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb5284521fc52d73d39c515ba1db75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755720d2a91edada215a52974f5e36ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2f9abe0c9b2d82ffb33aa162176a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9cd0e87965cb36a38e9269728f18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a2a8ee1aae84df59fa8d5fda94947759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bcc77d6f91da0bb1bdb344e3c9834760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12aa41a707d6fd65a0223944f1b862761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dfe87b3b24a89d0655fc8b2f30088762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e915ef5420271fb1221ecf7e54e6b13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f19bddd3e121ca592859d045e3a669764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff14bd70ea7873ecde5513c1062fce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02957c67ac7e411c570e6cae2c8dfd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbefff0c97703e147e68974c4255ed767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>