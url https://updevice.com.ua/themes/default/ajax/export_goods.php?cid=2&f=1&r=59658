--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f687631c02138ae8409ff5681fa781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621de605a0ea5be99e289339e3acc76e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50140d96b465c04bbb1c34a563e5a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ecbde407ddc6bf5901b733edac7634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c398446a40ac9a83ac460599b4f9395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dace1c5e3c18ea9cbeb182cc53b8b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61dc5a0ed880486d5e963d0cee97b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156df2936d0b6a94a6a640ff7cf75be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9b49274155861e5bad9359cfb06e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b184ec37c229c8699499c2972cc9c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464b038b56dfba03cebae88e259eb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdf4e7fb4933d6091311e0010ad9ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc36b46f85fe3d993e56f1b48b20c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad201467d5a8b8caa335cf3d6679cb3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b43b89a2b72b31127952f35cc0a27c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4450daa72c0546f81006c4ee3a0ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97077fe06366089e3863d06e5331da4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd47710f36ee74384e97b0a2b77c6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e30dfe45404aa58acb783eca78ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b204d2b713447f79cf5006c58a35120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ef06b135315971fd833fccf7ff5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640cbbfcaec0920513056ce2f6335c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d75efdf7fab40338c8e172f56f89d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb028822a80987598699985d5283a2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b296f064403f36bfb956027507127725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51466f85a0fcc790ed72a3dc82f4ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aee836137636188173ec89be7cc6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a6bf4122d98c902b2c001ba905a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991ce1167c1d632823d884b731446629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad2278280da8367ddab07b6e37f5c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e533b7022ba2039136722c9a8188c5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75ebfd9c13dcd77dd2857894aca8de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed07a68883151739837b9045e108e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e922c2cd0b338b61bc3713e4fa73334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0ee9cef2198f38b6b06d2a6afdae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab83e923367d1a95c9cd5e7cfb30936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3421f9885b8f0628195d957c47f5a3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db11952ecef1b1f2bf58c3f27f5992f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d7221046a9b9ae393308cf9d5e5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae8a94e27c07ff9cc6169edd81a0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201971553e40e299a95e90b9cc9f9c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e24ab02ec839a59fd841c0fc2ad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049364bd208253bf5a12cd3228b8e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0381440ba8a258c4f9db777cbcd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf34be5d226eaba8075f5ba020c09d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adee7740cf690b508af521f915348046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ec4f321ff8fe90bf9c6b41cce85047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537acdb9c15d6705df8ddc61e79805248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f086dd3e324abf8005e9fc31f6e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd40ee61a092277b06b494d4f053b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600349082d2dfbb6f93a64085b8e9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07294754aa4c9ed262f84346f58cc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d115b57d25fb3f2b469165d9c98b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9cb5d7ae08c8ac836272435cf566654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce0d10e3bc68108e47937756e7dbdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c0e7c11cd6d9f0eafa1f8cbad34056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a34bf2f23572988a49c564f3fa40157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6786a55570875c5f0f2a184eb0693558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7253e8a26215bc4bdd569c9faa692b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635abf727c4c2dc88f6cf469cc3b10760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c06f6fb0de6a40d21d1e2fa2469c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce001e5ee06909dee09c0829703cba962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d9b89db3e9ac90af00a4e5df994863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496209d23d0edb80bd9402a810f62e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2e339d76b5801e40670457b232bd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0face308b3df74c65007883718e4f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b233a6fa0ebc8d879d0410c3adf9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475210123cc9ced02dcccc8e2e3a27e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee76ca76edd3a2282bad104574b8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143087c6e556838ebfbde2bd72049070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964640d08afb4fb12f7044496cb4fa3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671736ae1dae57511511f7c3da987d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a0c4fc1d102e771c91f7bf47759473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee1ddea40ccfbe9458ff389ff3f6f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc04be486b796f48b2cd5412cf67075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c6330e0963e47d61134315036e1d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54a6c9fb26300464ff5d1f930c9c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca32851656bbb439fc4136f7201df278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ffce14bed02e9fb5238dc9bc1f7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb30a1a7915c119b081b29c68af1ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0aaf86fa81c08ac1503e1c9a2c2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1100bff3a894d87f843b8727d2702e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500accccda9c4b767fca513dd069085d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194a28462d0e159e2f8408f62c2be5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a9604646c852339eb2361de48930185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e5925ed388163a85e1181e2a5eec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b100fb37c14f98a2ad2bb8ba8ac564e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c785bac3a21f8a6ddc2facd0d146c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e95a501e6e919db965781ce690af189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a39839a422c65ed6cee0ff55ef7b7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfece7e073dd46f824a1a306ac3780691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04a22520a559d559c030298bcbb3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622642187098a0a2af8aca618592175293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a89bed0688afd4bc5b765b4ce7914194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20acc80413c2c141b7ed911be1096a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2248007acc5871efea27c4d035f0c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a160f84a415b84e5e7fe73aa4ff369e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99ebba1fbcbadd939626948d49fdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f42dffc4e104b2522790b2325fcde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115357ccd8b7d910b3677e1a25b05e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310baf662cf9ea84a44dae8df55b04c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b89d94b8efac763886a0ad4d2e7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272b76cbd74e6bd09308580a070b18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf452f88d00f6616008b3d747fa8986104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bc287d3d9816840122e3d60354e7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d91137a3bc005b5f530a93e16d1008106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9272f2b7b53e360d02848944af7d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba7e7c77b738a04ba2f894f7f87d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be83ef18af21b6213b757565da5dcef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a51aada088000a6d72ecb57c674e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed73403468fbb5468d2f984f83312ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045c9bf9debeb177ceb9aec5bf2270112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926117902655eca938c84d376b3bd02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080546b86cb51a49920145d5b531cdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3627f1c5db26ab1d2bbfc41fb93fd3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea09af61fa6cfd965859407a99ab0f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be9328a6e45cba001e62c31d810ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23641c96f03a86053ecc168d85d42549118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a943e8b504e4f98be9f16997466ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969882062cbf6803fcfbc383b1d9322120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fefd38b28d6fd70510edca4add9be1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15704f52433925b8549199f2185de2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da159d1d5b78bb06fb5720621f108123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87c899c02cbf39514a61963304a153124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72e16f9125e087d6bc63e79102d8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488b8dc48a6d7abc57c18cd04b8af7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d5703f9c53bd5a5624169fe5d8fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecf00c569e91d04c7e17590e02968128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10581a07579651326503dfdc48af7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd48d409b4a0af752a0673de75c41fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60162c48e88c4d38d9cd070098a023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6eaa8e3134b3ec0fd1d045321f755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95979249ee8e4948f028ecdabf3f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16bd922fc049337897f59ff52b0b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788443790dce1b60de6cecc132bed9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deea8dcff2bb4fed9566111b8c36a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635765a5481a91f28c814d375e31c28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d81cba7f313798d63733288cd3f618138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ca54770f8704c6f034014972e7bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502d2607e547c184407dfbfd706d21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ba35a395e4f8111d6bae3012b883141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25ec51ab38b819c61618dbf1015b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e8ab3620b9d86831eb64248e04771143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f94960ffbb6fdeb69d81420479884a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495b2026c0de647b702f2b316d07c29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d1331a1e075f2e50527caa1aa078146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a9ad5f861d2f90dadf63661eb0f07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469a0b4a535629b661ff395cd17f72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4fbfb7f501dadc98e11c068df1469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc728bc348d6f5d1653f18c8bdb7d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a682e8aeb1dc669d02d07f017eb8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f0138a0655129a4dc0c7c73955d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea7952c83f0a01dd2733d5365f464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383bf0b832f4e2c80d07d3b6a10f54b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b114e9e13419d714c01592291d30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe639836576c4f74c58cd4e215f6c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445f5781d3726b3d16f58e4a273a5be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f22cc0e27a9d0b0101d318253e2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ed4f8c33be2b407e3b39720b94f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df74775a08b379082aea77c567b9062160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc9ebdaeedc0f93f44231fd981792161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff59685c9387c6eee63452572e88417162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8575727c7de6f1ddc9c9a12127705163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355981bf1975949a35f4a8c3637e6c44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01514d2b69bde88bdf7776f5aae51a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2ea8fd0bf236ba8c2a5779ee25a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c59ed283849c19a479b0e0847c8cc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146beb680c3b515835ad31d961a12bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c4a8a3728a61217986ca59228a35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e59207a70bc4b6d0ac9526911dec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc8d7407cd3e21c9e1f29b8a9d76fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae0e95a7ceeb19a3998b5125d5fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6e260545d05c218b66726ded6226173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fb4ec58fb6cb5e029fd29afcc692f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a3edb14cc5cc6f1e5cebcba795f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb10bd1113b6873c85309aa2f89cf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93d2b5b4c3c421e1c799f8013aff46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff061816c7fa4ccdf11f7638e227132178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67346907cc6dacfc0b4753d08270e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709c548e9342b25c578d1eae87d0c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6076fedfffab78d0104e6af344c29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee7b34406afbc623f681e3b5750798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506e2db2aeddcfd7384843adb775ecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858abe21cf2cebed1e31a0675a7449a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1e444870049f895af8d4abeee4a9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e803a408077111f61ddbdd56b844186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c930d28cf6180430a983862ff68ab20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d7f2695a8eb8fdd661bba35414fd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a636c254dd341c40286d29c9a0b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630ec43e0a53ace7e5090022ad95946190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009b030aedac718129095d4a138388191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f701676452796610b8aecfe3f616a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeef445b747bfd10b0551a7e1c092e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68cae0a9f7aaef4e4ed5cc26adeb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab95ec10afefca58bb87c54b49566c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e0d5dc804c0c930ba348a2ad9ca1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd72796e3d6e3b49183554b52aebdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d19eedd8c2dde292d7e7e74d54226198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616137f9c98617a59030686709445b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c2f125164ef20dea59762b37f6ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a9f72243e6714c2c4cae58cf162c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee742d04ffb154f20c3080fdcac04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258716cc3ce3349f6ff3aa5f4482f9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2172391a7313fbfffe818ecd7c45c86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf3a30aceeadc7f1daa01c6041617b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b45db4c8745bc5d7d3ed6194ac4d46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0dcc1352ebc622ae5aa3ffca24e2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086d8ca30e3762a9f0c5dfc2c1375e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85de8c5b3acdb7f74f59d03f2d95d1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf435c0cd95a761e3e7c5baf917889210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6123023ae67cabf63df465a2e2a047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b54ddd4d297138d6b2e6d157a0b98f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4e999df0f4b866ccf235387cddee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e8170cbad2718c814db93b691610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4518a807a1ce60bbd7e089cca1b72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e9fe8b6239f101d6dbc5c580fbf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef35169c32a0f180e0c4b9fce72048217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276871e392eb220463f18106c7910fd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d9dbb4801281edc39be7fee4301c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378729cb16c5b1ab4873fd35cb79b473220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a33f5860c3c2f68433af02b890aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a3120f0fccc570ae3ada1aaf84d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5903da829f75ddda0a40458f0ca3fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c983c558128b8180f79ff7167964df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55539144ab303a5780ccadfe543ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd6373eb2be7445662d69b6736437226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71156bd583340fddf70b6be5740746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba605b3d1e3c4b4f60a895161644dfae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d06971e744d5e1e573a29d05b15c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d4e79784eb064d403b7c0e7b990bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c123d123e9988db69757872d047c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf7f80fb016628667ecf04e458bae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4fa24d4067fa1976a1855ba28703233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426b33eb19fe870c5c9ea2b6f10690234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e9d2308754183f1c3e5ed7ebbe267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cee47bb1f6e1ad2e87dc3f374ffc1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bd720ae5bdf1a137213893612f28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81edd468a00151bfea8e2031288a729238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5426c99b42ea5bae3ba94efd13add239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f8f2bf63b7dd91715239898c1781240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c59c45a8e52ccd5942b3e22ddfa3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe081c21c0e3d3a5d5f80fd3a5ecbeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e1eed38e6b93e004077007271d28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726596fbffd68fd10cb3093e263e51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a6ef1d8e2e1a85334a08ffefdcf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8862fe5fd348139539784f23c2c73cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c268b41cf4edab42d51d117e8992319247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841149da0c03b18bd88348b2c91ed2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ffc3a0615951bbf5be9a1c0bfca98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc63b7efc1b49e2374119605919aedd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c992afa160a46f243913c0c96632b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c327d0f49100b625ed8d54e49582252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b381c65d84358d02ba9458a8de12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf9dc8a87e6a4ba2b7bf160f01d867254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04620c15d72ab5e7611ef37c36c0de52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad2d248d523700aaa0e761c816701256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d581fc2ed4e6f2c9ed49ed53ff12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01642385086bce949cad85d923ba5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd5801f5e64684a71cd7dd3b8cd6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09c544d4e723b43bc8689e7d5e05b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c25978cceb05412fd03673128efd3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b42c360cc5a8d2e96491e4bd25d3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d412e36b1d5075f6b61fe7039f0ce8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c267f175dd6e0f06fa889fee1fb544264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af931744b3ef78de7604149d74b09ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c425a481092fa16647005c1fe4f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b6bb6d5680e46448e492444985b91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e023242737e1eb1b247849abc03e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b0a82cad682d731b1b00c7c395076269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce895f317e8440b7015eb6a7d37ed5be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a90a02993b61794de8e5d2609401271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c853ff9a186b9e83867e8e864378d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbb0431b2bed721894174450e0c211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b55748f3580f0891234f8b9e5f995f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aafa6b7f489c7070789fb3fd6bbc4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db8d5fd312bb1ca4ee35048caf398276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31005f86edf0542578835a48a21391a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f5ffda35ae58c8a2c6e47d4f57b71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f8a4b1b553fd79567b585e92ffcc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3e0d9b0c488c99305da0c99753a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcded458c7fb54cb335511316a489a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd119c2537ebd15efa5fa56c241810e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea49c6ed9e3d7fbf2b12ff43ad061283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b6c0403a742ab646384459f2969f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5271a730dc9bfb90f2c83bffa5e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b9501666de4a5cd7472b2d9729033286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e52eded115dcf39cab1cc7c93824b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25622f0429ad51d6b910e1dfbb37eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8d7c02fcffdb94af68179298f0085289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e025e0f892dafdc20da7e53dbd60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3e5d5ade73f8db9d453cc38eaa2e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c669a43bab9ad09a4c45c7da49cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4ca7b38645588a4ecb0e606254584293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054474d2986d9f8d5172b43d96ee8969294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a975bc5d03b5b6edb4d3993fa6e9b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319de61b1d815d8b4726ef7727322bd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e247bb6383588638ccf80efab0205d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843dbff959c9090c2b91241f859fdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ad8134c9c403cd9cd5d683a88a59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be19ff29953ce7982ca6d9fcdf03bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c48e2ef7b67dd253a8e250d8bffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c8048f9504017b37e2f0280dfbee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65d92a14868608e7f138bbd6a5cb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc628376a36bfb3fe09c67ec3439a5ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c68aae635b3302d1430f8492c780305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34737e7df96cbc9398250f5f001603c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6486351662c461c60464c7460871742307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e6f841c00a1d8f9d42d95fdb7c61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11543ec0d3a583cb57931e85ee52674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775faf9da305b0e43ae7a472905773a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f2d0be6ed75b4966e3666c1cd291311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f575bc83b22387204c0a232636447f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4abba4ac6fbacdd12cd27ab32286ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd37f3e9c29b88e407e80e8703540e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74408e150ce6e442d28790d12730754315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a731f25316aa24075c9ddbec646b118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d552ad6678cf7ec28273018583ffa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc4b23b9f5290fa2fe5b5e9a12f2f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c967542a643c69b4931cdf989179e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e4ce3eaf0dd76e038e2e9dfecf53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5cd5ffbb2fb4a76fc61a3df64ffe1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f643bc98ed82230ae28c0068549a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e2c51103321306ffe3f698a534f37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d583c827a6ad1d585ada9fac7d961b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce0d3dc2e322badd1c6c276dcf3795325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3028a1ef029e0bd675ff3dc653a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd58dd02da557977172d8a8c2c5e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41ae5593481beac22eaff4e61fe38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfac7fd1f1067e3c43b112ea1b652a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b856391c1005631c6b936d5a78c48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa88abd377e80e91de5d9f0e63450331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef79a8ab0558138282faca6ceedf60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa76355aa0ba541202850a76254566333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c37e5db3f3820720601c9f52250944334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d21ae1c9e26039381a74f00c0b17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282b17323d7b9c3640d1275018fd45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5185d2a4163b1a6d4356d5f1b874cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bf7f237d1278f91062ec04a62f0d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68bada94db2d6fa2b118150d9845a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bbf7fa42e0056b763612fa86154c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027acd6fe1949929114213e6d9f5be26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146272d56a61f8ef966a0555bd601b9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2eb080dc0c67f425cbdb475031ddb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280ff6cf968db75db20237ef8ac747344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50199c0f84c296cd51ccb2b93be239345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917da05ff779502c52c11ae4f5a86b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2c7f6d6db546a1e0617e03a1dc075347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e048ce14fdf3e331826f641bf5be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4980f3656820856d629b7d61f294f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe2d7bac92f7e217db50d0866380f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288051387e191087c4f89aee34725ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f234f14e169afabbab5e2aed1f7fe6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0a4520ff7678015a3e09746c89a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc726de0894aaa2717814c748e2f0a20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe311afa46e3506f0ddbd361528227355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95237ecd31ee52527c293d524ef56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443fa1042ac5a6673abd9b7c3859585357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39ef90132a3ee53de109249f1c9cb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec9cbe25235ef35c80d4046fe8df8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824dae865a46f870db235ee0de5a18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66533f2bab11b8161ded82709c7353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72babb81866a63b7da83af7211dc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a4bfbb74290981086679d45da91f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb2d123af644a31683ba4a792e38e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9bc47edbfcbfe0ebdd1a82e3fe6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b36f6d22364b17d467c73e255ca47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ed075f0c848c4511a215fdf7b012367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69537970b356c5969c7f7a08a05be6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b278f54834249eb018bf5ea7704758369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b3f5cd6afbd9e8756fa2bc231a1b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a229ce7dc574663d05321501a0fbaee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21dd05d7b76fc675feb84ada75aceb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8213bca90086520320d7606ee0e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd287efb130224ab9ef0646a027d5432374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dc656263e97f9e13c12610607622c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17bc8cee8dd296710948a6e7c4adf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc9c54b9820f4af1b68fc2c9136a5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62886bc156281a96f5edeb4b7de9e639378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d891dfa232647be02c05457921b6a53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d31fdd93b59dedfdb1823710556d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96237bb7142da7cfee2559e8b7d51b3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98209d80dedbbc5e0677e92b4a6187f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a226d50982c0dd67b41a33cb518097c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddae34ce3537f8f7107c528cf94919384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38875b5e1a332c7b4edacb47dc627b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d7e542b82ff6021bd305ba33ef0c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f952611b684f9a673ccdcd64453628387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba44b920e2c24b44283a72729dc23e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe7e1e33b57e90b9adb2f4449a123389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13730e5816fda869b4368eac4a4201e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f2db4a4addbef69f507ec0c889c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6fea28f3d7931392ad1b16aaff27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b37286fc3f85f2cf0a9522f63edc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29855f186c0cdad114a17300112112c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3313e45ea6eee50a522411ee126ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327687b043fe1cda19b3998946d9b77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb7f339c29a17c2721476b85ff686397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1404ae07add9cf3653987397584004398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d9acc7c2f5e7aff9b6deff4b7fb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d1ba6dec3e18bf5fcab85eb6b66ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfdc6bd905dc23ec5b556937ab45ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b217e77e0ff159a6296ff5c5417894b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927cbc771ea01bcd41c04e0495ca702403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7e5e9391c1a43d794a178b6e02c05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb7cc85d4c8143181dc3d6267b97f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81328001c64116026d885023902b8e07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e600d8ed99c7546e20455fcb57ba697407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de74dcf90874fbf0e8368f752d72c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58dffc160d033b6bbd8439bc69f5bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593934b65d57a24a82cc1d73a07aa47d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1e596b3e71c6065f7d72bc8dc700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc59ff29bb62f8eebf96ef3f541aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb60cde4e4e9bcf9b6dee6c31df4542413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35383fc7d6f2f9488d62cdd58717a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4aa89a397a083eda4b63f15f63b99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e6873f19a52b91331d1e16f25b2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb652d3bf080772f0a1f7f989dea50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93730885a18217bd3888c05496d94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774e7d262e527216f18aadda5633c11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628a906100c63021c5cbeb75b1457e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a16c5d71eac74a4b77ce4dd2b0d04c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18ba2d28de681a6a5da1f61aecd16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781900490461b289072788835a9e8c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ed81af1c21514de92eea9b2311fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f04ea11835baf446f6bdbfd6705c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c183848236da685c9587f684ec1af7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c420df964fc24dd80b8d3e9d75636d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef742412853e9bd3b7a69fd374ff0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c849a0afa1b26639efdcf399cd4283b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9066ed485df1c89746db749fb94bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693be895078b872eac321622924d314431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419416e67a3b53be9613a38e5e8327432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0db7631e0dc6075a28c2de0df5678433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf975fee38453192fbbf9c6a5a98c6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7523330821a2dd0ff2f462ec04525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7ba08356b5855c2d0f0245c7d76f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414e13b0c25d55c8602219851e3f8ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe229f1769149e2e883722adb165469438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db7d3d7d50bca8405eac5ae2f6c0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e5666491d3a3b8649fccfc414c6f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d5a4eefc869e78a6aaf11010015c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa4b44adfa28cf5d32461921360770442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434e7f0a59f90d540ec0d4aead8415443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1f73c8d445a4b7bb15b17a73fe57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c60c1b0ba98770982ab90c6d0f7bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabfd9e10c61777b5cea7d1ec3a76fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649fd051718e555dc4206fbc5f7c0cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0ce643f70f326e6ba39f2071ab884448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11bf55374a69e421e8ebf39df555a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420362a951fcc776342afdd31610460c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b3855785959135f66b592bffff95d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfaa4343c2da6bf30b8f7b3fc23ba3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5d04c616d174aa690b84750cb2d63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03715c767457f191fa662712b8cad8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcca832b60bd6872dd2c5d1c1e265b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e76f82d962e7b7c4e59ad47687f05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5bbae0319aa3c105302b12e367950457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d36b87998833faa6921509b65b71c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf1815b4e5ec9671d81eb113f4568459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48fda0a7dbbc43ad19b082e872b6ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a51e12595ba41a377e24ce5a1d4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be24f260dc9185b120a355ae3c2cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646dc264204185c530db25cab2e0e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ee84a969e4a1ef530ab30c5e004c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c94b9e34255f5691a7eac5c58c41d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc077d88550062feb9c9c2c5104d8e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09952b50c4fb66c90af750457a2254e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc6df3cdad5889f7735cc7b74542e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8cc41924b38c49aae8e59fd287f49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db9ee8708c883103e195a5ac7338d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22575db13572eb68ec353ccd5614a36b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a023d4009905287cdc76f3ab4bb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4dfab0d9f78b37496bdb0bb723b02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aefbbd70ba669fd4b8903397e36c23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903998e022d071382682ccd0ee6a3eac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ece03b96dd8287f298486d3da039476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68228773aa2dd483e44a5ab464aff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169b03394df5b3e1f0a1aa7f4c67753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47057e2e7386b8b4f890e89336cf837b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32e1183fe4c5a567953a6a1c1b285480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812652217c6c6eefd393c64172f54967481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6080a458173b12bbe8e5257766db5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3054346c7b9253b1bc9db7e53c58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f158efd72f09463dcd8bf1aac801e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7336da103b67e83ff13daffb7c64b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb65e28ad959298c24b158a065f283486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f4a7409d47af00664adc6a33b2a77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38ef26395544967102ec82daea55d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e8dd5ee8abe370f96eb694addbf40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780331fef14d02eb6359b32f1d942e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eaf0f66f496f4c097ec3fe2139831491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd267f836cc9c7e8ad39ac129f70513492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2f1e9428269f6401c948778130b91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eaadf70184c4e4e80ad17ed8ef114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4124df0e9ca64724674e0ee713473495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fbfaa4f21e1f9b3c6cb91d2519a0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db628ce6cb064ecbb38d0b840139d6c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2cdfc14497129a7cb015167461cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119fc0ee13828ff12de6c21e629245499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229055d119f6c126c480e982d9ca5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642de0888ab996a9c2101081bf5e6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9bba8de7ff951a399a562077708c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76c11e7e26e55b89d2632e54fb650503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f2c57f36fe313349b022cd43376d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251edf49169d633d47a292dd96571b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5cf01ce6cdeebc0ad25e2dba387e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537348d995e9ef39a4d70cdf98a378c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9938cd5682103a50794cb9e4259a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a3073df68170fa99d3d9a37ddb11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8446dcfd07ed7c2c35ad8c941b1fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485f8d3f1536e33a9a99e8cf69d863511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32317a727104f569e07c96f829e937c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa8c3ecbe402c6eef0566bec331e0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f67ff46106a0a5ca5141fd5672f5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ed0da04c35bc4724d0aac804ea8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893b84c1f475d31dc8840e79682c73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d490e7a340733c5652c9c5286fa6f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11da7a5e0bfbdcbd0710230591efb41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb711a669371d5cd8d0aed091d39f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727520868b0c219be845fde5644939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d0fea4757e2cac142515c87a4ddb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa55b338512bb41c826db235532669522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc180116f607a1ae7d7f7c5e0a8511f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a382aab0391f1e627ff35138e85b7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be731781b1daa6c961afcbda2abe64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a8bcbb7bdf3b133cb8fbf31bd1a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730c6f6d096e96ec12ced8fd0867b26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c5be2a779703f8656148757f6a655528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce234f26fdb183553ba1fba1c1a35ffd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffa3ad68f3189e6ec561e670fec31c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7356f61b9fed81813ce30adb921846531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb26d5bfa9fc88ac8691b519f3b509532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3befb167aa1f26b3bbac5735c4c36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ebbc86384ca6fda6308939e7c90fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ea52be060bbe7d87c68bb5785490535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88184a1ad631d9e2fa4f3a5739266536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fde266d47f925c251e190a1d1e840537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a5eeb6ee74147c08f24fa30a3824f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b9308164a93ca15392555558f0d69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b09ab3749010725c3849845defcc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b4c1019c819e4f57b7693c56289ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61c514c1f1145fd6315f006e2f9fa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14643db4752694f4b47b6671dafa79c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0162577858c7463c61f03f5351d0a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761d685b9785f64a07ddd8c7ceee39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee82d697618c605f01f4b8ea84dac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9108cc1c4a4a9914c2c59d190540547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e52d82b8390da0866a6965291ab05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a23633725e47d3c9a17aa91479b1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd7268ef73391b88e233856df332e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcb2b734d7218fc7dc83b507e04cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd63f24417c4366cca37b8e8f4460c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b3cc9169058de7a8f62d222e15876553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f7d900f92e661ccc7be4158e6a59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c057e4ed6ecb70b504953f1e1a45a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a7b67f95d9cdad5c865af7c663b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb4ee41ec9438eac7c659fcccaccd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda861244a257f65fe07aea1b522a9ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360774c341b1b908413cb7802d6a3ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606330b19e61ae2a55cab9726382863560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72916c0c43b6ac7e3c9a910976f3657561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce684b19c29e79dde68c6f5009f7ebeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3f7bdf335e60065cd63eedae9f833563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30c292d1413b26e1e16a540706e0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2a94d6af53b97b9432e4143c2139565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7dc579dbcc76a2369eb1c9f29f1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f122105078094d154f19dd30a458b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5750a2661a1c88e72bd07915f9731568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0465efa6c03b4896ef28ba1a70d1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b242d60607fb2f87c1ddb84e43aea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eced77ad08cb59262a4f95e2155641571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8825f69e4ee13ba09bba5cb77ed89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49bdbf878b3e87535e89c99d957e76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de508293103a9ab7d607e886e823eb00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1a1f6901bdb7169de6aa02f9ca162575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58aaa8b896c9f657aeea6853d60a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c033f8d6a943f936c447685ef79d9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5437764ccb69b3ed31a2af564990af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0d665b7bd0cd092388184a9e40e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec75f32fef331ff7aa5be44c3e08902580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04efa9299375bb31aa22ae13bfede5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2e9928af7b49329f1360922f6e22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcec6df9638fde387782adc39a316e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90acd05b9000dff820e3623341e8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874dd13d397e3dbf4628e6f6f0f8925585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f72230782a544c7dc30ca643b1234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7808baf6d36559a58088343fc6b912d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e44f3ecfa2fa76eba96613f5e2f602588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911db1f1a73be19eba32ba7f7cd61d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac908213347121a9da28b3383576d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c8aff60c71ac9e42fb1d961f94257591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106ebff153d76cd303166788320465f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8222d656f235c2bfc0ffe3525dcd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d7e7cee982efd9918e939ba6fb87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb31361fd124a4a238b385953a85bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db056c6ee014c5ffec27a33a8efa99eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70ad6e7fd775f05f4e9d5514941f0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ca05f02b877be972ff786da87d98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81060bcbf5d26bf1c72e7e497698909d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381d3a54d505350a555830b2cae4e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398eb537a662ec962c7173158116e33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c344ddb920cc9b9384abeadae8508602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea2bd4d2c725f41cc4224ef6a68b38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee7ccdb25157018fbb45b3da52f94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0406f7f1135a03b7fdc125e133117605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0df5970a878a2b15ee34a6618c1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89dfca1cc42bc4221e60b244c47ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1394ed5024a2ebd21b41daf9376d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd19aefa1d7373534c5bf54bdc554c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a95c77726012fef735c10ed94feb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151030610eb918f4fe92722be864de17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fda6f4bc4484da90ed74f6c4dfc1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a03ccf1c6c33dd66bccf19d0e965613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a1051e634f8dd08be13ce392932f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b73f333d6002a622136121020c4a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e5713b5b2286f761a2bee910d0469616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf0935cb636daf8800422c10aa574617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac65613665a545de675ab201bc5f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feaf65d793bd38bd27f09a5fd71706619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb9bed8f39e48d6682be1fe0b562b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761302eda6e0c699cd2bc711ccfd82cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915429b9806e686d79bdc8f1cd42116622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc3c86d77d8f4e717ff90d99d450c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f085324865114c0b13c20351b2394d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b3af9be1cc80c275f0af6c16eed7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ddf9c351009f1557a2f336d048308626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c213d3c2fd494f58c74e93cf5e3c82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478325506f8035998bb593787eb570628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f4d93b28459682084be6e05a7978b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9ec2a614759f51783a366e8ab9fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e345604f1b30ca79c606ef23e472796631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071251a8cabe2c0b53ef706100ec3c15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf6afcf465a2000da8b9eb3a6fdd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6cc13d347ec77efbbf9da2894db2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7e0b48d91ec632d04ae7a3d859095635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214aa50b977550cb07df147ed222ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dfb35e6e095bb0ca6a3b6713a572b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e31e2ce7eeb76e45b41dc8589470b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc8406e864f3324cb102b05e5c7ef2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639992682f9df8ed9eb508a5326d8e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b4d8d02dc364d37303f6cbab8811e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6525b0685837d2fa4323a7290654642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d81d323850f03534b22b6ff28aa8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa416ba3d91c2b131af18fb072ecc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254fba5d39ffd8c1147de48dcc2e2dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52392ba5ae593faef5376be5573d5f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db819228f0ae05b81ddd71960455a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff33259c9f13748fe547df771d9b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a04649785022df0696f0b182afbaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004fc4c02ea85983784b45ff24a534f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a266c0b270fbf30b723c181e36b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cbfe9d3164cfbc8951cfbe8e7c826652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c048e471f568b9eefc471ad7bbeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9d28e24cf663551b8569475fae9e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dfef798d37a56d96720b9c9d91581655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691268ca4d969f666be5c5b06fefe93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e2c9346653234a662d400492db6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec97fe01f10f9bcbc98cd2002367fee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391aaa00f7674ee68d240691c46bac5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddf84e14eb38930c8c0f242aa2c9cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4185c52f993edf04a2e7fe71c75769c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3c481affd178f72fee901e6e581e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715862b92e4bbabe4e383fb78614a667663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf614dd27a6700d0d513cd89d3a31a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5d15847a5787e73227f3fbacd025665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4c2eca668f1a4ad26fe1e71ff1cbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e19b819a67756ac9d02aa3cc6b133667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5178bc57752acec5e1f563210abe5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b5a0d2a78c8b2ddfad721f5a2f5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf0cb1d4bd2f40c9a3309c43166b0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfacdb91b6b4e6dd87d9797e0ebb3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc2b6afcb3e61a52aa6d5a18d9a14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f7c94cc6addd1ef46dee826f08313673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ec388bc9d5bbd9312706c654e7468674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d46797a9aa1720ad1090cb0159a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81799d63896f8845b29b71d8a8f6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba417f8bd2bfdaa2a7661cda57e966677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9e9c2870f46213ac8029d8e0af95d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafaeb4140d1cdd996b0d481e57ec03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc07f3e617051aa9976db9f2ed949680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7826815c46e695c229bab7eb49969681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580a0ce55914284952c8f30103d2a10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aef70956e989a43440b0fe23c3426683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82767e09b66c5061674a94b8687578d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17233fcd02ed4fd9dad4bbe157693911685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ca3db748b236244fa3c05b65343d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cc33558796de4aaa16774fbb8e7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9aee101742591e1b5b69e29b39802688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1efd8e2f0e8b05da365b3fc7a3626689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12082149c0f2b65ba68ff7c3dfd556690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e29669c231c20413c65dcadc2e5e47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf589f2dde335d0f6409d117142159a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c4f4cc673e320eaadf34f696af6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467243d47d44b89d79e2cfb8e16425694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f072ec5c715097ad00d2a53920f04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f5a5e7c99aecf057f06cc02936cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d49a69d26b931986c58348aee6a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16f081920d23ee714225fbf6976211698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deb2aab2dfa415b0990ea2bbb2d661699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96c62399f9a02a4c03d3989dffff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc526d72a2baa5d311836e07a0c6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6761e4d48814b98e8790c040ff31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310292476121ad5b13f1f426dc521c32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b82ccaccb9fe0137c54670625066d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9545222b57aede5c1142ae11bae35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b360a86eaa388fe93d4db3d9f6c76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f17b670642ebc1e121f3f9be1e403707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8a2718d5649c59497da636d83b792708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189b0f81e0558c83f25b4e5b7b4ba72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070737314d196988523175c25ddd7ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c00fd3b0ac9f1f1f06f7e4ab449de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347694dfe9150f8e2cc4c5c061c06d93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691641578178731d6618f8a85b84ce99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628e10103f4c066c198f3091d149df5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e7324acfee1befdefde9b6a49b4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bc3b1c3e0ede753a9c1b407c90ee4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3666164d66440884340a4e1c49eac64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef736d207489d988403e02f540731edf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc49ab59eefddbc4f15a2d9bf32ee4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d61b35e70feb09fa2470555313e88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b67e04efdde22b34026acb7e17366a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e27c3248487260b51ff88fbc0339722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f26723a1036857d59a16109efaa2a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f5b0597ada1bdd0a928be5f8a031724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd995aa1ceb2d818822772ddfa021e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b3c1d1f8d6365811d218811637d63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e2b5e8768506d5ccfca9e7f66ac44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e27996f9031be3691d9d635f7b64e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb50602f7e672b698b25a054b8e526729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f6417e4fe23311c598b735387b19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efe4f65cf2d89b7da865353cb1411731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8390759d33daaaf4ee14a9ceb4fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378572a09a50ba80bd6d427cd61fa864733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b2d1c649417d970b0c9b7da73790c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c52eefdbb6ba4d1f6465320e9681735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46fdaa852668f6d4534832c33d9e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5437677aa9d9d27f7b0db3469f74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67188eaab28920a68b5cf4b9962386cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e325aa239e3eea63390b62f6d3ee4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039cd13ac567bb347ae26edb9af7099740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8671108d4e24f993c23dad3df4e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3b51a0675aaf4644e8c3ec484f5c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99b71906920b1948782b19441f57c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b11f6e697a637f0ab179a6eb4a379e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7854bfc06ba91b1abfda7bb879fb62b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff193c5c0226ad447ee64d4065eb65a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d9ffb05d1077fc4cb24dd868f9cbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7b935815433b4e2c9b9752b28148748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d83df143346dabae87809d670844749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740077556ba95d6528922db1537d78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e791fade6069f5b17a260fe114d8368751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750cd5966e8e28d133c2a57b141d5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b577571f2a826d5ae909032c19d09fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4dc5ed27a0c560c6ab294db668a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42195f92758cf482e6167b455fe9c24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3a3bf506ca3a0694a12196ef2855d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc07ffe2bf2e2677f8795ddb47d2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6231d0018f3dd252bb4aa19b48ca4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be9a2b507bd734cf0be0207416d66b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5f3de0a6e259e5b89d0343ded8cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215118ab0b5281d5726d92787eb8fc1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2b022408814872a0c47d820f3953a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d13899c7a5bcccf1878bd194c7c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01da335a9f4fa3abafc58e92962568764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6d6f0f358eaea60592646bb09aa0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12759b0b168e102992dfdb50b1a3f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024fa080f49a482492085bb371864f4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea5c51cc81031f84e756b20795f2f2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59adcbde11fd8420ba579cf3b3145e2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491a3e621b26e106a41bc855e5176ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0e88e4a3743e47980d1926d8b0970771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbcc484d62ca437d4a431d19ae1a01772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e75bb6160f235aa2c0a45ee61c942773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36b39ed6111c046c8c4f7088f0113774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e27a91b1703706d1df8532b997c85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e3e63d15f12fcfd0f5b36024cab2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b25e91889b860061845f3073cbdfd6777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada96c2c2d201a3b70ffe9c615ca6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47729b29e6c97038ea80fb02649ef4c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f624c8e564d79cbec88dcea8ce923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065cc1d6bcd2d8ed423f048fd64b5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c10c5ed942926cd5b5801300ae455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45636b59a5106396ed89781d8d46f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181b626139945b5a3c0a51d5ed3ff67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea780f2af3acaccf7e11ab8512ed08f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3b12246a51d4041101d95b2308c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558bc5152e39b555354fe87590ea1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279508f56a08fb8c906335e4997c8dfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf14b45450cd7e8f3867bb5452bd4bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb181f5cca237f03d66ef6bb5c806413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54620b8fe35e957384c5b1d8a91bc41f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075332da146cd626d0f5f53f7a487c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f548e4ec2a2b4f2449464f4c60ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e0b89639beee9703cbb9011d2164217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb63c401ec7777f29d2d2eba87406d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0100c3334c3d4357f821e002dbd057719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaddafd708a256c061f92496ff5de420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecde258432f81ef9f1ab907cd5981a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b039806cf61dd23612f339b63840d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c787af5771057faaf514b9d41515423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9138a6c53953f42cc48dd4bf15c35c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30877456919760ef51ad361bf572a9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0fbbd9eee172707498e776846007e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26629c54b908a7c725f9f7fcb23f6bdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5b24caad1e50a794cff7169044c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31bdc0070f5f9aa7312a90db31a0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f61843cfbd6461c310c335e46b60330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706f9f8bb0d7b0c5d0a6f11c2f406e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b415381afc8969956c740f556fcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd3878181261f113f5a742a55242733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e1bc97f1257dc4bbe1e5f5b1dc5c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edef87a62eb50fa62ae64876c322a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df72f70a819fc987d6ce3ac5da51d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac282c8dc4b93c54d6119ff5cfd213e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c02e7ac40199031d11531cf33956d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd55427bef1fa5bdbc80126f912e1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c860e559c1942aa521fd08c8d2b561340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967ee789e9cb8ff462f4602c87b915041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff5140be010a2f68821e1f316d18642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeddd6ac7d485d618ae5c9ba3184c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc05cd0d689b3099ffb01b912b90644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb4bb5a6807169fcd63c29d7303d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65783c6dc75ecf233be91b5cc4328946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa83e529406b072251ec6d3f50337347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d954eadef8d94494051cd1ac4d2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c5306a90550c581e37697729611749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82421e70a5101317ff5bb04578b6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11d9f8d7d9332fc901aab6d079ad651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22791760a9e969a15913c37faccf457d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c3da661b29e9b5b980ccdb62abcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0493dc3cdd583d7365567e82a687d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879688497371356f8684fef5e21480e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c77eacce209de776f36bc8ce32cd3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbcff2d47e67099875922dd2be687f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fe69744f618ac1ed5c5ec2c7cc9d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a19a872bd6e4ed02d6509b2f9243759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29452e885ce04fcdc98ebfe097ab4e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297aaef69c9812cf71bc63ff2f38bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a827adcaffe6638b3cade2670ca1e6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a988e974be60ad9e71fb888f8259763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e20c08931822f774b0356bd5f594664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a94ef31953de3100baf1c7d52c1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3034c5b2e1185c0176fa3f5c6c9d63f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d225cdbb117ae87ba4a08d9c793d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed5fa579c153e1010687bec1fdb60b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115cef8fa5f2c1f26a4f9b0414f5e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6541b9aad0681bfd95a369317f994e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836971a10fb15a98ecdb34957218f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd771407c033dc20121ed0dd9eaea56172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d84bf5dafc058b4b87b5ce15d787b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24935dea1479022f6c8afa6d954a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754b4fc951a9e91ff0559b8cfbdebb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0b1eba0cd05cd5508749151c74f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729bc8e7c9de831efb2304396530b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b645a4c033dbf82383bdb89cab3efa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32259672703e9a5804fd5928cf3751c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adba756b2dfa68d7dd957fe69ac73880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918bdccbf81f880d85b3bcd185484881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce84c77e4586db67fb7aa7875cc235482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b246159618801c9fa3da83bbde2596d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92266b91c614cf7a35b3834f74831c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94baca71f6f21e9c1eb09504cca8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4128fefba0040d4b6ca673fa1c623186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a164fa8595511a589ffa0350a668d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961c69a9620e725ad0973553d15d7c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8461c71e6ef4906288b6929bd5e754589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d8d0e1b55c40f0927f14d2f526c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a7a4f477e9bd80cd8c3d3fec1544891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fdce03690bb988b0a4a6d335899f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa968ad8e8f60a4e07a43e5e44b21fb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c50b84e16658397b21f48e49d884494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6129cceee971ea9858e546db74d5f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe82067d7158f0e29ff3a5b526473f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d268681ae8033fd62cc47461ee90197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097967ab984c021d8655ae3d82d2a4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c26febdc35d0882d1564f0476d0b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa4b84dcc2bbdb570c12a278c41c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247522df755a80e274de691588c67ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d561eabefd7ac6f2f430ff5d76ec5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84a1dd92021e4ce7d9950e41fbc6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e4fd72c3f0ba77f7b7a66f34652ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e9f4fc4fb96a95947c0040f34c7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e5d04cdd4dd8173b6dc52c8acc3c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5e09b2e9806cac00577662870f4f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b42fb60fbae6e9a3c0dea6cbd2ca5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cebeddd7f373977bf2aff815e1e27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e7e8baa6f3737df79c59cf2fb019110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0dd018a4154630da45cc2a17fb277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca59bbf6d1ce1d086fd4a52479c7b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd21fc84ecde4d131c8a567b873a29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be6e6c6c06b4c55fa4ec8686644eeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ec84d3a3aa8b6a18b999801a2284115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138ee1cd726e570993bbc43f3b029fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279320d55471040cffe3ba7111f97ade117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830753017f80d0bc1aaa18c04e149f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8980672634592d6f4a83f657c49d1cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c5fd7c5c618b7e8c57d772c536b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e54deba5bad7780dc98fa63bb1dfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28dbfdde99332923eb69e61be254fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e25f1bbc63eab12b65befbe93fb88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf63de35baaaf48a18216ccfcc58e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f2150cc1fe9756ae25799df38a4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63298aa8c04508cfcd1cd49adf8ab812126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b915bc0566180832014eee753d6c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c492e41ec5c28b50a0efce7545edac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502bdb6e17b09f72fd299510f1e53e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698394cdf4bb1ea9ed5f8930f8205f62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b56e437d3208b648dcbe2f63a46505131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7196b059def1e033737c3a3692ae5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e783f4ee2ea2cc7494d06d0dec759d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6568cddf2fae5dc7d55249c9b844b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ff92f35e2f0302e0a117490e61a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff320f116467d13a5dfc36dbd883354136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1457105d44055fe4495785b0db3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458411cba776efa1ce24a76b6d09dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7dce6b69b544e539a6be63e2e8c89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872238c0daee466c5192b6c6880482140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526eb50adf17e0315967f583786cc9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b6c9b6437c6f833f4e9cc3095ab3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4adb78d0c0cfe652a2cf0507c7d696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3f4390bb56fbde36f47fec23b5b6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adabd39fa8664b2c686f6fc4f32baea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa369457540cefb8d19c39b00af470b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296b292aec325793383d2a623bacf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eed0a1c70d2021945f254bbd9c714148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eb052f41f9697c2026bfc8308db47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40af5ba0d85635be9fbf11df8778ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44862fade934ed0403fa0747150057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c81352401e165cd96c643a3256b5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164b2327cfd40893a2e9e00c64f51f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db83df2d723c8d8fc4c2dc981febda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c679e2fedad2f959a42ddb043a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8217256459dad2425879a24a6fee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5505bfc1eb03f20e3148055879c6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfd2ac641563e8e5a2def1ca875123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a2ea50fd7e3a8a95b2efaf2d10c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81b6490064199f642f8ae3aead489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206d79fe7417bc692f6dd415f45ca2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb723424332c69130f019f7f6c118f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b07755877af60d7f4e48afe62a375163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ef3b023d7e09ea7529ce8deaebf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b083c37322d49624c7f4f04de038c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b54358ee052d74c4227b8151d2a970166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddac0687b4b2da898e18d3240cad2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141bca786c89e28aff4771f8ab87ba3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48c3459f2aea70649c1ac374f1f95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f3e350046cea08ccd1b59a049ec1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db5db27c0ea18cb6ad2266b9560d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1062e8736278822282b65a84d1cf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e946b7dccac612c402885dfc63a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014e651dd40f4a55eabb336af58890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610488992aa1683df3920852eb5c889175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210a69b7089900c157694498eca3c55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4d7ec9a4832f1d7fd02ee5cc7306177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c478fb10d813bc4eee5025be0ab8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7a1f32598256e6046bb8f8d061ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b3c7f671f2524141ec212f8a21369180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2761db07fc9cc71d6c09717f9cc39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ac8afd7b7875475c97b60775e88c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed732a489cbdf2ab56ee356dbf52c336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e3f74143ab54ea3df4eb639cbcfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009defdd64590170b40a65e7bb5b82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8235ab5939287a4268d8e521ef19a71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8df90e37affa9df563fddbbb71722187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6724e41815d5e452c1dd512b65d086188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ff849cbc5c2d58d89ed92df93a28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcc4cb7a2358fa28a08a29adf15ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a868e56db9111148c276537ef5c28e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f918309f41896fabb87a7d32ccdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af726266e4e4d596ef28d2267038bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926e93b26d98504ff66f4f2859c9d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e58b418018d75273d4c3c23238386195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975ed6b428529f2f484dacf52939fd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a37e080a308a5176523efc04be76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6d76fad2d0c909a47aebb3e97c98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104811186fa228071098d2050c1e6c1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10144800b527a3ceae579c38787f3ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8cfd5e28e67324e2a18f6ed5ea4b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608985490d64e9b62f5e1b1647e218202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f981ee3757895209ede0f7518b8cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac950f3b34f2f07f8589dc5b35e4c067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332f383ceb337869d4f57f70f20638205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101017cf9e6dee749c5dec9e4684b52f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804be50d49f62765708ef5617fe778207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2de15296106f9ee2d613223280620208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff35fcd8458419ceea05a037af8d32a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5cd9a8e32ff9c22e955593dea150210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0a821ba6a73f872b1fa4c8ba0175211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabccfe4bcae6b3a0b22736b7d1b9400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521387f86ca5a1ab6d4ac302288542213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288f4abf398395bd25f15c1b7a791e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e165abe9fe13ba2a18dc572b5c7cb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24160acf7a7019375f8bae309908558e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ebb78e597b719415d30cdef6bb130217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59917ad5f8b8236bf1353c0d0d1e8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999102d270386d8bd11172ae1df44ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d05e5337381f3f7631c66fb2f6ab3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ab1ede9a74b393020bfff01e4847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e0e54af5c7205a8e5a688cf4083c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab961176e9c961b5421d7f5236e42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c717f60eac626e4b565dcddc0d8012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6eb0f66899a52bdcb4ff5575c6f66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6826c96581fc0e625d4019f620bc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685c359ed40217ba3c2b90b084f46f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682bc2e292d55d2a9e34cbce259d16b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1a90872536ea97d5d0f3c32033354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf6571558440fabc5c7e8daa7e55e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec85866337d7b5bde994a2f37de1bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1e22997fbb00997ad9110293090dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846a6582d2db467d285a69b36269a4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3631a0fc3a662380f587c13cc4dd33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e8ace9debae42821ab5d9926d2fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d94bcba5610bbf2c811d0586a3f2df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fe7cbdbc6e55d0bed5f0b6fdb86a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ea10bdabc92f8bfdb614c12851890238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1537d7858c6b54c3465ad840ee1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e819a64e05f7b44f363e1e53be7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852387f9e9a2fdac030ea233ebf06d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e006ce95635dbe3b2142fd56a8557242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d09705619e6833e824774b4061d5d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad12148214461068aa7df9d89566fa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671ff63337b6ea67fa324840532a65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdff9c9b93651973fc709f15c9fb25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56408e5612bbe39c6dddf1138d485a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3f958df5116360ae938681cdf6a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca103981106e6d16388241ccc7ad8c88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91068446d562a4417a58108ae704aad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f430001d52ff07e2f798d416bb5bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce4fe11e4fb5a0433c689b05a2d97d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210c84d0ec27aac89152a561ae97477253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b73a0a692144ac8e05bf4f8694b93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c79bd54933afedc67ef00b3d08b05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299643d35c98dc3bad8cf22b6eeeca7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85799d0466140718c8564cebff09d441257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb0181ed1b589f405b9b603f58ec9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885d06227fbeddb9da330c8af379e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841487fde07883505043deb22b8fc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8df1a36753076e8b322b2fceebb47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc6ffe1c7ad7ea8453ffb0fc77b40b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d5bf41db311f72733e05cee91e9af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf8f5270a2c47006de19819fbab76a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224ec3b5ddd174aab56b68440ef370265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3ccaea00abede4804135542c7ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a0cc95eb293bad2de857066c2cb4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cade6104f56a5dc9faddf28703413268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bd9f13e1b554ec4d7f014aabd9dda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c06356b2b3ae04fe5cc4cd56c57ce9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7091e46b649fe554e238ceadcf818b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d020bd12677e1e884e919842a4bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b613ddc56ba03e2d8cd2fb2b208348b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3ef854828e243d19190ca545f019c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c8a51d58f146d1e245f9e1ec9824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360b3c5bcee329d4748b5bdc3e4af0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03830bde458d18f2e55892c52d93060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206050bab8993d2617ced722e9bb0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c5536cd90dfa4b5c9eecce00bfb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4fd9a59a30f88a87cbbb0e0bad504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570693595b551e5d48b96c8f20f04d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ebce22e5ccb52a515495f6e54a82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389ec56e484f1e19019888a0a3d7c6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf21b0ad3650cdda4140a3b008f09e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8691d69b33bc0e6f1733fc3d16cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c148796a6cd1813f6a72aa9cb6e8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54494a8e976474f5e1b646c7ccec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058df9f35d778ba7a22a81b75e8415d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124b1bb026cd20f9190e7f040ca789289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe225c591e4272f2f36384bdcf3369c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f776af46b6de20bd30b04eb800be8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fe25d9fae58da2b4432aeceff005292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887525c0639e5be9633d3c20444aadc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a9d969c54fa0ecb527f2e9b4ba76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fceb4c5fb985489855335225e365e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960228fb19f5ba9f9d42f42e7327475296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dccff398e2a9eba2f2ff1253a5f67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce5d4df768797b5639f0ff35750be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73a3902532225c0bd96e4c40c2af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7da70e50f9be201a58bccef6c4f3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4ff30f12889953d699fd2df5d280301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08c295d65b451c261aef6b60880d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8535ae47187035097ed58ee3d3a60b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154646924eb0b85c4884e4452f8786c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e211a26896c165103eded81d943f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace78008d105fb7e0c3fa2556c6d251306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd56739fd2cb3d26578e790c95a9bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e51a32933c71189043a64888ebc55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4613fc47d397a8314a51c6761b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81c84f71d894495e662ca1b58e373310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f409a520c39ffcb10f1d260f6b936b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418a36825b39f31d576a4031a16ca7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d7054308bf17f26d5081b5fc0ab7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3a1a1fe7e16d8c5b7f28152fab85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c17353d45c63f1cf314da26c4c58f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4348a23d8745e500c96ee89a4d752e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae9fa8c132bf1089da5da76b723af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a970cccca42bf48bd7c30cf6b3df3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b208e9e80f5b8855ea6fddecc389a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33ae69dbe5d69bc199d596e80c8fa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940793c0fe4134d54fdfdee3b0ee0047321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89fe62d650cc5dfd9dc2be687a6577322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01578bf01a965bb1aa1dd3f9f74c80c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc37ee62d2cff1426bf4993a4954bf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828599bc5f1927c4f6c7a9fdf9427e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0096a4a90251b969a6c354ea47fece326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3b79460a38759618ffa020b8c9ec2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca5b563797fb4191caa3f6d344b607328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e6a27dc1060d043ff1612a3a29bff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238c431817caac0b95dd983502ddd10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fac5b8fd90b529e8bc355f1d4fbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419c90096b43065809c86d6fdcb2de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02972858c60734a9099e53905045dba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c12ee5933ac0a11d1d7556f630bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dcb6f3108a5720fe4eee70270fa22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae0311500e3754b7ef01fd2800ec6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefa5af54cafc5d307bd0737feaea53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f50ecf1a585d608e9cb1b2e6b8bded338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32638bd1554c2a2142341abcdaed15f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f342ab76412ec9cb22d82f226303340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0ab81dae219c49b8a9bc29b6a3877341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b474aba82fa31c94a12c034daf1e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84523f03f1f410ec0bb9444b0340d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cacb1fbab978d56b4aeb12ffaa79e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c492f6b1a0b6c173105cbeb2397c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8448eb60bc8da4702aeb779c9f734346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a68b99768774a8c55525141964a5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d17fe09e7da62482e206e9dcb8a26e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89c6340c636c468e69def5b6f71843349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e94ca5524d22ed4d6ef246039a53d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17f5880644f369fe6268c8f9189375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2deb9ad8ec5e25262d40e5f66afb9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd6b1580a7ce8809b09ce1d9f4d97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e579ce315b89f5e270dfdcd8987f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb58fc4b19b6a3552e021aa7ba3731355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e55a44de1f99a8c3733330e3a48e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946126121f514712837fda3881737000357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a116392e259819ee5b5e97577d045358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722c6e8e3a3f59c6424159ec809d77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a2c4bdea6741da6513708f4d52c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4572405d1c2a14fba842b921817c6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e844162e9c4e18335786641652445c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9810b9b3230d438a4500072578b4a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d70de5cd5076a1d7049ca8402e25a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9500e84d7162a24f896784a8285ad72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb4fe51aea970b507f0440c2e86e15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5367c0fb9c1df06fb5600c58721a82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12caf5c31b30617234c4850d8a2a55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d812afa79cbc431d7d5ccb16f247ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61500fecb2f8782719ea474b4ffb65c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef62302f8c1ab0fe32c7c9f2e7f59c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe293e010f939f2661681981d7adc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf8ccae0ecf9563738ad8991eb89b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02e74e840882f487d174dc523053b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038be26c019d6ed7c3879be32523b77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed93f6118462de56aaae1018a1b9e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de068e72f28d0c104914d00de128fe39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3b1e8bf6226818daca29144a3912378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bda5c46c0ae445ad70373c1adc444379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163f5677c5b96b5c371f4f526240a98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845bd955ade14e7aea93d9c6671227b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5a67e08b4224e1622485097275c5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82250a381fabd5df7067e381d1dd5034383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a1ccbca79e53d1412dff3d489c5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d69b714440dd93ef830e953862ab6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e943e9acfade2d5efa66601de61b67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc596136944605134b52e1e119aa5b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89c79003b50d4352ea5fa4d278908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efce6f51d5b937abdfa1ce37add742389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2b50945c4f0f7743c44e5e1bdb67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c963c3055b2119e45c4cee00fd20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a627e10787cd25ee9af7327c9230d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31d1936b2bf326503e41b5b2ec5b7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c9cbce5d1d882f36a5e06829cfff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654028c557fd837721f0cd7c34ebfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d34371267dba11541940db9bc38df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce97cfc17019dc4f16f765feb1301397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f4e60137cc4c893fbf03334bdb88c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c8394087ac51e44488c60043498a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2445ee29a7674283a6ec2d325c099400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0782f9a6e12435809fd7d6fd163ea7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128658bdbe92ca490ecc81bcd6c357c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ab10206013d95b5cc52d48a512a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a49212de151bf4ee9a062a36d86cf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b64a750f2e38d05a66e10e241ff5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b92e4423ac96ee2e0976e285e73d09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c6bbafa30553fa819f9bfc0712fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e491d6ed87a9b164ab32b1caf580e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8cee568c3a8ab9db44475b6ecaf3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f3f043ebba8b275c0dd00ba13048410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351797e3299fd82c4e44a47e579be5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc3b5c9165a04d91ed27067d6227a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a6a41a8feb00b3f23547ca88634e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b45a23ed1c1f2368ece75d7179fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60b23a2bec47ec05ce74a1920fb84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a5dfa895aa1f48f0bd0407c1ef66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc61e694d9b221ec2c286017843be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1956f82107e154efcc59804b046e877418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ccea5511eaeff134e670687198bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915126d19fb29d201b785fdf6f8f8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f967fbe6a259734bee4ebadbfcec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e31977c590f50eb2d0002e97e44627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ac05ec7c1c3d69f55f3d093ad360c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede32e201d3c79b39931ce4b95988e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0f27e6cf65f6d9637833b4af061c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f534c186ec7a587800d770048ef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736ac214eeda36f8d98c0759ffb9dfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3343303a7a15b5e9869efd3020ce62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb11d341935248d3512c53af382733429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002313c89b70b702651824226c7377430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab68f213d0400fc187c5305417cbe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136c02f87c48b63db4e03dea397bb3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6635f4fa79e6fcee955d8db9318a1ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dda70c8e241008387ecd92c8c051434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e00057ef6eb5dca3f55a17cd5f9aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a8c9d1523849cdd3454736d7e4f3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385ade0a287b287256c72a9f10f253437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6077e029bf69a4d61dde2454891aaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b6391d93abb71b34d80cc2e3c1bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2d350f668fe7c73cd06aa6abd1db0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61ce60df5533b76eb7d9babd8b687441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1caf949d9ea28380207f86d29abe54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d524a7a526c445c2982863f2746d48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4334e3b24c6797e67c47d83bef97cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edafcaccc46890d5d4f4aae5ef508e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adec818c326dee7db7141f6f42d23d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4ad499ba53e3072f20644f421bff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470a3f5227766fe70ea6ade1d61fa47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbbf6ae19937982c404ac267884319449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da3f36a6f42f0192618548ec0c7240450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84d6c4d6ef20abd72e83362ae65e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07992f6caaffc7ff55bf869eac813438452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c570a3bb760a11917213c95e5351ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282681caf43a48a144e97889b4d830d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813c31d7f0b4850164898528f99efe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a24de3ad6868fc0fd023e0d09bc96f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af254aa22a169a63e96a57630995386457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd5439cab62d0332d5a62c52c5cd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e30f1e6311baf0d41b2e0b0bb184b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49350f09002c84e0c1c69d5eb5dcfd02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e05e1dbb67d3cfec5c23240a5d5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe387bea7cacb28e91676aaef56f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e797b8cd0e39b4d803f35b60401e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7131137f34f16eb58fc553ab521c61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1bda20e0b312ffe0ab2c79bbb1e16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130825a68dcd8bef24c9ede3dc4c437466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee53022af8f97620081b7b208b1d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693c7cd9649961b4919ce9c59d47f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef839bf803c2ed61652b811fd8147469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793e74794903eb49a5307b6e1bbf468470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0470d2018b6968ca844e57cc7dbf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55b7355da1903314a08ae6b1e847f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3626eeeae6c90e97db1d72131097e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a74c530ea6f80566eebe655abfbb8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec3af4604963cd1454b902d90b4e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974ce50054acada732817b5cb0d774476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb3341e307158f1b12a76bb0e049e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252418ad0f7dd50047eda2f6fcdef13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a159a01610b682a7f8df7223d450be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03145a06d70ef5b62c9c2afc3a6833480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51502ade717dff98834b28323429cb21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d1660618e91107e5379908c570f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03133ae6a51bb86c60baae355611928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b7464b1052a7905f7f0b16d39f9d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e11f0f84dc5c240a0db001f36a00a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab6274ef582c8c498091834ea3c3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd54e834020e195491db65b3def2e0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f8f4bbc6c3905d5c166416d00131488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4041a87095ceea20ca79e53731cc14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a42c192ef696a83626b3bcf788b8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541428b3b47ed4d71143044c5fd37d40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9ddccf52b0c8957c61ac8e2fdfbf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85a2cdc50660d4bdc9ae13b7629f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50956a8d0fde80cb6407b6006a76e0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fafc8515efc7fffb9b4120b4652f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949df3c9dfa9fe10cbec3c141dbf06c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29188653be7fb53b1bbaf92b5e93279497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a1f5f4886d6913a3ee65f41b153a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb650e259e1266f060bf59dbb78d6f8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c99d3507b2562ff4c7ebaa9386994500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aea3537d9665fabbae4757c74ecae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba675beb5c63adc8f6483a7a187ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654dabdc9e01229dce2a2ac5746139f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ff8fa06dca4f14e95b372d382d45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e258d19cc8ec3bd9e3223ce58132f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df6e0097292ef9651e5cad9eca3c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0703f89b65436d8e65fcfb51a4c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849eb5d55f95f7b9e100bf6f3f93734508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8229a43583127cade320da57f57b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3ce760d284240d03f89ec6d28850510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55834344add3509a651288e449875649511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730631d7b31c53a08d156ffddfb932a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d829094535ed4b2ebe1828c02103d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f76794028e9b9cb55c368044ea8c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea97e6db7d83aa045d7ceac929001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450dee53196277c26930bcfa0a185d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463f7454c5761a8c80e2a9522b123b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621ccaf9cfae85feee42cc1c1522db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a43f921c7474d0a18c9a958cd3e1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993795c6a34682c2e39f39b8dd1e641d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34433cb0105bb7f924bffd396fb41d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b1ad6464ab07c0f93ce9068009318522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a5df6ed23784a2d65ff2374c0a577523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c9440543674f249da6d018e745bf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8658b681e9aafcdb2835155966041c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a8e8ede655e5c4e44356293d9fef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f84919223c726cbed8eb398aca35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1e1cc0a9d712dfdaaf64ee027cddf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e53e6fcc54f7a5e32d7badd6667547529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089544c9dd6e42cf6576527f85b4ac8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d0cb24eae6df8692d78389f341f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364de50b0823daf2f13b0b469400f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e3bebcc30a261edaf09b1c9bcf584533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889ebc301bd632aa0338f73db7cc6cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2fa9abd5bc39643f3ba0cd469bf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2bec25d204101ce5132acfa0317d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad56fd62005302e37c98bd2147c74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f3ee86f861bec7258051c7707a6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd5969864b905bc26984e24ea00ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ea96d1cec0578a0cad0166f2db8e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f877e695068b7d5732596cb70898d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b839cf8d46e724e9a983eece5415542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe615a6b923441af8f5ed99409b707b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f3766571adb4d359158f72d12813544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782b1953e57616867f447c8bfb742d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019980712ef88b683c862e7d0037737546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431e9a0d6dbd392c23ccde4b1dc0cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffd8e92f8d310bceaa23e560ac4ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281916464976f985f6c3021d858e041549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637e5e88dec795cf0a01e0ff8fdaa81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560bdba30c7236431ecb0810ace0e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e789d9db359562107d26b9c269782c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb230ca8a967d7552f06d3816f40b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fad5f783e5cbbe53c4dec2758c704554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6129be2e2cd668c020bb66a12f0546555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac28a5a24b695cc0db9c6863808abd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae51f4cd8cfa1cbf88d59187685b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4453d8032f7eedefd76f47faaba64f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3f82956f8c857d3ba68a9d651cad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b24a5a4600f4e6d1b1456e06fcbbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd23a5f26e81bc9f63980a6359d68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530886005b6d9eafd1d8636d9233361562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c75c9e2aacd48faf41a4e963ac538563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4cd8bd6bb436cb54c4ada4e954f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168565775677e173f9c438c800ad0e28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81752797f6d24a30e20bb828084424566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac250dc92bb216396b109448de78e5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298db303b605947112eff1c781c392f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc03ea52fb12f060be797d914567ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556909db08a3bb8c3039d50a462f3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e033d2e89100b5b37aa3570d486d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb59c84a9cf41639de1dae3d4cd67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9148dcb21d176a53eb638578cf3a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a0a5f97f6ee6bf9a85dda79f7b82a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a65dc7941660f40aa3de09298af80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae61b26b2b51909971303e6408cd43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098cb4a077214f5c7af6f3f37ddfbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c9c875ca4430c0445bd5008ccc2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681813ce9fbd95d0336c813463b7a040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d78f6585e4257b186e0c7d68d39355580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051081a4b7c26aaa945b58236e1d38ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53c2cb34379fd868eadc56c98ce38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb71f26b78e83d9c00d0a2e40e33a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedae8c7d7ed35cd0d113dd46180746584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca706f008765bbc5f2ccfba7906030585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ccdfc119cb69dd8481b002990e242586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ad0216ca9607def4f53ad771223a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf022f5c6cba38753a19ffc09c1934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbcc0df098b108aad6b5e53758aef7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b52d8b82a9f3b39a82b6a982ca6e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca337536004adf5c9817083775271c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613d79157246d8ae9453681f3c876a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1af671928236321ccea54d59c7c6a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55791721257ce85f2216d7b023d4a5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9acf7cb919b8d63426fc5ebdad8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f12653ae95cc654ec6967774be201596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d5c2d7ee74524cf8a04ae470c22d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d9de8bd44c7fa9177b1b424af987a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97949fbcda486c868daa899cb1a313599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a017fb1c0fe582558fc016b22cbab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c8c6d0d6a82d1e71b7f9673fe3031601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc4b0e8202b69daf489fd21d40e93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce5d9368261af21a1dc8f6d1b7cb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188999b1a2770af1692b9a55af63d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b3cdbaf9a09ecd4a72e2b1a67c88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c6fe6d4b8b699b9e8409cd4e7c914606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6572f5323ec4f2f0881fe3e5ebed64c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b8a7cac1bccdb62a05388d5dba6eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294efd6f609654a63ef6022922b40639609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d55859ab50594f101e4211e33ed33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb64da6f1b5fc4a536a733f436c98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5efface1558313f43aeafeccf4afc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9e3b4da6d3432a1a81edd77d0ec0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652eb8c4fd2387e349c3a420d84b7bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ead770d2f27f079fcb4f54fa06d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bd0a442f99b968822eb35eda96815616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882e6cb9450ec8c9f704cde3deeb6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8713ddffd65fdc93eea5a182247d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121f6785ddd276f6b76f3982d757d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cbc0900ee6b0f3ec4a1c0fdb9b9db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a106d6f7de8a057589a515ae8a03da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a35d6de6ebbaced8be5d684f07c0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8483997b4773fba44c8a1c23882fc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce106e47af90ebe34213198f992bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc006d5a052c5d956b8e71701a1dcdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bda195ab65a284e716cdfccc92642a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1ae14d2baa6e877cac1e7c05f9c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d76b512a08e4d267b25b06b60e187c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b70da359b189fb01eb19b67adcd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d97b85c30b2a4c52b1966953a819630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab86f23c962f29436a0cdfc4ed71680631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d80f25460e5bd83ce98b19c5c549d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a212a3b9e8cc8b7327334e7e1f5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768508dbda7198911e488d97e1bcef04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2da1b9017ed93d86be0cb582d6a50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27992a4c5c7abe2b3e59966cb9fabe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195558612802dd9186962fa1b8d3d22d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcc2496addb5bdd1d64233f4258ac0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af3be9693b7cc39cdae4fa40f1d7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf819f288a438d4194e57b41220b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088cd11fa903ff7214edf0cd55711a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538181a003684615a1809ed113e3376c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c93a0f14f281debba402cb18c499643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e1948d4b983b650aec499a4c118a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e68cab0947e8c9fca96b525d668892645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8410b5fa88724732decb18c2b43ce3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb696bbef5551586072d9366111d04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c378ff7d1611d5ad37dbc79d6c42134648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29702f4e2526a0530e493eebc33774649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523190a22490d3d460d89f4b39b3fa0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee39648d919199673f280d78835dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ccf5e748b275e0c8128974a9bce7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd3db4f5bf1f3f0add0f74336d593653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8c9f9d71f23188c0239f438d32c03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b0dd58d57da53f0357e876bf91a4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f1fe4407707e1019239eba2519ca3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf564c0d1e7f8657ce035b962de507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f843b5461f7da0f24662f5d16ad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232506d63691bcd819472c5b2549ad3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968681197838fe26daa79cefcc634661660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691214b6faeb8f9f6099ea207ed2805661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e2d80df1d984a829be2159727527d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e6237593c6eb8d129f64585478b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b40277d79180e128eefb5ba7a30b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85083c6676d8b2ae30adec997caab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250cc9c109f729826e4418bed77d6f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94410fdb1c5b1e5c5aa33b86c7d2eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b4bfe395cbbfd73109682f19c80c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618d332dd49bdde5dce1e32baa11c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b95c1e2d9d3b66890307ff06dece670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df8e50b284b38ea6b451b3a85414e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b12487754db0b04f88f2c5972d20a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d5bdbc923e606e9d22c0ad729f73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93048680f038722be80e67b5872963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7450c4fda27bb80fe1edfd318cad2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c932fbea741ee889cc18cde3ab2e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac04aa28cb44522594ca9483675f00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4cc6fd74a872eb4d3434a3284d5e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a072ddcd68e21e335f7906de8b2740679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f1a45042535821165fec47bb8a9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b4bf6e1525184edd9df3163a2f48a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf427767dc27e9ef06cc92a05146b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851aa2a886ec72e02a9965521be0875683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be73c1ba1723c33b0ad1f9d1ae302d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28ea09ddbc6e306a74df0e61c2739685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04afd00fb492b5941b2b278486fb2b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd198aef85bb312d096217f6d02bb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2331e988144b0a29a7afbdd007ceff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857982a75fed09557aff10f0c81cbcd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b08ebdcebd9666a5165f99796930d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881d3f284f9a3278fae1040273c1c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68c7c65cf1dc35500236f270407ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c54400848bc73ebb315c13c5b17c01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e20361920da508fdb4731fc9b04813694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfa7cd6b8ccfe9d7a4b029283c4d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0af1729df8bf3b27578b2c4dfcb56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6eb0eb4e7cdead8257ee7fec0e219697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c0a1a7e43f61acc3d0eb8533969fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f028b934861c342030c50ccdcdc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468727ec1f1499d9375c1d044d4c29d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26df0f149933aa33081797a4bd7175701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963fcc0473ec0bd6f6555cf2c773b02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f28ce06d6dbd5e4cde6213698449703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ec3b32d93e76ab25aa7aaa0c0e4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef44c11d9b67d4bdf961bd3dc02d1c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a6456ec6bbb2b50bb172ef8cd1ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb800e8b0d5a15a97ec894d5c22275707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759495de15b085f555712d0398909bf5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f4e6626c7303b96470a1eec35fa75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead78bdb54ca99d0abd218d80394296710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacd2ad5cbc2474186cc21ef1acb033711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53990c6355293a3fc94136fe1ba50c90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478db2083774bc7f20e692309369e3d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867dc53f870f020168a4febc15f794a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd26dcc8d308062bbef37d970ba0f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9247abad17e57052bd3adfbabdbc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b99cd7fa46bb55e43bd8936eb0be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a227cabb14d5d34203a900c9651d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7085dbc54776a374b006ed83f8d917719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e619f1bea77758731de14c716d5df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44f4407f7c7cd2d1e6cae9f7ca4ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd62a7775e07e20a61b1bb034f3d68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d4f33f2b4c7b1efcc4342f0d229a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c3076b3d9bb3616add080f40fa16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1c816d4d85b298be25d6f1aade62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0178452cf3a319e617eed3a5fe06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84a66513e20b82b10ad979cdb226a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde76e8098d4d102d9272a9f6b41ed4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd1f49473d5471ef5f9ca998560fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d8381567c45499c188ba68b49eaae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646549a76b6f143994a09500a91d2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a5404ca17fc10e8ef303533aacd0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f8b348b8032d3a653379da88d527733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b66905e948d9ee591d1a34964a5374734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d35b9e0db27dff0478273d55102d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f2d5508f34716164671bb9a62578736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1b4fc81424596d6fbe4855b2fb468737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d33dceac5a3726acb1acb49608a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6671d11089500f8129eaa1236006c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbccda71049e3248e59178550a325c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca39aae79e5300f5737c1cfd775224741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78635914dc272b117337b4449953a045742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172380a43e743a5806fef6dbde1532743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b4314efa475dfe5570d1dd54a4d75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142a342a9eea3abd31e23a6089521f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6248d66c0672468eaeecf15f7a5fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61424b5b03738be5f2f94ac19f5d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fddcb54d1a62452f831cc3b5ea3660748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc26b1c0346afa80c748dc00604633749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90453a2455055e20f2a53cbdce5dcb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb7d33ba3d9938df1f109abc04f88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14285b67cc4f021cc1e47a91c9ddf6be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30448c225c0c56f5c18f52786982a75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590116a7cf0fa88797cde0f4453e9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e06754b4791fb58d9f79860cdb3734755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769cbfeb241727166ac8ade00f57186756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c7e3c297e94b17b2527c798bc1ae2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a1f2adf820640cb61d23b803f8a04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07cb25e8b96d8fbf1a065ee0998a99759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2e040ebe3fff624d5dd25e6322c8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863eca127179628cd8961e8d32ce17761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e630fe517f8bc94d0af6bf4f81c02c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c774d14c6d05a3055564b9646c5444763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df389829defdedbf3a771c3562901ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b11ab03c71db25d56d05748cb47d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7cd2ce5be9d2d89740d3bdd7ebfd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6df81e533a8e0ac10c02e589e19a3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d66550c3be0376ea8d68dd3b50565768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21adc298c497d97cc79fba8533a6836769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc77cd3e5147c4068ca0b6609f370770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df59496fdf0fa8528ae7501df2a359771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191128ddc3cb541b04fe33f5eb373ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999336039d462cc3df9f4d2a1d1b7b0773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>