--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6807e6b1a9f1fbed1db44e37885f411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8077eb28baf5e2919a6633319adad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087783d5e0e245fe71fd6ee09ed047c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda01d2feb884206d0251c5d7e119e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022839390f027747380a89c27b48245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6343b1b5d8323ad988d1946ebb61d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30340e5867044846fb3e34d41f51b277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53b02040c49a7c880638b0e7aecfca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c316dca8d48cc6655e12a52b3fdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c203853404436093493bd455e793bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850765b68c032f137e7d28cec38ad711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088c4e83f62cbc5ac7a5030f68cf0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a771feed00d2b4be8b0d7a33ef3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80552a547730dda564601a032cb384614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ca0187164434cc0846b4f4b2784d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d915c28b82c70cf5a6e187fcdefb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac8b1e1d6273287aa0701f4e61601117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25e4e4145e85eb91b5f65713e9c8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e66ec1d6f60ec13c77ccf28d8d14b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a7b0856f53882abf73f28ffb9f48920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d544acdd774a49d5a159e803bae28521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cab7712e0dd0ecbe96e89d285ae13422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6a30f50633198a6a75455dab617923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af338408322d430f754197bb147820f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245cc00066073b185d5f380fe19503725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bbd1f2f43249dd597d104a70f4c5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d585e641e20487a936938465ce2d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a811e167f4e7d6fb8d5989742d92928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2616eecad4328d54c2358292b015c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ce88dd89e64cc9e858ea6c27d7f1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e419483023f2520f3ba0befc5b31b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90460d3c88bf9d4fb217be056204d1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538e22486d0618dc0f5c9fd81b2e6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece261ef4c8e230e43dacf19200440334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7592185dc09a0038df427f2c3bf09c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b1fb42f9e8b6aff97848192c95d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49721ea6170a33c64d68a337edc472237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbd50e15b52e763de219a4339b21b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73844f4d7688a9e7815604502fd074339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e31593bf10b4c560be1314bb0bd0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf3d7a83140056db5300f57815472041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d723f25fbb6ffc0931157b8c1a15342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b020f8b0798a779ee156aeafb906d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e46c3fdc4aead8252f9f3856dd50744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069620044ac2b8b609d1650eb15705645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb92c90ab50167d7ac958ef712cfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57f3c04584efae6f97954c7b94d6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b76465a0f183fcb85c5a7a9d39cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db481f0c6fc7e279b1c4beb480e0f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc88bbe0b406053c92023381cbd18d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129441ca47f50f1f4166cb27f98dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0720b618c2aa0d1b25e52fd5891d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ee93ac6cbd338984e21ac3785fea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff0e8c64c1df2786cecc3ad4c5993954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a1ecfdb3f431ef589edebe8227d9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239080e17f4485cc43d1c371753b35656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b67b4f84853cffbaeb681b941458f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3fc59f10d06be1274c2809428ad658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad8404d874742ae065bee0f09308d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176beee4160835265081cb9c611a68260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a56bd2748ee6ecc91803fdd9be3b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51bfad01346284443297512dced7da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d8874473b9ef100fa31d14154b76063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee01087eb8c8d5b199134c7a053e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e6531f0d70b8b330be2ea819c9e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d4a34e4268ba12e448763200c5ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9178bef5e2b8be6d101c6749e12276d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1972bd8b33590a31e5bb69a266f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8910bd5c606a1569d68a2eeacb6e9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d711407ce4dbf4c02d8998282bc3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdfb10bba44e76ed4eb5a94721c7d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc46bc4599363b298b0e29464bdd1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8672bef76865c35e673e8aa5bb1253c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082e034b8f3292680d5f52f5c8476174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c2f45628f08b109acefa6dc7508b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d666dcc5c70a59e89b50b55e845976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3cf8dad66f9c6454f4b8167cfc99f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa09ddd1447c59b56ec1f0c50845678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac98364d733e0edb10f008de99d4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57071056e369a0b40f9b2ffd9c651780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee99b7e80fa06e9f06b330a2bf9156881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028151f3c746f090f69e7f3c497029282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6032bff6322963208bb4c6cf03371283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf4abd095cf0ad2d6255b63142d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b570c6458321242ec38a407f9e33ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef9c92341b8390ab1e4e14a1a930a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380eb28110f7896884de66a54e1572087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f5a7469aeb0ddb09c1318514f7b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7521aeaab1a131334594cb38d37989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fa77e33ae828fa30022298320c75690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158906e93b6e5b05d718bf050ef61f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfc8b7e96f380b416a43a3f2b05b0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a56e9371689ca89683d4361393d96d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb58c0f6e8db7068f1fbdb7c1545994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fe95bc359d610fe239e2afe54938495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347685ab567303391890651edc87dbb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321948f4adefc00dc0128802c7b4208597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43be6c2f9dbba0679e7891d90dcffb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc44457219fffb5f1e401fdd02563499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4bda29f2adf0a455919bb288155bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03d4ba8054c510f3d842b83479443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c63311deccd23e4160851afbbab5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf575d7c9229cb45c29efb1d59ac430103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b5cd5798b47e987b9a0c948a23a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738f94136f6c55ded7214e6c05e21c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60e974aa3c2742d8ae15b03399abe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7d7f5368eeee6b9660e97ad448793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2bd002ec2c134c9d10a61f07d778108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689ebf44c726d97df75a61da7a95927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60612a9995178743b84bcc46be39f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012a5d65ba885875094b759f4427ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0be6809ad836fb7ab80879f6b140112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da200409d7b264a95815a87eb339e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c9bc35c513d3a34518c193f55855d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb6a3169e999a5805b6a90163cc39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf447d3551c5f54092c183d8a3b33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed61543212049082a7516dade8af4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59f2f775b24614ff7749cf52a8ccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b564d3e3358b4c561fa14cd67b6cd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6a4f71ecaa1dbe648df36dad94040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6bda3a29850be6e442218014a928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e13f6a037fdc6633384a09503a1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eaadda08bbed55822d87e86f3f808123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00ee4bc37c3697c8b6e24115546735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeb36b1d6b0a9307daed35223358b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fff16551df5a6f89e12add5d1b399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f22f517d7d5c801be72eb146bb000127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d513c7ae4e1754f47945c17e40bab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b5caed7bd65fdd22fa857511df25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d28820959f723fd6f263e8e905965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494881497aa349878c5f5d5a56045ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ecd3e9d413cfec54d76ee3f0f300132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f08f6649e5b3006fa4cd7b4921fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5946643e568639776ed5d68193c570134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04247730bb6e84ce1ea15814f50de855135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcdc0b7f73e6aa58e607da328ec625136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7128835adf513bba2d56e83cc9fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974853a8c3a17feec060c1bb975cc8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845fb8627f162a81cc5f03f6dde42d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33720014cf1057eed4eb6825f803c7b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138d6732725d6ce97d66788c5de3fd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747826b938121dbd99b6debbd0ec628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8594305e919217be8141b5d64a137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e94c65ec298fa78764d89d8efba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b13cf7e33d7b6aebb68256c5995f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3170188bfd20a6640e68ef80b14c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb93baaaf1f4001da1b6d3877d04a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3868d3a1dc03c96d31cba5349f0c34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5437d5dba93870c2e3ca999ce16550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e851729403f9b8fd7a8178e76ed1377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dbd39da5c5ed92017311d9fca122f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96657a6689f34fa01b12a661732cb4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee91b09cbbf2949bd1bd46efe3e8ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47cd94d4c3761e2e93c1a3f2093f73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d801899284ea6f96265900ad6cab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263067deff6a2d079d198b2dfbe7b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9d3820a3e94bc0f58188e5d2bf8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd8276859873e572e639f673a1afe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7090ff3234ec4e2bb01d963a25f303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa308f019ada6d08b88d1565a80d07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd3693337be056a5ce7152c55279d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8876d78635262d0ed66151a5a6ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d558603048ff3e0803f99f3e3ca09c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef17f694813e2af6f39d9439da331164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c56029ab8e6f5f77d1dbdde8c7fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb52a98045a3d3d73cc0ed297e29d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb991208e8b6d1acfa762ae49ebca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b616d532d9e2158218c2685eed0ae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7df08944cbc350e7e122653151dcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2d485fd452b20a434c5a7aa583344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee41eb1cc8b0fede05039ed7257cea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae54ae6b83f32ed46e5156f2ca9bd64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4588f2ee43134e632404f41d25a301b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59096202780fa791cf814b71c183348e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb60e2615cff4eb9d0cb306724ef8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618fd66a04f1a8f0d88ec4229f828ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353fb8736d3e85cd15e433deb2a53cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de1adb7223f8ef25f3587c4ee91e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c12eb7d79645eec8e7de7eebddf03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd9535a8f8ef68ffc6040b61e5844180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c55ef642a5de2520a0b666191819d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d1038ac7655e7aca20d242c54e29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7686338ffff6193efe48c4bd530b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049b66b6588ec664aa9eaf5fe12504f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ba817493b00b13e46a9562a67532185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9197cf16d0f18ed3c3b203bc769b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1091b6df9cf72c931d2968193f95b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86d91a1dd247ca02da8eb567fdb54b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4782e56d8af12f7c939931c563392fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547b311adbef3248bdc6f7a8a6a894190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be05b851f5f703dda8ba1d190ae4d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e9a0ca8d8032759affb653ffc0720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54979f8972219ff9da1bdc4c8535993193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67062da371f975e2782eb4215d57d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6801a7f517495c3fc88347e957302195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d3d3c5ea5c30323fb91046fd7449196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b373b885358489174777bba69958197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea054d4fe1f621692b3a9dcf87d5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597412c8e443856cee5141febf289bef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21197d4fe248309a67979ba35a4e959200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2252890a92e9f5578fb0a4e1540a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196135554a45ac54ba4ab2cd7780b631202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65eb474f9cf17a37e08911c9086add203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330415edcc27ef6da09d03e0873e188204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5f2a1785abf875aca96da54e4d3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbf36eaadeed2146efcb9a329a30b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d12d9109dc2d6b5a4cd5d19de359207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59bfbab7c434fca02c8d8d2ffe1804208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab894a22ab84e3396cc85fd915f24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441144bd291d387bd9368c4fa0bae3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41307e1ba61ff41f9b8be2f59cd51a92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb8853dd81aa76dadf20ea78b44b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e709985bccd0d60c530182dd84d8c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b0d7b70d651a7c36d39547511a66b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b34168d54fe1a6f6d7893fe21932a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff67cf3ea38456dbea8b226ba30b1eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497341b2db867f9d7f9b205ba8c940d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17df7fe4428ba4752bea780c265240218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7d6961e1d45702c193136e35e0ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d131ea0c72a13f7106125b40366ae55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb593b92528f533f2ba0d1ced59d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b334a8a9f7923a71b8c7e40eace037222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfcd6da0783e70814df840b6ec828e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b7a777e5904488e3bf4e57982629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce60aa487a954f55137d30f6f2df263225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4641c73eb657824efcecdb42549c297226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d7131e107d8baebec34674e52bb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03312f00632f15a764ef35a049c9d10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0112d9376ef6e22d6800b4bb92d203229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d479b214c669f78b32fe8ac51a56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777bd61a7df220877031bdc19934e4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdcb1276c98bc1a069fca524abbf1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a627b0562a592d97b296c8c4a672233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed214bedc5413b588a451db6d0b06e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bb899e5c0cc80c2f1cac4e0913b18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fed10efd7d82b2aafebfe41c88dae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3bb94e23118d2c3468dc656aba78b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d868da2d151418b071fb779a99ca08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680754476c9b76cbf18687f973dc7240239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3022638c7a4366579c0dcadb14b4b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccce73f8ed19d2075c8e76094ec357241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918badc91f5cd905d8917868e18fef17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7458f9b165214c48cd7d44f3c1e781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663a0d42ba5f8441ec2a31458257c6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167c2817b785829140ca73e94ecb80a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fdabb3611a4f79bcf2bdedaa4dcea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e4cb3f757888b976ed5acec1f36e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66244a7c2a3f49be1dc2ae82033d239248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab5891b33f3278c0dfaf0117a5fc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e8d128c70252ceb3fa12aab3d7aa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed89951cb838ead06f11220302bb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb9ac1a79a6cd8ae65a46966eb6a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b650faeacd890843dc189945eb9c2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57e9cdcc632d9ae9b3933876184c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924aa258f14eb3d67d3ff3912dc1c4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0f1493950c5aaeb3ddbecffe0106256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42dc5a292fce98aff346a55c765f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc90af7cb214b471b4671a7f23608258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b581e242b40aeb7ca901a45f278b43a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14296226066afec9923c36afb2792b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fba60e4138045b2c3c5ad0323ddc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a34e4b86f34a3f86f33f0e85da8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899414a5720c12eea27889867f1e05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398907e88c67b3fafeee4eac86761a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732b768d524054ae1937de53d3435a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168df08ee3e28b3268cc39003b0f598f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb14135f4c1a1281088c7b12db556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd35d1c15a1a16561f37c0894dd497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb01194079fd86733f741ddcf99b9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb1b4621d94680d09b163bf1e734f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e1cac8b0d5f426653419f52181c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8bad74b19bd86dfdf83a8e925cccf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc624ec1f85d119712d249608364c56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2040021ce4ed392589ab00e9bdf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b3ba5ea5c914579910a10f74bd1a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4f851475ff3146482074dc4c81ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647394a959e4d5bf344438c899ce1be1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21951179354bc90b888b423ea1178d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbea1a3aac855aa1e433e1f869f4f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be9f81c341a17d5f7d80d2bc862f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2106ad44a42e136916147a829ee25af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0734ad7ceddd4f9cc614408897037282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641cb2ceb6404a458d674fb10385db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872c15a35544f109aef5c6f838d17e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7789624567381143fe8c2581d746d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604385a80da41ccf3072819040901c0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c24ad98d16ad6731f9b13bec1fc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788480cf46218e42b2a977b25c6b2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1f97543d173bd943a5dd2e956698289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357811937fde5c69343361c4d962977290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b4da7957de45a3d449480da491e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8cec10786a657ba095061a4c6807292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610dc42b3c6fdd911375930351cff53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49130954a90f6d3355a480aa471326a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47189761e3144429e8932cf20fd3428295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe31c7bbebd6ba9fcc67f3718f488296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543aa8d86293f68cfc0180da9fcce24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db0881736accefc6be253b5c3afb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a247855297f596e5d01b6d15a71bbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1250de6c262be3778da5752f9f15a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c382623e3ae35ea6838f60cb96f26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc24bc3ba83a9a5626dc6b88fc270f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989615e9216da9aa3720a38f8386f98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4cb5cb84b33076b047153389724e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e442c106fdf9ebd598937468dc6983305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499d8ffaae1c0da26186e345f33d3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc294e2604bbf7b27790219fcf339a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdce26071e20f18332bdfc53b9379ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90281911e73485e74e32702ffdf0f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37ce86f04734ff725c0659dbc2f8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2daa5b5f0ed51f84621be0e8e8b65e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002142a4cd4731f11b2b02bdfe3440d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32007814018d79aff0a909f998bedd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c84dedb355a5d0bab1b433dc015e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea02bad940d9cec28c2315d7c6023e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027131b544ba00c6f7e5aeccd1fcb23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70591b0717187a41aa0d76191bd1ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3a452a12d9ed77da22c96deb8c3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe50490aa3332b6f1dc5ee2b452831a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b010a22d4fd69d72556460dabe54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f138e3da052604bf97568d10e66716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b5f216f09a2b9be371b2c7d1bc4fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bf77ce4bb82a4462911ebecf6471e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd7c8219820f27a6c6c872c6fb256324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a46fb24d1da267436a28942dffd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7bc4e96a71b2840206d1ad8f7f69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab934de77e9ba4630d303d84f9a71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc281ce6e1107b53d153fdbba406d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed299c6b8dea904cc700a03ae47601d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cc2754d8b86407e87363b122cf2bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dae2c452b741ec026399895af8966331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e516187908b66332a4478b3dab90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec071cbf8f3d392f3cdea36a0f355935333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d559b45ea04febf731eae2ac674007e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50259eb47fa4d39142cefe68e33077be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9917ff536830cea0392f95aab50119d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc76472af4020ef2933d03792c92a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837620080ef9b4c3c5d2048ae99f6c6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c3a0dc1e1bdd624385de3caad30fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a6c8dbb3db3bb43eb2ee95e8598bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107b93bdd16aa50c00fc528dc37f30d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac7da35bbdf46533d0855e9e288a13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397656d27f8157e2818f640baee3179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be927be4cc39c0a77ac9c643136c9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfb029ae22fe7bbf31170f4440762b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2e5446ffe9e25fbc803f73a487fee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd657599b7d061031c9d6c6722f9456347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b325687470a16f60f2e0428c5359f2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70745a6b9733df701da515766fe7e2e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50988a8e8b0c790b40d136218f0b2ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e72197857187adcf0f07e1d55278351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140226e4dfd823124bfbbaf25a36bc10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd53b8bbf76540151e75b9d3d40fbd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a71c5994ee0eb0a428fb2e0d57db93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b51763a84191b8b75b4d2cc057124a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f0c0b9a8bd3b32c4bd0207b5274ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ebcb3c8ab8d46a7750fdb03c9534357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb1daf91b52e88c7524c5acacd7e5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d1797b2e705f35d50254e42fc625359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a056cf5db7c6bcedd490a018f424ebc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edfbc86468253d8c0759a0792a4f6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a6d1dd6bd120fe790cd5334fa9f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4921e202fb39d8f336b73b20fc02d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964d6142cd7099718e12accedc7d73b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c3c97721e9e96687f39c232bdd1c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fce1d0f0d77ec08128127ddf175fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d205dc94a9e7a3d5b332d05e67d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2da87277df008c5a5ff1c7c0e440a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0dc6811cf25878e185ee2e3ad492b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711cd272d6c09d6f9363ba78917a515370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1147148f7e105d4d895fbedb53cf47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8442a599dd94f98213c24145e87d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920154f261f667ae6554feaa825311a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818251d2560f9e933a0d65f1a9f2494c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7205916aa7295bb97f47d2063741a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2b345e7b7f4733cfefa6e9d3f4f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516307a4572775f9cb6a914efa4bef0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b088bb5038e61ac70f48ca7f8f159c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef6b7ec50222fe2da60bb192081358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c2245ba9e9d992eb6ed7922130b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811eb0ec173847f7888c15a8f0bfd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503bed3f0f3dfa6f1de2d6b8c5df361382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d2163c35cdfa7587bd9290537937383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d81d804ab56cdd7835f315f94b4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae3a53189ac045292570975850113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bf4c00d456c2e315ef0835725d79f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f41f8b179b762cb56ba1bc0ab13e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c6eba16cb3cb07fae7a171b9c8ee9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3499e31caab78a40776c3a23c55ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d4b7b1f59acef505e464b474f0d5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d38ee312690df158d7476cf901f17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0f6794cec5112f676e30dcb274807392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9e6200a3bd8c375e5d0538d166f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d662859d9ffe40aa6a6fd41ed32d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a8ce5c92c98c218e2346e011d1869395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e3a2abc9e223f654d58fafded7e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1532d39cd4ff3c65b50d7cd34118b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98fd46bb1798e0dfdb1658c2c71cb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008ef9854b75c3abceffd4885e22c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a793fea9b1cf7b992d3100a7e572e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2f61ea58ff5b0f58dac3010c38c52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c8ec6abb11e1f7aa2f1946684f30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f65629047e0d00860193dd9aaf6a77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0afc6f490acc613897311723832d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097119afb9a9c57ce3acf060f1fe7560405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2aa76eb04765bcdf8eb3be7a82a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571f1766a000ba0a2bb1f376a99f8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac31b53c1c6899cdfeb7ed307a153408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd5f71e63f1efe080458f7471fae03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cbc18c8d39e2bcb6a66c7a14d38f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456df2079e48c62466be0e5dc102f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671939d83fcae00afc6c534f4a1f5ca1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726b59f55d467f1f9a82d0c359d1ee5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be2478f7e3ed50ae19181a39dfd19d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f253d99429f520137e3268955d8fac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40205bf9308e1cd9645e3bd47cc22858416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1aacf343a506695498082c1bee2f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fa74ece67470ef4d6c6372c3c30b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f1900ded012c9a7ce9d6ce9bb158419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47d0c7fa53c9b69307b223fd0c178d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021231b25f91708c1c511701ce9d2291421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dcbac200f342eaafbdb96aa5e111a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc34c9e18af818d4673cf18064149423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ed6b65904476f42b3249c99c94a24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea60b9d9aa34d75b68fb4214365de5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead34fd6f3e120cf2a387fb6f21dc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89714bd69ee9294db4b8ff67410b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79df825636ff161dacd563298fb03a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded28e8c2af8511adb8a99a83d46134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35e9af7d57d7090554b535204c4f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae4e00e09a374cd46631d54fe6d26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f265e9818321b8984def968562d9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fee609f5cc4d53f9ff12149d4f85e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0fba775d75130522e81654549f189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5f2d82b8eaef0815c488f5cd2598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8c4b02548045666fbc3219f4e299436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec19b0a5a1c978d5f04dfdb7974781437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665fb7387b680ebbeb0c0243712b4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada2d5294cdb8e3ad41c87220cc967439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40623c8aa14689133904afd1980bed22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498372ddb7d24c0eb9026fdc4cff5b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333337fada10810eb6a4aafd869c714442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d22c6350c6cad4147feab15d9a8675443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a4133016428237fda51e2367e1fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415018bf515eb0193a46fc1bbf1f21f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951f6fb80d2f9a00f433ee4c2e1b400446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0467a3728e5015b73c0e09f946397447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2747a31ccf34108b99d9980be4bc84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d66f9ad697a485a2f0379cd0d9bd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af6de1997a33d208fd002dc29402cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b368fae691cb7ccd9a57a5781837451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e951bba4f3451b7740e77223e3191452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca3da0246bd8d61644a93302c3e1ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1ee27532078ce4057a101517959e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e57c8a5ee61cb4264aaaa9daf80c28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54d39b263e71f39ce665f11ad43eef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f569728f40cb208d55823ca4a47e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cbc831945bc097ad8ef7c98089066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c9cc031efc35c41064c2ad23b6f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da542e41c4ab0ce3f132b813e5f97c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9708cd9bc0089a87b115b17abb170f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1668a89c4353515a503505508945ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c916a40baa7f47091651d4c14f307463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49551b574f558733cb386e9a25f4807d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dfbde8a467d0cc8ebfc2620de061f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fcc655e222ee4219259b85d66ce3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9a342711dc73a89c07e8d8bb3467467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad4cdf4caac2b3215b8edd934ff238468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f5fbd7fa23d35a669a3854281873469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94ae4d1b009eea6e9efba7cab4dc5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1ea9496032f11cd1d638dee88945c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4ffe9556818d398af3b01a85adfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a36036c5397ec2554b1125794abd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4c3716ff8d903bea0d1ef8923c74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc28cbb6f75a4f5e7be6966933be66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a58b20d0676b30981fc1fa5bd59477476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e38fbd3c706a47c8b3bef3f6e99b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b50c4cd2386cdeb646ddec4a2661478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f41ed2169ad6e26088cd205715e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20c971e826df814d48c3e2f0e7272480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e7c551a096e1e03b9ddba5086961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca040c88d8799d5d5906242f556ea1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b9187a561880d3e4febf4b646e11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5dbcd7b1a5883f7da9b4eb6115426484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284134cecd96162afe87682b261a29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2af4539530a2763de84170b896ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d039d16bd856d8978cefd6e879427487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44cdb3d9f1b0415d373a39aa9939c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ddc6782bab35d30e703453a171a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0cb819d3c67b6fc33b64c5cea6df3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649cdf0968b1a55e564ba532bc4199491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53cbbb9a06b82cc6d79d11fbd073c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6d14b97499071a76e6125330f92fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98bd5e0eb4195babf7342d100e62a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392070eb3853d46e3dac99e2923d42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae678920769bc7a570eaff790130a38b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6ff54e7461f795e06e41b4be6c75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c480cecaceca1d1ec008ddae15fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495da314948ad8fd88d8aafcf853646499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895b5a54195e4cf9bd5ed9e16ed1f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018486d7f45dde6c5550b47023f69607501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5535a12bde6051c8dbc2e7dabdab33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958277ef343020d632aeca7aa3caf6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477a600bd869af3e6da06e50a7e557504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e625edb21cb9e5ee56adf664bba05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e46323d3fdda111d15f1084530c165506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c5c06f1eaeb7339f5772fa2f0192507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53288ca7a05e0a108b01e728082432d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a857f3ccbd762f15c81cf7c9c94d65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b0c17700a1788106e52c1eba5cb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bfbb39d2b70a25a43405fb5082c2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f07fc172a17aa482929c0aab47cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31389846ee20781e92f2d4250836aaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b0721f5d948140b5961ab8343c244514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f265953af13b74f9fdbc173e311f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c9ee5a71cd681799fd7c1530b87a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127edd741ba8a579e01abf24409e16d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44952be3a6dfec76f8287194d95e4cf6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f3bb8c7394eefb377fcf0b4fb7fd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e2d40c99362fa267f63a0f5e85da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd330351d520f770a4213c478a935ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa59954fb51a98804c7b08e7a57dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1ca1c11ef805a58e539267d87157523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cc08e7666a763b96cfd877cd9412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df6ebb7244c606b30a85eee3f0ba68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddeaabfdb22b5a9a5a9829957ad3ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710250bd4db051e3149e530016feab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f8ff74475a420a056b5c774c18b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a89f996d6b62dd2976e724cff79c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c04ed2d4a14a9233219f4ab071cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda90ec8bfa31f159038ebd7d4e458a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18805ec19dda2e0ce697f2f18ce46ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffbc5fca95eda428d1024e676d58b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb84e4add2e47706e4132af0541e238534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49fa853b84ee6289b144e3718c4124535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfbc89e85bba88fd5bb5cebd895598536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e5110c3fbe9c6ee868eecde40c78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d8f5156c4c903cfe76cab8253f95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554abc2443c18b3c1ad1ba9630d3070b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365102adbaf2af03f7ba4ca26e58ffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c548612ec968d294bb294426b2ec13c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f8315f214623e659d24dc948db16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c696b8cc729e9f5b2d0188f6fd18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c9a5bcac58a1b3f8bd49ba25e8ab6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b481963dde0cc94f35d439e4c9a4ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f25ef51bcc2a3f03e3b529e796c60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1b70f039de258d7db3da257aa4cfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc66eca7fb47c66606b20f8ec768f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e53256731bb3b1349b143c4845413a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad08eff5216f5955cecb238008aa54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7492d5046e5a4272a2e732e5e70a44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2796a7d6eefdef09e7d1ccacb4bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806da5663b5f5e31b0bc649e8b317d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3bc7a382e122e9ce0db64d3dc5908554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31e0a62291c6d2b86a4e43ee5933ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ed88424fa43d3855b6f4fe3d3df7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627bbae408eb5af789e3bee08139c3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c5bb5e4ee5a5d2626ce676699212558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee8b86ccf107b5130963b60389639559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67bf77125888c0edc2777d08df6067560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c3c72ce1dcdfb4447b125d79458d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb51dddcb27bc748d50a3512575a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3447dba3c66d665b3fc1ec1ca947bb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a291da37ee6dc516327760498f7be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd0540b8a79a52768032d7af5c45e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d59fbf187030110ab09e82128c5941566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2719d3caedd9085958433af9eb6048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941198c441d7ab475ed2f28253748a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899578032c56ca7dbfd5e346324995ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d609d44f56aab5715737d5d42448267570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e741ac4a25ed5b000afa427541d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2d8d1879920e6ee0beffb1c8a5fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854b0c110d21b1ec3b70dcf7f5da65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebed588d40dfd5e545831b92eb3102574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75658a250a8c03807ea9cb7b8a24dc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197a7fddbc01d0e0373ab4d4b119e71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d65a15596bcf031693024eba3db54a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374115d024a5c80694539ac303ef61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f868dd298b91fd9a19ddd9829052a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c278ef8d3e73c566be2978cb953276580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7599e35c6a12dd7e34a5a8fa475f652581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc94a5077799ff1ded745e7445b4393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaa9a944ae26ff4a5f95e06ad7183d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff565939a5d4a85dc681954087e6efc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19be2f25ebc03ce6dd879aac3a30d23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009544d187c324b026968f3cdbe8042586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e53adfe3f5927c03c36c3039e7e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f96d1205902ab45dd6a4dedb25ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0347df1e53e747d37d22133f49fa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb97e8e2583f7b92270eced4c95285590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc94add4979d257a3fa0cc9921886591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8124062038dbd37806d5d7651a4e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8fc834d87c5f2ac294c51de2c9a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff253b69a0945a6fd6df949db98c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f57bdaded200d0e5e29120818aae4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ec06d46e990aaafcab114ce753ec6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a523c3c7ae1cd2d2e8951813bead6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d544ddb8cf8de928315d5342cef7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b956b9f4743da12069aa741dd505599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920845c3e038da81bf03a481b8bd43a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ccd6d1a833647201bebd2ba4041a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212797f5feaca5a4489350a095b8c7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa1e897672cf4b5bb46caae41af322603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3938e2c16048dbd165a1815aaa3cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467071ccc9cefbac2f6bd0dc9f51ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d87c376a537a51a6963655c60fb40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048aa48719dc44943e783568388a969607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e21e23853c56aba3cdc36fdc186a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630effee809c08e34f8206a02c95fd35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467232a50d0c0df37a3bc06204cf11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecabded1c0f058049b6f5d3d533ced611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b1983df4257140f26e02c628aaaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a5013f1ff1b06461efd9cb6431496613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a867b6a9bb18a44fbe7cd128d8aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e6ebecb1bf2d42678a32d14dd8ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0ad7a9a15876cbab88ba50f77768616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c136e7682504a6d0122a9944d4ccd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b184525fe9deb0de37a8f01aacec9e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861c347909f5fd3ddde21918121be13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302b33e3720de8e992b9823a95c85e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af161319522fa54498833ccbffd553621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5e8178ab95207057ddf730fda215622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e8d1d012f0aedf782415caf797c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc3609a12b34c9bf64e2c9249e1c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14564c8a8b6805cc4156ab902a670a8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a1bec294a50a9732e7091f3d7052626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367076e173d0e8b23fbb26db10e2c93b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf4adfc7ae91fd0165cd74f66bd5b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69abd7ce307e71ff200331485961d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd77467a3620c24d9b0c98116f00f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396646b2adf0072b6759ffeafc43ea6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9db573cfec6fc50a1b78f2b4218e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6f11cbea52fb81655a0f17be69c53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500049acd16af771e553ebfec675dd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed45cec5a533d7c0eb7e1a612d5f86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d5b8e186c4edb38c98dda90e15c2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474c30fd05e7f17987984697e501b7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb49dae53330b009ff538640617899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8807d7c4a23ea0c55d43f2336d6d39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20140776da1219666ec567143c82a91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124c6976bfd4b4a3d8150e932e487a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2fb25d9259c82295a97f9822bcdae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f4542b411125bd2b5e98a43ebae9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab8c169218da41a4e8103ed53d082644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3051d20d7324ab81b97a6bef80a8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc496fa073a47b8e11500c4f32318b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efcc7a6928dd0a9810c4e268c1e66f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d59b1f342db0f44691555a78685b18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce8cfb860873d3660efb051d185ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e94ddf61402f6623749fc9065d23f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6700674c9c2dd6f925b503fc18ed3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40fe2144d65d9de9985b6f6d34d529652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a415b424b8c1996e9790ace536a40cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09b1cc661ac350b8f03c69d349f7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe432d8a27c562a770578c3569078a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731e8365727dd379e16b3a5f4d49be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df129f628a7d9d164b9cb1bbdd2a02c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc84e284abfb2212aa4e7c1ca909a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c93a3248cf90c3d985298c6ebd5174659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5785a0b2f7dcba14624ae141f84f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5578749f13b48155217ac8fd762f797661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da532e490d370abc81f23ff0b9350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b46c2c05e88655fee66f4af3008e51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578172a9e926d97cc5a17157cf5062d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e572d48f2ca3269ef747c5b4e56dd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6ecb0b6cc439cb0c1d0367a2dcf1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029978fe685cc4a31ef34b0b84b3dd67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ae3906ebb00286e2cf066b4453fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb7fd4dbd6f6ba2f548021b4bdc07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40a0f0d636d194980e6d092ea716d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3482c85e83294df7e63c9fb21f5c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35b93d0bda3fc98946e9e318032410672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7133303ade00deb9e68d532c17e47f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609b033434238236464b52deadde9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074fb3d2ed984bd31705fd03d2b6466675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd6788d7253444058382bb34e15077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450e067f020cc269ab2be40ef4988d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b143735e790d76786f3b371c821d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc6ab0b6a4a6357f4356b9959d907679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29dae04dab3f62465efde4e1574f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cadf46b51e82b52be472cb54904f70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193aa4acc0c4345fa15a345c9272b0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe29a4f24520757ec0528a84bb2092683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9e7bed9306233b4927e0b44356e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d36b6ec32726aff9684259487dfa7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf3697f6ad63b07472f71816a2acf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf07792e0222d3680433c68797d83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f06b55cd35e01f02da4acbeca40d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3475a857e313034f56bbd65111340689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be00c47d68eecd8706e9cd612da9c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df45cb411c922f846c27338d999d38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fecc8e79a7f129ae383c9a29d9fa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8840b653680be4e301624cdaae68b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb10bf38520f6e53bacc9e7972e9d32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a77a3ffefd8ae263573e2c9cf62560695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d0be0fa7f9218420abdf7451e8d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a21eb730e55b108f40881d2a05a82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329fd93113aef1217138544d2a3a25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460edc3742eb0c413bb9222678190cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644b0c80d881c7886673c692a92eb95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916fe143a54003476dee54fb2f27d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1267d1cdbccba6d0045a94ca1a9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54730eaa441edbc2e95208ada655ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed013c82eb432d9777e6e74902b7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232f8c6c3cfde9eb8819468200565e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d5c9744df3cdae57cd3901f9d24c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f24adbc3ca7563eee4ad69d3ef0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ac1bfbed7a7bf9d5a7af00a9bc5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f0656ace9fd2fe42462c133f2871709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2d2c861203322c17d0c2719baf75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac5490befafc7500a7a09863ad676711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de810d4bd1069c361dde541b89dde514712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10908018751a06736bd901de7a0ff0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c75f8b468b67a6e79a20656e7ad6c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e40c08fcad84a88b7049b83bcb6b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c8965ec8784e0527cb4c12f96ad6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea980d573250b59149ec7aadcd69fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d8c3a39a72b587f4a81ce4f3cd112718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdaf78de26dfec951631281f03b7a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee0d013ec92dfe8036616bb311a7bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338aceaa37a6d8df122a882defefb0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff88335a5b23a88d6ada2c48e2d26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eddcf9bf9c73a8282b3fb0b1ff270723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedfe9ff0b10056634f3b9488f95860724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df499cc0d6c8be0d51051be40e3e0d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c5a717b8697f3cdf59a0e72418d03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43fdae4740ec99464649920e4513b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129460a63d57fa858c97bf74c46379b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d83fdde3617bfa1ba1006b3cb7083729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157041afdc43286bac6adc559fe3c42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab651607eb0a87a55ae8bf8d7fe7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79edc564f45e9ef167d1947724c6f5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ebbb59ed0535734107eeb735e7220733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab28a8bff81389eee9e0bce4e1d0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aaf01b0b2158c484d230263a8c503735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5bfea3c01388ce775b8501ebf96d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61ae246257ced7e8c1ae3eda5f4af7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ee5038aa583f701dcc78f2e6e30d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6dc2b804fbb9ea50356507dc95b5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf262a6a81eb94809cf2a294804aa3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffa275b541e28e99513063eac5f5a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b06e442dbf19c4813350a4d29899f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d950a82109915b4cd23998ffb210d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243c72356ac618adaa6cde66677ad14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce338e4a9fd5cfd067093c65429553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff155731d6ec64cb73d999299f4f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec920ae9ef15ea8107631c0eec1506747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b35d7627f7ff47f9b45d1aba5c8d32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5850905ad7b6320c30f0f48577b616749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e71992908ea288a524a3635e8521750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3cdc1715b4cee80d2420a624305fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c88be34c0f77a6e3dbba77f00139752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b55e405d8416ad8c14b0fab44171753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3848e485b02a2743815047272493ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a1ad9f98cdde10f389540f16e092755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059b7006538618a8a2b86070693a5f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191034999e8000f0fc18aa00c2217da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90be623f03be7a5d2b0d1ee7c896e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370c44f6daaf39e22a62249923d3247759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebde625df4941dd4f693714c05ac5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549951fe441ac1062b90b9ea4567091761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4b293baea17d8128f05630567660e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02dd5c4dec3c4be78ba64e578f8521763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe81590e01c5dfe1714586835b5d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc610c808d4290dc61c25aab9f51c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c8a0d85d1fb3d1e5b8fad0eb6f75d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20376e79ed7dd825e7e5d0a190a0991767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b786e0909d46b03ab0c7f1938799768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e726b44cb920664b53e427eacb323769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ce8c0034d3e0bc8c75248a9c6a01a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b52fd50dc3dd3b7ca76dd35119833771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c37be0eae12a37e94b637ed817216772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb74cb5f40c03147bd636bb36f0955773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9ec784820685cbc85798449f0b092774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009af70c05f559310bf71c49ebb67c7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fdb67cb999863c78f4620ed207140776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1601f21c6fbd9b61b8185e6437652777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696865447f7b4a168a5b3658ab93f88778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f2edefee950add354bf79f5d4523779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f7572ee7b0a967fd890ec152db74780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf0b92fb2c50895686ca87ae7702c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a401faacc03b5c703518f711f1ceb8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68538c1491ee76269826997c22d1af2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3b862ca54a7f15338d4e67595b9c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8218e9a68d8d66d5074a5b66631597785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368e8c4baf6398a2cdb46dcd24f571d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415c9ba74c7f978b79d5ac87cf8f288787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8fe82bbfd6b89e595018f394b213788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7c95bd71244513802fa94333ac10789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07509acaa2e325af15285d764eac28790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f8010b43fe42bac51f11d636e172791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29128d56f28dd981aaead81e76af8648792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8e29aa1b0ec7d81a00ab77a6f1a4d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a1436c2d01ebc4505bab5c67267a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d161365e0944c085e136e4f52fb682795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840f97e28f615656a971dd7fbc995b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366c9d9206e187896763f3759abedf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df03d24aae109a0411c9344fd77c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd787d1cd1b2b89a9ba99067f8f7c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33faaa7cd42007c559152c84fcc2532800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5b8b5684ae0c1a3cf3e8cbc5fa8f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b12a58bcf70fd4a1da7d72a6082fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d853f30a70f5a573bac11d6cf7119b0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754e5db9c5593536c04ecd4387afcf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01027cb603372b2aef8fa5a919779518805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098967f81a0cdd70e8ef035c4e6419d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8045087e6cda2d195c61dd7ef4922807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390ac54abb68075f0fb23153c39a364808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1cbae949f0c80891f05858c4f221809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280c927e97f91700e3a554c91ab8a41810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4840eba07db2ec92fa0a6e616c0d03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5bc85433cf03218737eb1fc841b6d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88b3a5f7e14dc7582908eee83076f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412325ad40627481100473351dac667814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db910b2cfd4eeedebebef7528adb157e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fc25798b9785b9f2f117e826477fc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901a38efa7f98b16967944142e02103817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5657435b2849e693fc46b610a9a1f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd231ce370ba32ac26c680f401fbc1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea78eb44a856a1e35e206c36d80445820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8320e466649b2149616dca400639821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1418f11049ed5f8c9fb2e9a7fe8ab79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b37b5362b7fc3caa80be189c4978d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41abbef54974d8ae63da2ebd9ec740824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557533ac09c40c23704fd3b45f540155825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8e5130f5380857a9524d099722a2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c18351ace346d77a4c7e781f13f8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4242262eae4dad0f31e02a5b461490828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274e6f6b848a1218384f292c76e21b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a0e0dc1314fab8832afbdbc41f750830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe71c75e9fecd141f095474689ae7f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98332e226d5059ca691660eb98b95df5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a373f9af7a365eabdb96f562e93a2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095955c2a3276372356dbab0d22239c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6248029683550a9768e22d2e929229835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8ca2394c9984faa6f0450527a4ad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a99755b7e6fcc90b5194df3c4c49b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1dea2ed344f7af560b0de5fc4443838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58624c1557b7ed8e8dc3d7445d336369839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18318e085df1c330df52fee91496a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b15ee038f7fe6b62d19e621176b58841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc761631f8fbb9e63d0f227956a439842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468d9355a4910bbe366428341b419f0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d38de1e9cb7b4f05599e509b0a6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafbde67f89187cecf4a1ede732dd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4024e99c0e2b753c37db83bdff6e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c915c7e3135c2c3ffe641c85a67a2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640194774cdf95bff0486a615da7da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97377637b1c6e45848c4ecaea79e7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff542a6a4b96c28d5ef6f3748ed7037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fcfea1be300199102087bb05978028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e7ef3ef345dd9f00527a8b66e0e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6230bebb6064e5e67064b0f738b81710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703d80a8c9969a7c1a7ca70b4748fbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef2ece2023a3dab5b8730468fac28f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe9fbdd0c97c7668bea890ccca7d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beae2cc4e301b03c12e277a44dabc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ba1e0a0a27e4330439851a88b38f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e339dfe3de3f616cb1e6b7d331bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eeec8acb5a31512e60e77acb78eb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242e9145bf6cfce6f14c91f4a943f3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc8034167d33180ab3afc1770268b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3247274dbd4d308c8d1145ddb57a3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbdea84fc40fd77935abb24e3f1ac921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67fa45562ca18165635614f82da77422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9176f7f6f091a65b59c48ac7a6fcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60bc210b5e502569657eaf630a1c2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d745283158e5671a70ad60f9329025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780f3896d978665e89f53ef0b44a9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab222c864af74da35e17c4f57e32da927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf28e2db532248fb6d905a20ab79d3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376d5513339277b7d7a42b067a86d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772b4abb9f3b699fb026d927012142e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3ffaea572d7845a17741ed82436b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af736192fd4d72ca5da775ca5586f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626a6c2b5238ec433625856d2a9130e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51b92019c842f22a307a00884489334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c755c6578af8e83104d9d956b82eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a830dee62364eee2f9aa4051859a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84b380d701f45a00ca530eb91dd50537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d983029b030ff4323133c98383a5c4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927ea7a8cea0330be2d04ea1692daa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b585ccc93a1ffd933aa40b6bb099940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f9e8ac0f70b4c70d836228d9929b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb11efbd50f3f2656e72207297fb5fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b0c9d05ffe6fdf1b6063db1d1165c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af06d6726b992e877da1936f49c4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864408c558366d3047240b9983a582945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7de0d8d0d8a9c3b4200ee5bb8f0e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa614c60f83db8de5d3b5cf28e0457c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba799c04693c8749dc2c1d0c41f568648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2fa5a8993e21e02461b75e5fb2be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce827d8ff59743d3916bd4b029828f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de0e63e70dd4dd925eb2a1020fc67e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a546d6aadf01de8c54f8b0fb7106052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7915034a7f4ad2a29a02bce9b57be153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd856242bba3486f2d91fa6b16508ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c213caef6c3bd44eda643adeb6675b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd777b1240c4b8885ed3a718cd6961d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f321c872b91318e93b6c08ee89bbc6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad008d383b4115f8db29f690c4d2e30a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faab062020aeea8d29a424a1b0392b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eaff00209db121d846dfdaf9f6c3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c6cbd7ceabf63522e0675943e15161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b15eaa60181547542dc396d95f8d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664062ac2d284a461f11594804a3268f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a50acf550cb62ff985585d3dbc2ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d181daf706a11f721c2d05ba899bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15eb4f6fe7a3285cbae9fac12031766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9694b11553fb583334c5fbd1a7310a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079c31760af3b738ddc60ee999661d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67dc33fcc4b029c800659a37ccf67669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b83551a448e13038d3e66a4f120770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b115f72c6be97ce1a541be267aba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e772e1f59e85e2634e5ca6b26d2a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd0be8ee8bad9e31f767115816e61a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80819403efdc9a160d3416a015c66974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de04c1be2cebb1715bc04cb09b676d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66634a0968be13dd44d417e91e7e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0a50f149fc5bf73ca8bf04d0921e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875529a43b45c7e16c110a58799ae1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad70917e08c3a3344ddbef925e89dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d190c13b3a9c997d80d499a76ea460f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980541890d77af5d17334a00825365ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a7e6e4a3f6baa483fce03c4aba7ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b0cd20b1aeefee70dd561e3b41c4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792faba2b504b16997b37543c422a89284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b4786802c29b54b6a67a20fc6e62685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112621b5c258cc61a392891c65d1d7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e26b68397f6992a0cb57a7b77bb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5067d76eb73be70847e675e0de73c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8e64d9bfd90a40bf9137dfe6908d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682987fd0c0269700137754ebf4f5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bd2af84cae0f2f751b2adf8e153a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb7722f0921137c1c2372bf816c78f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00bd89f1ab15f817770dda0759030c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4de68670a1e81590a3367216226394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dc6dd1930d5d54d1e647762e9943295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138babca5a04c0fdc2b06cd4e2b6820896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce656288bcd3c275f4794d6422de5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8465fa5bc7606a709055a584b50e0ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c52a7c334f6d25d16375bd71526999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d2df0d9b8208ba4286ba9da56119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227928662123e6bab2fd8e1efdf66c3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81b6872d5e9d0c5d56ae8da986990102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db909dea0364def4fdce0dd30a584103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b188ef93a45e3509dfdc6291b24c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05abe63aca5aab1793ae2b74509699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c38f6fc1f4cfd003ccfc08229db3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707bf47f7b362992631ef20509904b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5731365a8571f3f6bdc8fd2adeb4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8a27999b0e12d0fab8f8ef1876ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed6d4afbb691b04fd1d52bf481c10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5a752609ebe91e6a3feb46598fb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4cfe7de9facaa8f02fa5f148a352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78dfa1c3e9207cf27cac62148a7f88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39fa48461b0ee91e6af6e129640eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11f84f710fec9ad165e72427d0b27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421851ba3154b6731350d35fdd36bf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8029e2caaf17cfb9111dac22263d32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc281686f06a7ae46b1942c50be53c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186166430c53c015b4568a97325044a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8c708adcbc85c2b6fb22698f882b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec210a6451188c43e2bc4364c10539121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af2acc1cfb50c424d929cbc9b7a74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28eaaa07a5167945d4df554fd2185f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016b1d6bc4fdc1c3c8c65b61323d957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06ea70592d5d77343cfbc88e507e16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39db5f73fce79b336cb737f5f44dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563104778bf72b635d3682fdb396ff6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f53c7356030bb94d2c88d76fa36ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661e438cc716920ab4bf995ab4a5c16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14a48feee35518871c042cdf3dce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419b450ef38c21aa305b62e7a97f08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe63d936d24d7764ee8907ca5df47d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13d7266463f7fe920dd042d469edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab007f5403ecd9e337b406f0d2ba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f4014030d5e69915a433e9ac2d89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632654c3ca28e3579d03b95cb01e474e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417eaefd7b49c5deadcbbb623436f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc47d9c96da2c9ccabebce351213428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e63bf0f1706406bdf6536c23a371e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d57c586391feea9d7faacee8d425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9f9ec33d9c63d148d1a5484be058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ba7aeedf0c067d707b966a7145c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff74cd59a423dd0ea958aee4581385143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630cca920d4b1785528014f31bac6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44fc55c6b3bc92a5be4d9d4fb7a542145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce933e0584a4871172d642f64233c28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d176aaba70b43411b506e691090bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663db956e748cb044e4377b59a02c98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121eca75b6be4cc7206b26d9abcd94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b5d58318567bcb066f9b7d0a09bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b6517784763249816a0436ffc38d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfeba78c7fb98f75ce38dcc64417f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdab6790cb2c5efbc33b96f62d96dd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f25754fc457da49573dd10e47072c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a70ea96327a28e9f60c4d2ac215f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c580b5f7d073bf3e65e751a83f7cee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489b81864fac5ca8d5c4ccf0fb6d081157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147119d204410bf4d6ed669db2c48cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc4ef3976f5efaafb746a9bd0d58e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21a56934ea292a88660f8e65cb644a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817f8f1c541744cecd1bcf137c2cda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484604d324622e7f640a728bb84cdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389492a96b11de49735c8685886dc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b51ca131f95266e6f193c189f0c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c62eae5a05593e6590428411bc36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56458533e186a3b84d721c19f58f9a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db8a92993ab2aa1af27340aa8a262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02d83fea36e82a22aafc44be56f0f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a6ded9ab514378c12ade2c6c8ac0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7536ab4e45c2af2554b6da3fcaba44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac06f181dd42cf283a964be3c45d94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a363c555abc0f66646d30a23bcadc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78593c71e76092497570215ad6c5bde7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1d464c554168a7b20858a8badbda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b1ff48afc54954d36c463b3463ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02624b931885defd2f8ee03cc07fa29e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f525760e155b69a85178bcacded060d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3e6ad9b29ad4b826a5b009876a75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe7777f4e1b6beb0d4c7cfafa38bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9dbf6586b75952c76efbca8a40292180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd639a137f80796389b567a5a0164b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5d02034be4e57edb82627e4e2a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35f250d37bb6211afea9493bf20a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819885258f4b4fa4af65958f6f24f6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8850a5350d6588445c695543f77f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7e498b7e2d03b3661bd4f7d6c80cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c29db6f6eca4fd206f072a2fae0a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86f6b638d071cf089e4f085c0fb1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d42b0bfe90a859c9c644c6bc6cc0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59ad27a9bb9f3979ef3dbdd0d7cd74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e38e0eaa939e5f394f16d5751c77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07d29909278f8fdb14a749719020c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd8b99760b556042dfb34409744ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7b63df656ac71c424d89d7c338287194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e96a0f481eeb382976e0c91381f9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3015cb7072c06f824ca65aa91d4dc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96284ba5f9f4053af34499ca200cb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0eaa4d5608ad12f63098b885ae2ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae84ea9178b7c06cf37428f4a2200199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb2715544f3c08e8bd1d7774071e66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ca22ad736ca1b8b93eca4f2cdcee6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473faa41e34da49cc641bf09ab306a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9052e13463bfc237003a319f5e3ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c23fac0b7e3452c8f197291273eba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ec85afdd0f8239584c867e758680205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd816ca5e79e13d897a3044a6bf218e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b59fe323021d7f93819e723293a924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35fd6a7a06890f83dc29933fd9315f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf5b28fb8f5b4704705f9ab80cb2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f972d0923c02cbfb36dc271824c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213748565bd6eb010e8d3a46004419a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91c858c80e9347f72f4c634a4b387212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44eb4f00a085b510c80fdf55749f04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9570309d64dd223983dcec93a70cc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2921b31f09f76ebfc4b7849084a41c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86505ebf1f21c6a9693109e1621d160e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd07d536480abe045ceeb89bf2b7d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df531c00d8365512cba39244acdd2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664ff41cb5474b2b81e55df1003099219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde4e436511a69be5a2a6de09c0b19d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d00264b725a3606620b2b28635dcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a682c14700892c4255714274f7f6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758da8e329f0beb83363368fddb2980223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a9c153d88dc9474dcffb28c6b36b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8552bb659d2085f199335583f25be1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02fcf77d1b5c9ced2b7dce6a03e6c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5072af3f9180e32ae9c11914afc06a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9fa558a08b3f06e10245d8a35e697228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdc1e1ade44b036196ccf9032f6191229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3de6d72fc013d56694567b44244678230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67481e93d83a1e196e0d24a901ab766231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9720b8d105ab31be347e152d494ba2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b943abb11aa72568721f7187fff9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4ee467b8655a86e46f9de37a0a58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b9e673a3b6a29dfa0551595350a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6b9cfa495df1c73edeeb2cfb97a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735407cae7be9a681bbfc816cfc420237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a1a651637bab8ee26102196015f37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfe7fcf7441888eb26a57f5a67b6f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd722a7ef3d505264c5a9df3f5b5b5a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87faa7d30e43d081d834993b34f14e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7c5f9d9eaedc2b3fd8e5ec17ea40d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe504de6a79245c50db95bdd982b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedac975469a02da4bdf11e04c521bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1960ffb2df45e10ae4935e5074d740245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f61eae9f48a7e26dc454d0a3683a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a25b6c635e5001c215cab6438527f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304db0c1cd731db76d2837cd349805248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee0dde7ffcf63f92ae12f914202ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b495257e0c772426ea0bacbdb8f99b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c9dc8cf9fd4855b9cf8ab5438079251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e901e8098e94c68a45d7540c589b76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2aac913acf5b0f2296e8d2db998a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819144e3af08fa39a983589f49b47a06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616250bc6a4f156679415501ee6b99c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3199597dd6482b3b21daec95f6aa35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a4ca49cc725d4be087f3bb6e92e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b953f4e6e75a813dfda877e434dc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a386dfe855fe9bd3762baea381ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389b671f918c92e28944f89c1ff58e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9caf2533a97ee7f916499b3c4a29d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a5bd803def07711f4c1961f68d20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5aa7c38011ed83c7a009ed8fd7f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84e9b2863c59c7b6612e6017e2d8f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d84a68b0e50dab35d054d5c1923a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425890c51a4a1a0962722f8cd3d580e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d62531ea0a0984b925c8840337ecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba452bc14fd76fdbb119212e5ab47e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3473bdbdf3e8280c62ca9cc44ea673e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625664b2dc786ab85d8ce213f0bc05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a4464db4ebb7620628595d60578cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea116dda757d9da05ae4dd9e466b79b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0527b587c6315bbffbe5b5b773fd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42644b6d8597097514ea61a6c3ca4c81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04e7034be3c6860ab12f5b4a72681275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aadc4be6dd4015b0d3054ec53e47e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8916d3405c5b3f2e88d9c1a1c68c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ee70c0912fd1624f2800e03213c0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacb5969facad14378b3b2ca6ee625a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7008961c2b2ae2c1d075e1dbe350280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ba3a792d3f6b270149828a8957253281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554a5b502efce2c291d0922fd7912bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb480a9ece0069c24bd3bf55bcef84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b6011bb8760b4771c9c3195b720ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad6c7098f9ed77e3fadc87c0146c2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55163e5449a9d43566209a232ca99a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da11f2d51b2fcc82ca43625ca277a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ba4e8ba03082dca6924b88581f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923e5e80bc2c882f3b6d8ff658ede3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e3cb36ec7c9c80fb2cdf04e8c3d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e514cbd0195344313b48337f811d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27121df94ff4e7267adc87c33fdf15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4a7a618864bb613854a1cf183fc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9d76eeb200f337fb3c85fb29748ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c0aadaaacfcdd9d16317171f062a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89da1d3a89788c06156f60cc5ee00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceeaa5352a4c50ddaf12983907b893297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e665d5d06e3c21c04fe20f4557012f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a7728dd94176badcec8d375f548f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854767c628dfab182c370a92043bf95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88309e33f36b72afbb0bb158bf48c3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1ffc96d3b7157972b5a1d3a25889e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b32c4250523b24e3045756dc728e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8b3d05c9e2e15022898c6b0cf2a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb86683c2ce85c50a52e3f35b01fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa0351abef4c5ee8a3ca7e44a51a19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd30050ab4ae4192a16179bb4cb584307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61151bee8ba947c79f469ce39011660308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4010b863190f57772eac06bd9c55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21361f733d0a7841e80ef911beda8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f0fa484ca676b2f864e777ba912f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad72bbe4bcb5c6032bd6b46efbd8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2888d10f45362a24bbfcdb6841d7dfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47345ef9c31143eb74c623413d6c7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d218a76a0da4529da32cd9cc5ca5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447227021ff86ddc9d62edb3e7f8e8f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61093e32221297c08f697de03f40e8dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3dd71cbbdaf3b79335c72071ccf2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a1f234a2ab7fa45d94862fd4d29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c776781889f284ee1a08fb21d22491320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c27c5220cd72d689673486f17bda1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500b27b75045e22587f31fb6134212322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b79fa64c7e122c4b893f0279a779cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123770407df87546898801c49118a627324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb21a22d6821123ee9c3cf5226df435325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe08ec757eee47688ea7cc08d45fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e423dcad43ff301aba121ed6d1ea4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae794759e4eaa99a898f5d5a5ed4f513328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1cd9e244e29fc243641815881d65e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b938acb6dbb0136f105e9b17dea0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599f57ba5b7b2ee06d80a8b55083026331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dc3aa56a2ae9df5ccfbbd87671b5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b8c71f3aa8d084ab04c08464f499333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616bb1ebea1c4e36dfce8b23d49d7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49361bd1e0facccc04b992b049ddf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb98defc6fcdb58869d918a2568254b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1e82170f63f1211b847f4edbb25f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185a92d91ea160915f851714789b396338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9fd54edee8efb7e9b91ffdaa053c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37755584e72c7505ee4d27f2443e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b3bd2af5d6486bfafa6de5cd8a14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4601f9a76eba435685fbc08fcddc78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774535e57cc18189b27232db09516b45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc353f5a47580c2f6d13657aafd6182344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ded790ace9bc092e86c013e7f698e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3dd721f33abed28968c4bb452ce3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30971fe7043966d4767b5ca50e043f6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c295ced5b173611b67129529fe7966348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c3db7bfc62ff04364a9d13c7d888349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2759f6d1dab5c0ef3b2c6ec2c3421c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd50fe8194f57efe135af3070ef4b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7185748454ad0c6ecfd35a8cad089352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0935fd2d3f9fbc82b3aa834a3efa69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974421895f285e03ea9f471e1dd12bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6277a1f6a00bf428e3a72db30b2f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af534398421a4d00f6d9865a848fed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadbdd1c7f550782ddae85b2856816357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec17f4055831083abae7054befa82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7addf13443357da1d1c2bef78b05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6c6cd2a41f856bac65b55670f9741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7cd2ddecefc98c64f4d78f76592ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b41a7538d499af7cd80f282951070362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032bf0e5e7273891a959b410112e0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167a33a858b993f53bf565a8e69ca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b6d3d74a0207ccad8169da11bc8e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103148caca29f8c1b7f87bb438ef17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85468fcb0da322cfbf9bab1db69214f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cd762ec5f8dc3d642dd5bae5aa56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0bc59fa1bffc8895b7590b4a82c31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49349a555b63c449ee0286aad4ff756c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3de7147f40df256f22b96f059ea54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b08249e3d30721ac6e51aaae36249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c0e4c59b7fed7fa6f651a554dc68b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45fc02ba396c9e75c8535847e6d262374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb7ed9c6157ad8c58edf9460614f30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9334e09987163f4e2d4ed0948da18c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178c8956831ff4ccda069221a665b77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5271068ff35a723e6ad8e194507825378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29964c4ea6e3e7cf17e47c53ca798b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc60c41115362e87512968472aade2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414b358c233da4d85e9abfe9dccc812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d792e03683f6e47b9a432fb2ca623382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8bc4d381013a9396e65a36504de6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f774e9a0eb3b0360e7044586115f9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7423954f7ff01661895e08bd392ca7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7222e61eea4079f7b85a27993a60de4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37619d8270f1f5110d91068291f4d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd017cb070056163d5d22bff329b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5999fa5f0298581b298370e1fa46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e94e84db4b0f4947925f623e0768390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303cd72e54a2d8ae567a97df0d2a780391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb645050e959681fd41884b5f80966392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf413a695086d8400757c4036a22a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f36e985b227b0c61c24bc309b8917394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74eac00167e88c950073c97050a40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9197f132681315192a00f41b420b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b350f7a744b1141f9a1325858d649dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6101beda397a2f6325a509ae63acc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc0feeb61f1431e22f2881603e6f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ac60ce4dd9d637bef66b234dbe2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b119ff88520cf538edd0ae65c7114401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386da6f019ee64568870e49e022562402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0894b6f7079bcbd6ede2f15822f31a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d252da184f2ba97b85dedc2ac267404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaade128fca4ac2a978c6080131b281405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d637885875ad995010c49ec1a0975406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca6dac393d6605425def369c23207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6a51bede2dc7b7ba70902b3400467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fae20c1c3ac11f35948c2fbfa835b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545e46a26835bdd35dc8f39d7b46ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7abe9b6ea48bf70a58a7e02319338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454557e8a30f019f5ad16886cfd843d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9fcb0ac634523d02c87b3d43d4939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25f16eb2aaaac20709538741bd4d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4212ba0ddbd720b764c21cb3a3b9a11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d91baa8e460661629af53e74eb2304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3223401f3ce9a153c8fd5fc1823d7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230e01eb594c28fcaeddc18704e1da7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1161ebcab3a10469108df1322e675419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad410a21e434d65c8b5063628645da9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f430fc28695afdcd969b304e8d2b25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d32242192bbd65819a956bc0e4018422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5900c875313f6256328a5d8981a7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77287dd19fe9af241e8469bd57046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81544decb6a40961d6f720debe1506d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777378b88907151d2e43a99d732c0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76bb63be3e801293e44986e9b2a61b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064cb9acf621fcef687216b4de25f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb0a65ae8d25ba4949598ef7512d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd571b43cf5a89965858676cfa4d36a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8199fd86d6b3b7abdd0e005a9e8cb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83d653b1b13edf0ebc524ff31207e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016286d3057fe127042f7df5e6d1bef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a537b2f004aeced1645355c1780e2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06ce4131dfb8dd9a2fda087814368435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496444aea6a9596ca690a0b671a330e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce2368fdef18d1bd1dc4996bed204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087621ff99dca381864631a7ac2af4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8cdc53537c5547161b49b47a8ad2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a11b27c421f9ace98ccd3d4df5607b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba75172d85ff03a2fbb6ff2c45237441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51afc581c4c78c213c2400d0b93ff88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878f526d31b1059d5c7248c66dbca9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617f80a86a4b7dca0b6b24f7e10897444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba5c2ad64da009806a79bcf2868b11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fccb3d757d2020d125698e86306d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa3b1356029bacf28cbd65a93329b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d58cde13915a56a6d4b37a329acda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161b70175273b9e149f729318a7a0ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dc1812fee6d4cdc5326ae49124691450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d26818f42e98d7b41dcf8cfc92f9fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772464ac6e5ce9c957e75c2c720cfbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c130388ddec9ea8f396c810617de0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652b8694b848583b3c13d6818a766b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060ca8d410861e7640613dd6e3f02a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dc88a6777192231b638e4c26218bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a127178d123d1b56680c725b75d0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4e1e223aa101d4c3910289814573a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680fd633f7f61de5db0e2e191a06ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35683615fc0db22d399896dfd82bf3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1366ed22afb04caf6d98f3b1506651461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7042164c7e6a657affa4e6e325e87d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817672ccd9c924a5aad7958c1e194d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd7a01e965c67db437d8d9591201a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6091a0104c5a085d3f786e4bad45e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9ba5489f0332d888909436e1eecb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc66984244b531650274bc0a21cb09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ade824a036a0599af7b3d3b56493e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af8859dcdb7ee524618e993609194c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb056a72cb3048436abf1fc767edf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c2853a1bf0228b8c6eb1742db78b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f83af1d5854d0998d790a15273c4e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba86d0248e072ec2f61e8bf890b299473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c34a80df92762532cc71ad57b39a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ad8e798debf1d0bd2009d6d32002475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2fc808eaaf2762b14ce45219ef8b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f3ae38777caab98aed2e065bc27af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e3108a2a74437c98f202cbfdeb97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf57b3f88e0d92496739243c06d2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9a600f8bc1babdff83e9ad2f1220b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb35ed86be6c7e8e3d72dedc7c77934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec325d8d1d4ecb9d97a42f6de8e8cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae543dc212ef0d37e040603a573bac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cd0e19a8c57e9a6383a3588702a41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30515a3b46c35ce0f2582369ef9fd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a52b0f021f6a4534263579a932821486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f868e7e93d4f4d342c32278087e28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1edd6875fd31f17d9615e10ba9a55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1764ed9a525c44519cd12dec56de2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81135efae6506beecfe823517e73ee47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7488788a3ad4f6b6c508be690aaec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019ae2eff4a19f9375b659cfa27ed4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1407a2d085689099867c780ff91bcce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a959e6299db2d210d362201269956494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f288c8433cf9a4a4108267cd44fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916327428fdb36140d0832d81328521496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db8ff97f507a5dd25c22b0d6f0bf32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186eeea291ad1d132c4e52a9e23747498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e21b7e43b737a99252bdcf139e786499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf7f16d85cbbec8ed3643f4754cd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f80fb40fcf15daff0cfe7c0f076d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a1eb44c92543c33a8325cb35d083502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324b6f30e8863292df7c25d3c09a84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a790453e7ce8ad2eeab6c55e48fc9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c6e6e827cf2e0d356797a25ce8462505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad05f9991c9b20865c33fa07db690506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8660f9b615a0b2d8a9340bab8d9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de819052cc9c7bdbc000afc19fc4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd4334beb1cefdc88128d9c3ab06b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d053b5d93eba0479a4a4a3839f4f80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278a0a216cea0d04820331bc2239af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a028cdcbef0837f0268d54441d63d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ac29bad165741d4e95f9acea6937513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a21beb31dcfa0a67c8a7daf69416f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aaf9d0a9656255fcfb602dc5f4348515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47dafc6e19fa22fd0efa9fa583feb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794f11618cf7914f1ee4880e88bf857517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e7ca0b51e721d2bb1e66b9bc741f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce40c12ebd2c898062be900a13c8e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300e89061daa0ddca63811730e114c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3aa5f526b4c5f5d5f6ffee078a66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77c7430d8c06de85f2d6986f386bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516f71090dbcbf9a47cea337fd38d2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e02e98301634972d9654b5c0283a9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50242e7f3e4008612b7ba12feae50ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be863b87f8e278ab8e019b5b4a38079526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148020a93c86f7e15c29e90525a5d5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bdf5b9d61b71e95549923f70907c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f9dee0c078c23c89fe6829235ef1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aff867e86684e1aa437eb8d3c56ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c04e60dbd78340f90414972fb1c4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3bb013dd76a1292db20ae59a1fa3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e88025b0fa9a0b38c0d874096639c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb2424025cd68afff56de0a1c2695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f922446b3197eb9f787c41b8f461cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01a07e758673e1acef823645f354e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c401a283aa5748871bc3165cb1dfae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c5f91c3cac502b2eb4df7b1d4f29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b086637b7c29baf8c3623785eac9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050f0e5555bbdccaf96fab710af41e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cc6a905fb9bce6c937ce3de375f7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6f17034f515bcd666e1d47ba2b5d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58f3e473d2f0abdb36b7c5b104728e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d22f97675ff31e2aa519dcf11ce6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972f6bf3e426fe419bc364aa12c9c0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5814b19cfc566a6857670198bdb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed93f1598cd4447364b2c0436f9696547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1d6f3a46e23a2050f0bf6887aefc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ea74ea7597f32707e9cb0ad033b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6f4cda708e67767eafc7be7afa30d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0e68807ba614c0fa3c328cdb14c3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585df5e4f3783f15fec6fbf0a947f57f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e90bedc39b773ac133eda1f6bf66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4bb1e1fc1943a544966e3998c460b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ffb0a45eb72e9bb9a7d3618ccea3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70718462db01a26986a55b128b02a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484113bd3ee65dc9db7947715764e75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cd1d393e960d2df6699d63d260680558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48feb3cf83805ebea14311b51086706559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b5aa8df3099b39d5f2c295e5d2b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6743c0ac5313f71346fc3fc4c3c27ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d81619becde9d49cd769663bff826562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef9ea74f6b33f0c6c8ed083c37dca5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afacbf0064ddfc79ac4d05e769cdd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc14b885bbc4082f1adc9ce1c9a660565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03965071dcc7dadcec5ac4e106e938566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87451f2e597d843ca4181c4def6d227c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce6d80fa2170ae80e7ae2ef34ea892568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7cff06af9ca68c253195a28f3067f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4e771d1f43ff17a0638760a01f1c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b6d80f2b7d5649c8ec5bd6b533475571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a84033bd48b5588a7be8ab4ba2f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d162eda57ad34e9f787da9c4bc8de8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca957e0eade01f2407a2028e473b05d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca03e7de99a9b5311ffbbfb4325b84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac32d83c10c437ec848c7c3b3894e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934557e5cfbe099a8bb5b9ffa1bdc3cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc12728782e58574d407b092fd5c10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb697365aa41f8162330519c42010206579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f65d918d1fe39075540db956a929580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a08204f291b3b99e97f0adba607766581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e2f89c5e292798d426112ac514a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0e245327e2ed42d98263b7a0c2d54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269f6ba07c50f747daf9121dc740e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7a8fce7f4f2d7e467c46beff3286585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc543048df323b1c89eaf9b57460005b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410aa436dcf3ca256c1e112f8823d44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99466adfc28d879d76edc6c4e147c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9645826fb31222b7cdf9e84fdb3e2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6cfefa4f459458d2abb3a51a5edde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b69d6e0241847f574f60eff8a8343d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f730a9e064431dde7b0340bc2020592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc254d7649f8ae49b4d0cfd345628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad627c173f3d5bcd450b58876fcdfb39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac71dec887ad5e0caa6bdc0decce0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2267a256f4ce5ea51451f672aedf35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eba3e867aead0a7acaec95905713f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80c62c275b199704096f6987e754ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fdc24edba7a0ec13bc0ca44864502599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e96ea26631db4ab5d0800d2df769d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf9e274305db1ad22130cdb4ac7d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdea6bb460bbfaeb719a31c84e638e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897bf9db578ea8c52861d235ce8cad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5e71f5db5db80d9ba6868bf828565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae081072af12509655a3e31bcae143605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1906c666b10742aca59a0e596257c99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c476b1e0842c0a3c47fd8c26d288607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e155db7c1b1a7ca52a40f2dd75598608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee064b1dd18307c4e2795e9fe18364f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1941e5a4c56cbe4a72af3a107450f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0b0c0d5dbd53ada02183527030a0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3acda9e4eab0c6675920f1a419654612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f88b925cac1ceaa38ebc65b60b08d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6fa30eb4660fe4ad62d94f25b0e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981943ebd1e44526f7fc23576e87ff2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5eebaa384dc0bba3254b50f7ed314616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b5719eaf34c215a5047dd7922fcf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb2127d229d9ba48e6e71d88be5991618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dfcabf84a74cec5f5c29065269a5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e519d84fc5a3f020f087b31e7134620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7331561fc9803f42699d7d0728d236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e4873a2bb629bad6c8186924b31d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15fccbae5923d530e65a591c647bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f68643c4a67572899653abe4be2522624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d333383a8457da9cb42892b6e07c7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352090f975def641c3ad6fecbdc63ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030cda2b581a61843a36ec61ccb7806627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9386137f51c576332e6ea8bbf1d85f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b842f18702dbd62f1851790a48d7cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972305304f891c1f5c32177afb0a340630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddddc68670145d8473306347f67f2a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f06835cbe29517de05cf7a161e78d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f6eb04b1e33d2e1b55cd3e5c4cb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7aa21ba32ffd161061b492392d549634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e4958c548bb12831cc02884e18a04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885acfb92dd3fb3300c1ceef4368398636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f4d437bf7c1a9cf998c9c68a31a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9478121f78bf200649adafb9b39e68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25c1b8ae13f4a6eb46915a2b8c8bea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0f672bbbad0eec8e344981f209a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbbfb89854811a4f9c18d67e22c93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a93afcff6a3059ab877e93ed38b6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfd7c2e4d5d9c63bc57110bcc4ad5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0374570faa17ef817bf35129074e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f49f1c8dc66a956cebac62dadaae4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ce6c55283de9dac70d17ff46b6a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec367b5341fff243398bc22fb20394647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907871c2ba8daad5717fd19c592726c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b30a62fa1268467db39d273dc07dab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b122a2688876d861223cc0c8ed3493650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62ecf4c781c429b2e959d9d1dc8b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd5f2da6cdc40f669d577e49a0eae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a90826dcfcd1bb1c1a3b07b56b604e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a24ad3812d7e38108059c8eef1d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829d232c604fb87f2f816ec223af0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9db714cb401fbff1bd7bea592aea20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b85ccd964c4af1b2684f4e618c98ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ffd81e7ada9a39a61afabc5a6ff0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b884eca3bbb9951db937751c46243659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b04ba5df3e8167a7d05251b077127660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5345f3a108d1f873363b2f71ebc65c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c75b45a7d49140c0017e848285814662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46329359977661e7f453c2166e383bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c778b51ad62cad2aaf8411b570be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ef2993850f42736bc0da90a45a02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c35d5251af695185375a42a3ab43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf71c5e6ac04b4880c842dd2a3d11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bb809d1a0027a977b0f13be3fec6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094ce10d96577d37bf07a1122dbafe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369237270abdc8398d36ad8e1234af9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3b34f000ed74b42f1f58938b193d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768337d8e630338159e400b8530e8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2fb371bc44c2ce94591ff90642a5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f09cd0687a0400ca8c581704bbfb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ff6bd84b3566768e62f80d455d9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ce518be2ee3328d287865d9d203f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a005c5c57e7b8ff6b16187903f1854677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b798c666cab9d849f3d56305b1783678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2236dd0658434a5ccd09bb0d7574b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f7907899e10daee4f35a9f1ab457680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795f3ceadfd7b06b5ccef5272816da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac21cd56e6720b5e1174669e0522a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712779bea5aa5893b11e3493e40c1305683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240a180b908f9f6494132070c4a599a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39c5bde2507ba4adf8ddceb6b7fff2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75972a82cd0589e91ff1ec517ab9053e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47380f370074b61f1e449e63c1e4c342687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd008bb1234357c0a893968f58c77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219576380ed888ca5e5771c28b84fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba32680ca3ff4e1b11a0955897d0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59242f68c85326b407e3d1410bb6aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cdfb7b7bd072745538bf04baeeee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634394a87d6bed32563fa35751a1ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fe50c60c5e2bfc1b6f019e241c815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde55af53da319c8589ae89cf8270131695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ed87095ac137481dc8375e62f3c24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada839b063fe2d023d53c2f48ec781b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386606f2958b0aa89311e8ad2a4e92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be0816c851c728ef91eeff912ee87a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a796bf5c87dda5748188e39e9abc58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfe9b0f2423cee6a4be091ab5a6ce1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e13a976765d24e7a5d0bbe7f0d13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fb2b80cdcbe98aefaee3d20bb909e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d6487c58ad15d6a9555c7cdff396704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f794321c28a4289ea086aebe2ab0a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5db8c87b31b6c2445e96459e0c20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edc3073676f8a3820a4a86e6b84adc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd062994a934e50fd19feb64d9fe659708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6df6b5c020692aaeba3160f2b2f07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21541247918c0c9aaad4c81ee74ba1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acdb08ed4548f819b85bace02f3d88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a950720250bb7d29a3970d3b1c0c29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7cd8877a3ecd35b6fa7cc54ef6697713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c39db4a80aa52531f958375271f98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73f5ee0ce52f7b53c49b734d7e9b0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9205397c79b1fa3c124cdc6a36aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10f235fa9d26ca27212f1d8655e30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa336ad79a0fd44faed19180ddb175718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ad491bac16867371bba31797c09fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870b3341cee76395b309dde84930b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d27f06ef66d54fea7eb0e2a200a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6f5a515f1fabb2a71319ca4c3804c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49881ed88febd1769925407a68a0df69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684dcfff8b1c8539d9bae0892e7081c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da29eada38c861a6a2e5adb27fe10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dafb6b9ff4e540b0cb29859cb9b048726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650118128966b43a9040089c9cebdcac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb93a28a493394ab27233fe94583ef3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598fca0de1adf3bb2dc0caa7705ab7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24648420081fd62a6902a2f521657a38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792a284ed01a8771620c3b355da175731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893bb2b2f2fa5bff34d958439693f6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b84a084faa47a2d5ab383ca715830733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536fcb1535f9ddebab98ce24a2777b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965059da96bf4994dce2cb383ca6203735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240812a249769ab1cb95c414d1839aec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c5185ab333aa29152e4271728075737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11bb3f475e632e0c0bc90fb3cc6d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4df744372876a9288a4b6f3866256c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcc40d01ff21c8744519a4677880ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea36c965546f0e598c46a1d5165306f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484dd84957878cd84d0f0c71ae178b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab12c48a18d81cece1e3cf3caeed3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc2826ba561ec6fefaf53a541f65df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd254c1f819de3ed1b97516fc42097745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f531a411192cd8d60cb8cd289bdea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa35832ed04f5879fd240be06c55e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331a31001f8ef4ba4e4451400484502748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded122efba156e11ed5252ea9ae4857749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62b6562bc95a49153dc85b7707cff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bf726b03a5c6a641fa8b9afdd0d2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02200aa7f748e3b3c0f0546516424752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf2bbec814aeeab419981af0e0cbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cae6bfe1b327ae5c57e33e4d31f308754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb04bfa388b38ac28e49f05922664755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d7e374380aabb88ebdd2c452e036756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c89513b2ba4d6cc65a8254f889a03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d585abc3faaf17a9d33b61f39354d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47758e890d020d066a1e583991bb8753759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ac1cbccfc014944cd415bca5a73f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6c7a3f62b6d66993e845913edeca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5704e608db6ea096cc06faf1945fb4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa90652da23d212a578f16dd9e91d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a87455623f16ebdb8b19381c0de0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca99123dd8a37f26a150571380f83d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987ff0bae767e68924ebd88ed7e0245766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc8390e0a3c4642453e473d441c13767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>