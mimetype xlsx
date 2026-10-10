--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7432bdf268737c156ea4aec00a7b2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178263b39bc559072d498d0804dc4e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1919672637b073d9c728e6008f69e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22cbafecc8b26d8de919e7a89af1354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc33f962a350e1540d043af334af5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b8c3ef9ee5fe1824ed9e0e8d09c2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07ff563312276c7bff3eca3231c457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2d2ebbb1c188eedb1ad257b43ecb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44a24fcd40ddd69218d83f51794d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049163295615161a1891315dc916a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7e2193bd6158b29c5026be14b3b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154c4992e4d18de7b2be6330363ac0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced1498a8b35355bba60061ef8169f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f99187953de0a98c717388be0bf8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa288d50b3becc7131e1d1a24049a8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eaf47be1de04750b0f5aa0ca8f6c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84907a93bf594fba8d7b8a88d053c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666dcbe64a903dbe390b7bc3abdc1b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113d411f292df66fa95745e437f44619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4b60dcbf054e67f9ce478640949d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b45e1c2557d4986f3c6c8c39059b5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e189c0f13359c7f61f49d93f82a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d45ac635f3c20b1e9789b8423659223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0689da6680a81e8b996dd164f1e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7640044b7adfb51e3ad6473b3b63b5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c17dea343cd87971db9a708f402226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96300155084299a16981348c710196e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef1c5e7ca2331799a9cddc81a505b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6481243186f7be43489d6e3165c3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec988d973efdb31cdfd79b321f7c45330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac31196720606898758c521a3fcc4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224837325984e040e0425cc61cf5c51b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d66f6eb83538219ec9b1138f242c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed366e50825e7170110a32e266f1ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062ae4a4d29e2723c96c33dacb49b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b04bd3eb609ff1255fcffcd675296d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8235bf0592892bbfcd3b4c3f68a49037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ef544f93bd1798345be1be502309538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcb24852d45fb96b874d21be904e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85c721a00b16976b3895915b4113a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe48bb05b8f8d471765ccc1ca911ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa13bf61c7687eace95142cd64f0fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585960313351d0ec88a782947a31f43a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239489fa5e329c182e8a7d6930970c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7c88e26ee09441eb12e09db793e5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61458942c0efca8f5f74854aaad1802346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f4efa20b1c6b1a769c40139a2fce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088b7cfb681939b45430db30aeb6aa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d766b97171f7e2cfed12072da4d07649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fea84839d90ccda568bbab02b47150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be2e5c576c2baaecc80bd36032cf1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606325ce3ae95b3db224cae5d01d62d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd4fe9150d98720e3ae46baa5986353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc016adfa49bdc6cb016a4e3cd2c6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0294358f7b6fd45b94e9357963d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87476251a77033c2855f85b0410a2d9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bead3afb51f3be62cd2dd9c9d3890c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bf96830d6277e5f1b4fa96a4ce0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf15caa0bf0be7a10f4f7734f2e24d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187396a1cd4e5b2727c2c24e35435360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bffc67f20794e951baa0ec3bdf61be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815740b709e6b4336e58d20954447162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c6422613ca101a63247cb382fd1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51c51ee0a534b5852f6684b9542c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0551d1aa9a64bb0cf306cbfb0d60f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b6c1d1a320b29ceb99978a0218d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43741b0d7b5453aac35bd29cb44be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8dfe7c8c937520345f6ed9d7f2f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecf6a54f5ce7e5b6c976494b72252f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3691aa8d79c096f41073449c3bdf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedef28233e5b2d07e8e292ba5b743771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45441bcb8177ee747a8803eb2c7b0b9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e8eb10233d5f08f4166ace1c459a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40671fc9d94373dbf0e8ca8cc23a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ed90e60cd8da3e459cefcddf112b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec6c0bd8f41d287d07c99bffa9daa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e18d4a88d6a8984dd48e183e770677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b870f9cf0e2c3b0ba2e1e12cce0e6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805dc35779dce697d68a6e5249fdb1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e06c449abb6da3e4ad244086145080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd27f398d4575f7007b5722e458cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cd764af0359772bed0aa5f4f2648082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173e03cc1b4e44fa135186f219d584883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e580f03fc9bdb2d3bfce8736461aa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6e37c6a80a5452bf98965b0cd6dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f2125abfde3a047ee38bc3f971a6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c965338b38b07c6492b2521fb08b3f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb4c4ddd40030f2fc51bde3c90406888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c02225714b8e8c4265fb6597b095f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea396167e08a1b5606a63b2978c2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144bccd628a84e220741cd739b64f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d38a8850e0408dd7176aaa1767ef3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c78c16d7b0543df4348d220aa0477093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93729123a014433e2f13a1b7578a7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a424ca718721da8cedab6460e912095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa5407068f1eb40721262924ae4e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068398f43c98658e7cc542a9e943996797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8194d02679ce6540d317ff2fafe71698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04560ea3341dc303273f38569a92e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf04811dee15de936eeca266538dcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a670de915b6a93c2d6d66960773f62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0152166c714151bcabfa157c32d69a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940deb3ac83c103fbd0b3c1b65a2d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031d1b40ae94f9bb8489a7cb9fe700104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1b85243823b6c0de3ab38525cfdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3521ddfc43b02e9b29958ae534a3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3281db26c2564b433186c479dc1846107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a14b8a66a7d0036ae72287f9a14c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb54cfe31b75bde5914f65c52355de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da9c2ce0e661fe7ce713c986edd915110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58ba80786e0cf2c24dbe5b0e6ab05d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035227bd638e56654d25f91ca2ab6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29370ac1d5432398f8a462188d0dd410113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114bece8d5c841ca188e6fc2e49dae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0008b07eb7babddae1fe5de6db7c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111605b16320540a34caca556b7138f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbbe74a660644fb223b261909ba91a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc940ff4aa7808c414edc664a7d660b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e000bfce0cf5681e3f86d9936fff4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca622178393e5163327a46556127c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96a51f9df5b9a7430bab63bfe4943121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8ab605560f3909326186e797ddab4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83319e4775963ce57df440a8bcf21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c2a2d60cb5d6f49dd61e5afccc25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecde016209fdcad6d62f05097bdb84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14d2165ca26104f4821309b195f07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23080d34a9679c5d7bc15c4339001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf916e24c0425b32f8c0fb4d12512e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb156d12f830f1ce86cc12f4bf8f98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8fd7a10a10a0d32251aed9d076b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855601de8c4d8f6322d49d095046b14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ccc75dd168988790e459cc0f120d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9151a9f2cd8b6a4a095463b55a2f49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a09f87337c3de269c542976246d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb22ebc20a1a6d10aea9c265ac57d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf1183180d2e1937f6b1f5ada3e815136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2dc86682581d26888af06da07de16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff63ad1d91305ff80402c131884cfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afef334d22ed1da2c32f6e6a0eb5782139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f96987dcfcc1c0345140b89c97a32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4cccbf189773db17f7b1ef9114672141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee149f5dbb2cce4256646a18bf041765142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb8cbeb4207b361fb42af85e482662143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf1d78594f18fa9969c3e26ad48db6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6b82e6387cc1fe6e6f52080306e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a8c8ac597bdc880d4cda484396aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae557c164c46ddb9969cd4fba88396147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540856871c8147808ab138644450b14f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3069ba74730419e7ca35e55dd71685149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af2207562f131ad5e7a5cc10c64a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce32d43fb73d1b7f1fd3df0312a211151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc7a71184430c732e55b2e580d2889152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb26fc49d79bb199837b2e522828fab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991c4678cb7826d5359cba4604ef909154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de13db9b8b45b108d7e5a219ec711155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff1be28dd26799d5ea1b6bbf967eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b4233ad455dd3d01ad6faa0255fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab14a9f1b5d637077aa606c9c9cdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7e4967f9116256139dfb470536fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a917c5fc99d85ce0571ae38d56f56af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6add0d7fe93471bc5e5328c10c3e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b8acb532f887ade94252cb328434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b0fae3c11d39bdc0755767fba784b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b1cb112e4a2037c7463ad6d09010164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc16890e9d79b95b8d609a13f1e6af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630a2f301e8e363c5b3e308ff1b698166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719b3e7576d2797ef873c77d8e9d128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e568c51208d0c5814460a560330028168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7645663c9abf23a6ca2645e0d57ce1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b4aaaa3fe3a85db81e72b376f50b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084af155bcac96e3765887b66dec4df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82898198a6eb67d719cf6e7ea019f085172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154f6d633ab5d2d9113fb67a5aba31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47ab072a0aaed2b8ab4d280acf10f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7b4fae031880b7a05703cd256cbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8e2b45b3bcfe96b5243a4ec7ae8a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a6317bd3913de69284ed233edf8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10c4bd6300ec5f63ef1586c69c81d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f277915ea27f4c5713e90fb9606123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a4d2eaf296daed180cdfee7ae867180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e61f31ab172231227e2269f76bec4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c8f2bd630315f69ea886b283857f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6821e5fdbcbaa4b29b828b9f534b4bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949b3207ca2198bbf0ef9b073aca603184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f209e905510d18e947d1b6c12971b2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796337720a5fa86956c51730f937f35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234855fda057ca948247df37378f5aeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc52d2c3ae04c31e779140763e0905188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad43f443627c1811804f44a1c10d65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16b728a5d1f7c35c652f9a2e34747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5aa02eab1b3f629dac0017ff2ca76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a48d59f5bd05b668e6c600dc511d69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ac8f0a2c65217c2cbe9714823cfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be523479d4b838debe0ff09a851dc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b4b737dc41ee07914d17a61166cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6768bf3850a4d52ccea0f49c4444423196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76799f4754aea092b8aa48e94baf1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56374bc1874a5c7a023269e8e2f5c58c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529926c68325dab51f89625917d48769199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e237d2c791159afb6932f95952b0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9c5bba7111f555c69c8e6304c99a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0462673d8ce95f26776d192ff15fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1d84e4aa60f48013b7c0c4e0a82a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d775b197b215ad6dcd652c812699a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9980b1c348927ce1f82ce047264b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a329ec10a65b2188a3449803d64bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a09fbe8e2ea9bfa8f119050229610207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccf9cd789a658a79bf1cf203a601eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016e73172ca10f5326136d62bc24941209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931a0f6390471ee78be11b05c1e7a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc0d82a4c84fb1da68c1d9ae62c254211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c0f4d905209e7d6992bb408acd9f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb85c66a9cac18b347da1a1803912d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca260aa12272dc408dcc6f87541dcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aede199c56d884bf61e211543f168215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be89299f937f54df59bafd02fd0738216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34d02cf2defa428b65de0c43d8335217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef8a8448b302ed2efa4c8bc574105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe509cba772d1dc80a05eb27c088997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a5a6d8e17f11108347c11c63c55ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb1e51c9a811041e850b2e3c8d023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35a53bdb24f6e51322380ac12c2c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1dc640c41967e209463cf423a0507223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a917e6e5f32ef6deefbf8055de9ab0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c529359f6816618f1d74b2515bb833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffbf916803a98a71bc1a30086f32a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1d5334f79c9e53dde870f24b7355227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880005efa5a4f4a004d720de285b408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e999fbe2f31bb3eb235034f6b2fcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97743a9e1380346e9c5c277b8e829d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bab0fa427ded650ea1a9a85af43f78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2082dfe7fb21d7be4f3a1f84b04bb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796de4ca7871c7208139f3ec6731901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18168964ca12a6a18236f9aae5b5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d99844ece87232ad86b20b66f48228235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a21cf0f88f024c3efd99368fb39b98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2682331372fc45f19b7cdebaf374b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0dc1fa821a8c9f9e0e849a69db814238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61783ed6c6435bc5e9b8830b83dc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f571ef208c2e61676a69543ea1b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be4b638a929170462574995ae916c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3a44f1d968f42667f69d19fb11cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b16c022161890548e5b16c3c2ea94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc00c7b8b3855459bba1410584f3db2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bcda13a3a4845c37d97cc2d0ad91e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61a326141c80a96dbd7f277df6405246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d703928f0b9b3f95c38c8e0989876fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d10b99a77da28395c9eca9873f00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847f1dd9534ac80f49df5adca45f98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d332fe1cecc4efce4dcce6790adf88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe72212b1305d631d02480dffb987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea815048e8ba49d3b8484eaf7436055252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f0158f43fdd4916377dae22f1e5e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb78dd187b269f05db11202b6de58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83149cb89b35009be0127ddf8724bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cffe7ffd4a38b883ffd66dbe98bcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4e166ae7befb5c9ebc110b7325876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0e8aac2d60b239a1d538145e28cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d8787e07570498822fa2b5ea1d7f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d93e75789f67631929c1bc9a9cc78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39b81130ceeaf9ef58f27bf2054b6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b082d27698d3f5deec820e58cc7a25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349c6004727e60ac6070046290775f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9dc78adbe97d0669fd8e27411628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238f1ca4a118a9d449cc6c6951b1de0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130245e6c86b3793a4c7aa8fa6c42098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea8206e4a012106ea7e325ffa0686267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303400c2ae12a641b30c31985cd9ca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24510d3fa31579628fdd3ae4a2c0a61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae19a9fd54453b65aff86f12abf1ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a23b29677157ff4b8d2f36c99ffce8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f8026736efbb04cfbde989efd2d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596638475c9846635c5adea719446cf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8fbba72312938a52be76af930adc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7652d0dfc8bfcd011ba8549badb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc34836f1781dabd8ffc39dae2922f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401350acee51f176922e3bb94a761d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0015de05d8256d549cea4e1ac70d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb732e7a93a6aa150e57258ee40ab21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb29e3c60c8c5616800d0b2175fd92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ade8c7754eb5d4d4d76f299ab88f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bcb5cd1cb0804da279ac060e9b0b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d55dba1fbf7b0d32beb48692ec94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca60a432f774ff7556a8748e90ffb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb958d76d073c2834fbf77856bd1f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4bdd8ed915f56fd8690e19eeab9f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff3d7a31c816e017d8d4a4690e0461287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38467da5b8f7fc8000324bfcc95035288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a19b24ca5beb5eeabda7674a6a0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16017dc13d7e5924dfd411a3864f775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab338de10af62c96984405f80ed5a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f29cc10814e58743e72cb739ee13ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface6ecd10310410ef89b3b6763a0dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce863fac885c5137175c8d4696daf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261b245184f249e1cdeb68e11a8f973295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e020087a22ae0b708933bd70935f12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515f99eb94a4ea96936c38f7e49d41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbae893e2e871e4074fece5cd0ef50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebce40419fa8eb3d3448b55035a5ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a2559d2cd6269b862aabb0ae10e6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3d701379d1daf57d8d612bae1c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2344aeabc70c96a21311538d734e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77656a5e37927e9b2f6fc576c5c28b4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a64c51ee19447dd9082bbccf445c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea5cdf14e6594b0d228321b88471b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f55b413bcdb79d61f8407b68d406fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449a156224327c370dc13f53ce191b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28003d106ecc50d7d8f8bf750a7bd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2503da9a0406d0d3ebddd194248af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3704120648e216e686658e95a63118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09845be36f7286fc4cc30e00ff927311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8576ccb4f84b4df2f160d3d9f3a9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29933fad514d8117015ed4af51d8b9f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf163509ff54df93c372371a31b98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585414e729623b5028048d0b005e8c37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c66eb9d6fa1e60fb1ef5ef5b88cad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79e63e627c8ebf3aeb74301a33cad2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71aee863adceb9c195bc71078b340d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662897010f82ef50bcbc55cb86b7493f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d138d194f6045c724ddbb9e8fd14c41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f494debb2fa6f6a7589acbea94ed60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8849d8f0cdc7deb35e2b4ee325e6444322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12300e5ab9644f37cfe35315017a74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0ee5933b51b1efda7e698d32da0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b15df93a591a08b9f8e39add73c0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9aab7f205056fe1fda2d99c79f0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57606ebc8e3d986a3fc1abd403b5d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f555106e17c8ff8f16d994ff986e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b5356b27175f4d10e8d14659f3fb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32508d3c90060860062e3a57616a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a820516aeb2db2c27d19b88fb9a78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c14f88cc522bd11ff853250d449d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62821e6469121cd10967ca330350aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb57b7f8e09a34c45735af8190b119e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261e1fe184b1f1065e5be868144db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad84e294af355f5e9ee97c86d6b9267336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bab8f39d05a3cf03b73ac9053d5c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5d9c4bf679848385b897dd494a0a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febfffb17220f3b719a4b2958f9f3db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b519427c092b2419b7fb99387e6732340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976284aede6dbb5ad9d8809556da0268341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1f75927d707fe1c6e8d63744103f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb9bd0365f7028f97a47e78701e37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eba0dd00a70f716a64b054c982619344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0482ce07597d192eab6058f01ba8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580be7c8df685967c3f162a23b388b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62fe341db760a644f5dbc71048fc05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200ec136ee06e5c9e34aadbaca7a18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945bed6dec93d1e55be6d6db05593c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1af505aaf025de2a0b1822e58c1e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2884e8eb07f4c28194e30e52e76d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d92a89a8104251e1be26ff14f0a10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf031950a6fb3fca1256e98db1fcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c5b1a75ee469e461f56fcb59171e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fa5d300a18323493374bf6457b244355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae22c24bee0c81e4aed8d28424164356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3dc67f5befcdf6122b200239b310d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e83dabfcd6439ad5f2ebd2303b035358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a26bfae09c185da5663c816f49e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ebccebba1fa34742727b1d8d59695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fe605cd194b18f8b8029a3a8d6571361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f5d85435aef56311f110d97ef76f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838182d1a98284fbda80f9950267a12d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93bda518ce152422f29c3fba74609f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62596abdc34608068d7debfa6362a049365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ea1b0f803a9593994e50b1c6f32b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb3a6d10e2fd5416abf2e124ab930367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764456b00b24bc03282a223271d878d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdddedcc207a6cc783645d821e37afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345389410b12a8e511d1d99ed33db103370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd98319bc00bf0745820507366789b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b7e6c6c4e51a26b8301bd5a0df1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd69d6506a3f15b502b453b2b33113373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6240f1b4f3d7a18c7aaa487ee884d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc418e59177594ad508ce6c050cb895d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1cb08f31b1afc0999b567b5c041d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc22266ab923f73f617f628f4eec73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfea9cebe537df5e6a290e6c5c7995378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe2c5a0b67dbb250e6fa8e20d6acf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0395ef31cb25fc8fdcdc468b57bfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2b579ba135cdca3b9356531a6355381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dba7693eb7acd653deafa941f8fc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f090dc14a15e6433e55493bad838f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee63c3792bc8ceb616281090360dd48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e80d37d6fe86ebc0604bfd90418d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e220e42570fa8bb298f3176259b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb2fa746b05c409e2d90bb5ab44e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee957747ede5c52febd683d86e58396388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121cdcfbc0fb3454ed2d6abf3ee19d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482b03567a1d3281d43b66914f5db81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f9ac01119eaa6706b953900c93e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124213303f707c6d507a5527f69cfc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7c679b0c790a139f53a8fdfecba85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5c6119bd1b6587c86cf52728b3a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74953545258b533fc4e512556171989395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37f68b41c4fae348ab3b9c3f679a84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ee5b4a6d4bc53a63ef4025142e40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1ef3d62adff30c1385dbfc679a71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c79e73ade6b95a6b70002c2d2b08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b157bdb66ec416e1c11966f2cf28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5aae536ca9271d6ebad4681ceb346401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174dfa88c9ce4bb54c8d87575775a56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc38d547d430a162fa2efe327f089403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453731d164cd7721fb40984768009d73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c6c64ab09f96158273f4961aefec6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8555395df16ef837b7b63d480fb4706406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53204f5fc1e246361221e3d01f6ae8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aee5bf87c5135f86c90cd96a2c338408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8054a8c24cf9efb8a0840d3ee9f9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c45ea4c45d5b6f6978be8fa63619d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcabace9f41b1fafcfd59f04d3de981411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0bbb7feeaeb756de352e8d9b6fd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095694fba7e0aa614a8a5c3a17b4b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7638682dae9b51f0b4d685e05db0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88a395c434c53c04fbe46a8a429ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669186f21b27bc28e16a3a085f29a00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c05cbe76f4ba1f00669d4c705352417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1786d510d3511736d6d16bd46893241418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a30cc8a825c6b6c21ac15b745727419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a57cc2b439fd9b0ac8661fd0ed28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d982fc0f9e5841e2a99e5755e7ce41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb56183613aa73712911a2bfa8850c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94e98415012e3c4381f13579cd20c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af72a0f17753229cec246052f2b17ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3cd1d8440db408daee2fd29fefcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a731bfd2b52ee931f96e21a71cfc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce828e1c00d602441066bb4edce2716427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e9aebdbe12b8e014c8e349037070428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d778ed7cf6d464d362fe702810e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df3bfef8368c0fda88fc1df85d8e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e1ba34c9f65f6366a1864dff61385431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843aabb95a6a9df3dff270ab1828d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e71d8b048c8fef69ce0f793b64140433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984c89078a8bf8c441015e1a0679286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931186c7ccf38f8c40dd6ea7111d223435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0acb2b27f1a9eecd7fc3cad0df87da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c521608a5bc5b43f5068b390639d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725306caaf5a5423072aa024f78efe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075bb3ceb943f02e5a49eb26db9a7c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ddb58aaea4b3871b1bb2ddf52887f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0382881d1d685c3d43eca9ab873b50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1603a0e30a6dac2051ebd698d1c5fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1915faefdc1d0ed9e8a103c519e9da8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3bb929e82b57d5f68d399b1cc387e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99530dd141224d3f2b23cda6a76f459b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ef921c09c70baf5d97d2c9d967f21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57adaa2a54ba5a205342e0bbdf50e9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e51c945f9933435519ca8f2db143448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7f7608a0fe69c0e305e117b500ca2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a628f799ed315f0c37fc70d7ed70d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d3ace4197d142ced4753e632009d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1fbb3233adc59d0411450449c6a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bfb1e74648f3ce7ef8ffb6478266d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b4ef250c8e369ec75252e73e94257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae933f87138e06d7cb90a2d72cb01ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cd67b67e1ed82cb26a6ad953be2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a96031c4aa660a823598d8ed15711457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831b701040a3ca90af745463bca23e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c5c6faeb033657ee03e80be674ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7bdde7ab4e10efad800b0745e99f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca32d44632064b903a8fb38bae218461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d1ac0ac9c8b0277dbebf0a6223a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d5863a139cdc20676f9e2a4f812c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69c7f9aaaf181a941b400767a27c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0750fbb7e80c7029a556cd21454eb50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d1b986c6a7265c83ac2d3531289d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f835b9bf072c6e8bf8b0e2b6fafbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4cd78388962158887e54b730ae5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21c5bfbeb3d36f9cd383ce2698bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a7eedc2e37549f072c674e6ddbb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6354080043b54bd3ef708b00654c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76467f9120f2a0b65b99c414fc569ba7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de6d9a5be83ab45592594938df73a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f6b45cca87f6599eecb106bf9ae8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a5d076babd904be9dcdb1a974671475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b927fa4577d3bfcfe16294027b330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9484d08be0a82e150931940a2cd52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9640539a31fa84cb8721d30b107ad6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cad8db209da7b445517779e08855e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750268345f5002dc898286f6cb9e8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cf71c169f3a5cd6e2179abad9e402481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6362baea6e224bdaa4d5f6845929482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c22ae7419a59d1b7675a8a8125bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3275a2f2ef1d5d85c9c181cda324dc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987164861801ff21cca8002979075f7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd3f655c340a8f797637b68a2c509486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf6c272373fd2219b3ef2031bfee2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647ce41511a2c81b11b1c40c38b09a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e422a65c6569eafd0197ae0ed270f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d7a00c4f99938c13027db8ab725a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc44945240b557bc56405e70c5fe9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0dfaef41990a59e3b58d29e230aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4199421c861871649acb54490de43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52156327b79fdef974a3d610be6908bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46689ed6647dd9ed552f3d5b847c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ae952528243ec2c271704e29d2162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d6ab1918e7ee21d4f1d11af6d9387497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74b1bc3509acb5ade03905bb501de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47938c3aa056f9eb0a7ca85f9a66bfb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e2824b6330abdeadf9067749cd75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f2f9d7fe5994ae6f0d6cb5a6745a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db88d8012da70b6a86000eba8e42cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162a4be591e9a657510b37c0b1ffdba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38b5add8ae7860ab7584ab8c845ef0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654537fa85937ee472661f41b374320e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a54216091fa0151620b0ae2124e52f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bda7f32ce5dc3700c9bfea3ec0afe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c742e46d07e3f1d5610936b55d2c33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04573a570835ca54987644585fc6ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4d96602ad252f9bb95a315e6ed25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ac632364e04bb5ea46fb967c8644b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed064493c90ff7c55d97ea08d6e24d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be843942392b8d3a1325706c9c52397b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b4da0504e57ec45013653b27acd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e138d9c35fb9305822a962a67c9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839ddf015b54673131ee730978c9999516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00339b25c27964340040e3b34a4cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f17ad1946942fb2024b6f65d89e106518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b1a44ef8a51c6056becee09f16c93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3529a85fb686a35dc83ad6b26d800b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc658f8398da594951cc9cda03906d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255acc926eb0e64e3a111e15e1afe32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235abaaf2d6d08a170ca0314cba5ba76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad511aa81b0af40e1c3f4ecc842ff21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b88a29b4cb3a4b4a5f76845522756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a53627d964a63f2fe1874aba6cac7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd73b8fa2c5f58d89e64bce4436fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a474058b833a4d264de1b8110fc92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018268e81f4294dbeaf15008e671869c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b9f387a691fd5da249b57ea7de2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb54378bbcd5a336f146727b02de65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9888bbf4c511caca37aa37e2f86365a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc5aa4e89cb80d941244c892d214f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e07ceee00fe392a5981acddbed10b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71be4bfb290f73b24b269edb3f6ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34bf3aafd3b0f5ece6093ffbfca936536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493112fc628158c3e6210308000a083537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2885531b4e953ed9474d66d80ac40b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928aaf23da20403f41fc86d56012efb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2981bda861b103ef95c816e00180041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ab44620f5a86b9bfe3abc92f4ff71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3673c46592a5b895f1da876f04b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cee277c31f79dba9643b807e27048543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec8ef4c1136437f05cc097c1f8e7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417fa84bfa0f44aa8634c5476b8ae10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4a98ebee39d3b2e91c9b71681f3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3e3e92f7744e7ef946df822235adc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86439d5f19f16443d435bce1866d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea8e7c09b2e40b70692da900262c5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32301d66e32e2d0870fe09761357a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571285b2d327640892b8e9960ebe3357551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f870cce6ea3eea9c41f576442f93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968bd918bd9e0d41b07fac2c4d450d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133db50591c4ee9b5f3853ccd4afd3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbe88d9d8d8af38fbfc9031bf1244f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653479a37561c938bc764a961222c2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48aeab4e91141aa7332ac5b0da2028557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0621ebfa511627854cb6720ee3294558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375631afda8cadf8abe78c095cb13e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5339ed651c07043aee6d68d95fc98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4c2c460e21a9b4265bcd7454eb38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983dc603ef0f59e7f6fef50f22ab13d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370fbf762ab8b7eb79c10dc5359eb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1616631118d779f86c2a1ac0113ffd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c46f01a33654260a76c4e3b8b62e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e3f8da14fec9b4a0b37f56eca080d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20ccbcc733b81e0b819c5b236dca34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442231e0216502dd8d37109d99581a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df052931f44c8f4419b6201ee19269569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4723c8c3855f646bb59903896bab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b437a36a157b58a1145465516d55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468959069270cae25c48d39f816a69b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed296317862f58dfac0ff3aff7854f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9501b6ff7bfdb5dcb6489f83bf5a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51453c5b686020a77a878cef920821575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abece6bd15b095b0adf80d9c2521d49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9b2fcdf7c7957519b628517e2f0d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717716212c4f37d24652a9ff483278ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a60879a1044b8cf28a997e86c297579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c189002de4b53c08a6d1bef4545f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2f511f620ac50d23eed33b75f97ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795e3c74cef5a55d896a85c1fc8a57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1597a226852cd99ff802d3b4e323d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c1aca0197e43ad4eb9c1412d5642c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce9e7d901fe8b1f4a6cdec0237310585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff885f055bbc2856a120f22c51d18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b29299eb77fe09b86a80dbdb8947b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc314f1cd625d16c2ea57fbbe334978588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78544bd58059a4ca581a1299b66a9c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671161933db798bcf1ce41187c6be0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201363afc5e4489798b1cdd0de99de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef281851c7301ca5880c41b4d200da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c52eb03c1f5a9ab3993746e4efeeec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2779c76283bcce107dbcf948bac070594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2313af74c087b67dea80c60984b18ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f2abe318d8fc9bd38322d5420e43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631313e82c1b00eaef9c0e5794d141597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b438a3b547d460b3aea695aa152d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa46fb48017a3a33bbcf73f56ef127599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed36de4640492c37ff1c55ce92d1d9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b8e792a6633cdfdad47ab35e1ba6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10474d5de6d4122068e112a1dac04f06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0fb4f37d47ad1864ded9ff7b4d104603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2fc899cb0a072441846551bdfffd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df7ca37c832acb157a3669bb53cb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0604cbbadb00056694b8b157b405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b040f7747c13e9343f06ea1ce66e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa849ad8dc46ce6b2d1a95cc7b32c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cc07ecb042fc6bc2d6907add1519e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddce04b48419ec74af3720bacc7f55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efb2c0b3b35f94e84cb57ef15eb034611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4e6d12e258405bf8da861fc970cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f11eb3e95830370fdf07d1ec9c77e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcecc9484d564f18f80a842303396e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea522720387e85776a22b7638014a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9017337352437418801ce3fed4ff5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1be72c0a335c3ce855ccfa4035660617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa73344b13d578efb13cc13fbbbd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db013e2097977512303540f592f8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d7bf9110734e352dbd8ca073efce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4de374a167cc899af1b3a7b10326c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf025390f132e97c31334559ac6fb65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98550dbc9ea27d43ff2501dfcff9a10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b144d4c27ff423cd7ec94d89d116ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db723963e9689363d3a301449bbcb11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b956dcf930426f6684f6e70f9945626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62289fb54d7acb9bfb09f92aabbfcc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e65676c3b2d1e6650bdafdc77669628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224f0f01aa0fd1e9879d274febc3f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331215eb048e7d19c5889b9106d971b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2905592b7a83d89d87ccb33e3221b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46e9776879f83c6fb9d618721aef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2627601cd1f3fb174eb6c01613091633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db4b978887f1c56c787cbc3d02020634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daa78f160df874fdcb861259ba6062635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb84a21d8f5dfaec8856bf12a5b88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be244ad586e19a3e9d16d1d8aeb078637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889387f68328abf14cd0c4bac1396a9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55135478aeab45e57f775f3b9e18c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203078790e2dc4c12e2c01d859116622640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a5a1103c04a200fd716894d2a7e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f577db12d78e40779c03b6c0ea42d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8c104d98a077f51527a7f52b6b53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511dbf3b09735f233a74a95e49ac5db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d2ea6a1928839981382c16e4d5fbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d345538e7a1f8ef41382f2c0a6ba5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d96464c8dd5dbdf4351c48636000dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75433e31d62cc2dd33b894cc38fdba0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bdb614ca3b00f7e179e3a01836b0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ce3a0309c56d3514dd3bd2bf4435650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bafc65e45195ab5c1414e2d9c1dd24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319bd0acf8ad28d6b5cf658b248b1a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a857db1bc01d5e943f2fd649fb7e2fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d196d0dd0c2fa63a5175b1e77a27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc416e0ec58931183420b77926fda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4cd42832cda0f9db5a9a3c1b6f61f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764ab58a074c86e7f6d95160e01207657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313cc02d7ceec6c5fcd339b0caf98e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d95dbd1531a2f3b2ad82dec6501810659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723b1475b758e363027b19c7c4e398660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49fdf2a7dc6aaad7794940d1d7e91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea6bb53f37361e9f729441c6f0ad0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916278fa04e5d0eff18d41f8d41716f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54504e50bae9486632fed47264a7fb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290bc7fa439eddf01d679d57621cd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8642911100389bf5bc1ec94b2779b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc249b7ca6bec13cb209837cadad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb3ab2a13c026c5d0bea9b53cb929e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374cc4d9083bef13aec5135ab6d7b97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2bfc2c5dd74f99f786e332115a201670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f8d939495d9d97133b1ba2eb237fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf3fb70e29071aeab83387b11526d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62cba51c183237bed189f75d6de81d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f070b374811914e2db374e4591663674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b6638c0d8e97334234c3cb98f7764675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7ecdda1821b85d17d3e74d16f079c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d5eee087e1dab0937488d09f426d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e96c7d9b29aa3005c53013840bc4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c8eb0f984d53dc0eb40fc8f9095de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4eab52b5a3045ff38e710cb92c64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b268eb3a29ea3e7e100bc931a4c6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71958743fd1e37073bb635b16169d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a32deccbc16571f6e7cc13cf85253683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98d313abb6ed425723d224070908cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5bbc7a89800abedcedd78e6d60e46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11bfb3471139d8060a86c3f65c00a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a3151f112f137d9867bd8c7cbb5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e12e440e5c7ddfea4006e35b13a7d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ab5fae90ce7ab34de716e4f7021fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33053beed62fd2c69c8b6b8d6e7cc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b148b7b0be5b9b13a3250789c422e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffe6ad4b8902288d786fdf32faded9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81270fb81af97ce432970338957a81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a466ddfb3d0d2cc6ac7a36f9ae00090694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b2bad6085e29ce8de72dcc42f46df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd212b223685c028ad44db914dbcb2cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7cacf404d266287e5fe723bb44e78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e442c693516e13d1eade793a3a78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0dabfe3cd2528aa26c86589748d75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d6ed848e8750b5dc9052642043fe3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf37de093a5bc6d4a49ed10f06fc38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd18b2a4283c2f874af2ee39fcd5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be75e88cd3a27860d0d24b8c09f9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73207b9758085aa89a155b0fa6dc0407704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c84014b22c02f6097821c9888d8c7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e06dfc8453f1859ef3d58df6454b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379688f019f6299092462022b9cf76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c720514fe96ea398b3caedce4912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae90df93a486c99e61d4430c805ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e1946fcd58ba4075153775980e2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0054177268c5e77b1bb1521d77c505711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5d94d04419a366a71bcc1e4e3791712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2719a37158c0566cb760a0da1ca9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5e75fdc9df23c767eacc61c12ad37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b119db6944a96bad2d0401adfb47e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803d95cea7411a620d379534b9d98de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b01b8c3548d8a6c7dd5627408cf6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1f1fa36a7447d51b9667bc51747ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733131eab4d7dc5e2918720e12fb8bff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8159378c3f6b51663a60f3c63f5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e8a70ec63a7e1bf4df80644cdfd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126c6f6433e02671ebbf4955a1248b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63a013b9d95ddf7f43560cb56bb61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c926d7f1317ac4a5cac4a2a5779991724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36489c9b5b76ba5aba872d37cf48271725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e304f86290109df9eda1fa4a6d16f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5871aa037c42996e2c4f341942098f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9634369d1d32a0f3cff8a34271405728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dfce7d65d4702a7ad906ae8adc1fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c030bc4aaefcfe35b37461d5c22c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd881b8776a5aca7feb599404dd7a1c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5497da562015b45647dec7e9c58b911732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e764d16930d2527d46749a2c1c739d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d754dcc8246b961e9e16cb7dd83488734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521d1d82b4dcbe0eead28956bee7e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e9658bcd23f8af24fbcb91512d15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e475ad1056d5aa8afab2fea542474737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d54f23891635cae7b4a68f36086925738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060044f22e466dfc096421e39eeeaba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d13cc2224666bfee70b7a5d81bebe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e155c5aabe9c4c80f56c7b1223e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5dcea0e0b51cfb9e65ecd6da39e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc065b61e5bfdbbeca0e4ec88e8ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf415ed2b1d0ac4588734323710e50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272428409d4691f0dac6cd7497a85d2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb143f6ffaa29419bc14eb5e6c927e52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc77bcdf56ffa37864b12e8a828a25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0849a47730f9ddd648a781e2e9a2a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275bfd5ba0afc527e7989b339d82005749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7dcddca385ef10bffb6414cc8efb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dc6c78b15fc89dd09ec31c07399d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c857e5c9f00c46201d6baccbbaffa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b92ded0f87d392b73cce47bf044b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc982815e514bd05a7d816ea2846dbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0c8e58c65fe63abe63adc0f02294755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a26e2ef6510358b8fce1aaf96ef35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a22006bbbae7d7035733c81c68ec3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6054f1e9d9c220ba918bf8fb5305e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaecf747e81bcece5de6676ac1dd2c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06d33c55d6d3bdacc6d33f725e164760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f78d84d9a5a0cd623a0640b7f7eba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a04ae4abf8db18ad591fdcf1391c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727f1b63888e17c6c0e4104e0231cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841358f84fddefe5cfa46171d4e1138a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab6be6008c37cae6e9a78647832d5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aefd95c4a7d7ecfcac7572841d01f8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3cf9fd5897f54046cde92618262bc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78a7649ee64d28f7a0b8042d73841b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd4ef557bf00cf0192689cb9593238769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd433b4b52301eeb6c5bdac70be6dc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992b354c6aa8f7307135eda61bfd054771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4001ad8d0446c9b2e07b721317f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d832e3095e9353fef3b420c58dc622773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182f01154fe0070916f45fcea90a75774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4faa4b0cf4cecb58531a16f40aedaf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d06d7a0d2d0babef542c7f76930d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4be2feaa9a1283a41f372bb414c1e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d425678679d8105f6ecca88d6fbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c12a655cd62a4717014151f56215779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46595bf5b229d959126756f665f2f9a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a389aee670f622c1339114bc81ac3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad56659bb370c6cae18182e0261edd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf8b70fe483b187c490d74f72e49a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c54260751423ab88c0c655d47f06784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28850dc61abad4f76350a73883e625785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b7df12b6165c90487128a8d258d58786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe1d953f27574bd7598daebb9a372787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36412b079e28469c2ccd7b974bf3a9de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc97b8677d30e1330a38303a78460789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66e8f62b8f2daea980064d47abb14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ad5c4d41769f6eedaed6f552310a8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9530acd0870c9a019bc7634a290389792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511550ca9b51313f0db1bd3c68df4c45793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f5b5d4543058ec5634d27063a750794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9486e2b0d6527bd5815a0e00c0de3c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae4b46feb253c11158a4c9013ac60a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1d6405abe5e1355f190545edcf12797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab42c7194a0c81420bbbcd1a2ed503798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc7ecb9cceeae88a176377f626350799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0359592134186cd31ef721ae617715800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ec7fa87c5c1d6e87d3d5e39ef86d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be363d5aa521bfbdd12e6a36ffb3bc4f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a3e40e1ada962f4820a6e60bf6891803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c272e8fffcdf5e30d5db8d198c6ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab7a747400125802670d87b3cf8f43805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a57e8479426533ba879d8367230b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a1f9174ec6f194296430c1cc59a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28d7ccca9c545a2eb206f7b8aabe7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29614625ca916a2434d648c3bfcc966809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2340d1756a3a73e248d3042c32ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda57089bef217d135312f511c1c70811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affad66f63c581a67cde46b23622325812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970162f4de789dff25dce0b28e0dd38813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562606fbc8cbd5fc9496b321f6791bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833305ef276a6d961e3c318350571799815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787185e1e3127fc18e26ed47f5df47a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f75671f1d778e8483f69872ac84fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3bc313039735d3c4e3b9cc9397455818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61162faa19581e0bfd0e9bce665cf287819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1425f84d6c1e75e8bc17286d9b622a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1d006713972f2da2fcab40449bc64821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be453a3938e1e6c26f3d15eb29855c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb61d0f2f4c648e34b6e87320856c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21896e7319a94a2c0ab70a00f6939b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33555681c1e1a5e5a0ac6a70057112bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79430f04d7abd9d1d6b6d6cc3349e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ac6dc898d67fbca5d4dcda3dbec86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c9905b66824f882868b2b0444c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9e7519f83efae5d59b608193fd318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ea585e8472a0e570206a20eded689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae0bc803924b8efd1e8c9835f260c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406f0be8c7f46702e5e4a93b14cc3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cdfd53a25169dab6c3e3441a7117d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daeaab1d33b79050e136e8ed88f17c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39059183f8274368ce090291cdcf9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c22473684887aa848392342ed528115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d343f9e02a37bfd1ab59ed6c189c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986289de6d71b84bb59c024fad560eb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e9da185856f299e70a412c20a572e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0fa82e9d8d00be3d98449735b7b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7793660d6f6cb2247b6efd9a4d4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f91cc90d92bf99a4f601c7073f234e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa53e58965d58b232804d39dded6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8165cff6ef382e1fb769a186f9c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f95c752d77642af84fb53862ebd3d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bbbf4249b5b4d5467c093161f60925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71be66afccaef23b1212b8a494fb4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee8cc4da3c59857c930d45efbf144e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914f810a3b9d78a7875d35e09a2fb9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ded03efb0548f32f3ae8a51492510a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01314fcc4ce491403511ed6aec5ac41030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849505fc9013e4b86f1ecf9fde91dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dd09d0ec43477305ff02d6ebc9bf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d45b6b8e145a13fdcbfe4af1b4621133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef374a7e6b5ac7a487cdfe4434dd3fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205206c88a154a1641953675cd54cda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07cbf9e574b61fe26b78ab28f30a1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f8e75fd6d5483bbbe4b4a067e295537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504381810f0286bd43d26e6fc1fa232338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201530045993b8708e02d73d9a7e2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092a86b4e995d217d007d97ed4c09340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aa399f8b9db579c5b05f1fa935fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f547fe8178fe38ebc70ff2804a99c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febdebc14ce94d2f441e73b8aafb45c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3744d30459f80f82512148d6c3e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f04b46f8f0730aeae35ac174148445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dde69b222af8253522fd65c3dc81a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56f4bf919504e9bc1f980fe58a4d0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36df4fbaedd130aa3191bb36d031f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e7d2688458c8c0bca36f611002ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c570d44b3158a9617d50df37bccc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba49adf4c57890eebedeb312272b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903a8b5dba2b4190d2c009416b1fdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5850670780fc2cf04d0bb2a1a57201a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0eaae8acc0e613035d163a05e21b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91ae45f70cd29a684bc524373325a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a7f4e920badd855d863f6e7c67b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c402e78d212d9c6c528e65fff84af657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e8ef7c4fb6b040a6189c3a4d880658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9889a9eb9433c462892ed4579940c9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03e63469af3a8dd0b7895ab783428b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531dffbfc4cf11156d92e62802e48161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded51531eb1aad61e3b5c41856370c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443204883b6189da1ad53e488726ef9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b927baee0b740c307c4f9a9c7c6e87564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683791de117ab2f11bdfd8d84750a1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe270c4eece09928b9416cb2e6a5d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34884c26f0fbd846a8ac0df7ff87e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309bb66f777581c8a9f69e18533bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cdf0e37ef006d20909689660143669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdb8d89e2d1aca48c7d2c190a6231770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53431a684e908cd9b033ff22fd1854971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c806e5312257784a7e5449ded28a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ce62d03ed0c41ae3d2942073206e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3489ca3998fa1be1cb2afd753429b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea477d9e366a8585c47438f504c682a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a865fdd333c1c2627c127ece3f00e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f15fc6130a33acf945064e1e378d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150e6d522b80567441126e69c3575578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc560f32da7c18ed2716e00ac0eac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffbed064569022d116e4699ddff6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cff9b80272c02e3335078475255df581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054c29f181f0aeff13336a7f471dee882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b13e95956c6055035ad0efacbcef5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed32494e6160c531f3fefb7726ed9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bdcadb2d2780138780ea93dc7b63585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0b9949a1329abf0ae4ebf195653586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd41bcea97914440ea6d6e7cf4fe5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322cf03f29a287d69c07b276fefbd0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c1089957e6ef2ce42a460b2c85e6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b0aa76fb4c203670f632eaee444390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509732ba31de7ad207e9d4e752c828591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7701632cf9311af32c45001f2f7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5acb6836bfd5791dfa708c43bba4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e0f977b6468a683c39ee2a163fee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d47e27081e65a161930f52e52165d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedabc37dddd2beddbbaa10439fbd8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233e632a245054a5cf65e36c3327b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c26f0d4ceaf31e95ca4d4b17ff9eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dba2c66a8b9ca2831402d56af18fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c0c36ef998d47a1ace622c690ac14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08860b905f4ccb495a7106f43ec60358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b220b1d1f26ccb69bba4259ea597102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9740eb18662d4d5f8701dd03ea7b10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff2616498a624af39b4d0b932d187104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287b7b6bc55d7ae569ce475b3fe35d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf445feed176e69acb0f47197019e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baf24007dc1c5ea63376a5d9318eea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4532daabd996709e37ed5b1ba4bfc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ccc707f83ecee8c6911a9b8998364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af52bbd14d0c19dc54b1a51a1c705110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9415dbefbb0563795e0e0cb0690b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10335f84c53914cb40b83bf00d769d85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7517d0412bc5dbea58a0b86d638cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ac3da9b7688e039a458d8b3b6715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da94ee4525221c2d7bd0dd225a1a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49c2385cb1ccc7c2fae61d666695e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab755604128200c8101a6b29a3128117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b1e3ebed0e04b28a6682d703147c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1f404d29d40ae771dc3108aff1b79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe96b957f28d69ff5315e7c8a718a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b93bf46b6537359cb0ecc29ec92f7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b75072424f2e20d22af3c2b2cf121122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fbe0284298029e16a80e7afc730e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7a081533185f1079a69963238fc8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed1f2789ebd10e68e0717c5a0059c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d51a223da686741d2b89f1ce24a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5927555eca62df01a5d16f245c93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20033fae251abd1bb0f24e968b41c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c2b1505bf5176ddce7a7629c134d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f1404a466f6656d5911eae15620ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f3ba58a4e5e2c03388d23113f6786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b604dc81e1b7b82190d895906e579d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abefeaf455b3203ebb27aa4d03143133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6bd8d4b04d0ce2932c46a109d7f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a4b0aec66f903568680ccbd67d51f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279ef920653b148ad1e68feabc9b51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204c4b67d1ff1688b9871930c0fc27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f8d72abfe08437dcf433786e9ddb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf9014432017ee34486fd23465929139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb535158398ff7104b52dd0edacf2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa3f1d046e8f8ea13db207ff27c7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184bdcc53c84feaa68bf02879a35921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e13b21a6ca5116e1fef988c33aa9e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb772ec0b097b0abbbd7aff5e8a24120144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40947519ab533b807e041899605442145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e510e253dc8c0e734e6a0f0a0f049c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a208c311e79140958b12c4217f5a0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad4400205191bf390fae4c1f6af39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce909edf81aef14f1b910aec70d8f4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58ca937bdba57421879826fb766c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd3e04e77b2ba93d4e86d02c1baa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298e53e858c2f18d8597fce23667a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98013b801421dd1418637f6663028190153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80514d1c1be00b9f59bfaf8e1b8df947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ded1a883d23239a45021a2117f33a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c4fbb7d796d21b3042066d00d446b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838f8e6ae4cd4fc4c85b41ecdae1f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf23731d113d485cb3e28d1d424a5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67190b24badbfdc7d8e049d1da71f334159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f3fa3c6a324af7d915681a394f3e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2579d4eb721038e212843cc599469161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d06bcafff5891b2f6d8a43da55a9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351da9c928ead0fce533e3a358ece0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22de50e58f31bc4b8e8fa5630b560a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d5232ef3490a16c54babe0d92e9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb4ddbf279dc5d9411b3b9bf2080d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2b736bf54b9e7dd3c182493b7fe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9f65ce7c7953fb594108fbf906301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b30d4134cdf054b9304b955480892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc28afe26bd3c71109f2e9a57e31c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28dff1d27594771804f88a780730a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695636c06e91108ec6f68ef7ceb22ab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ffb5cd1c7127a0964b71d802979a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0e6f6b8d24b34d4947685a73db6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7114c6c4cb186421264840d5ed5418175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ce3e541d3d8284ffdf231ea2a109176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d0d58de09dbee91d5dedc90a7547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbb29bd85fce2870854b195af7790f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f76d89d9ef5a1ac224be78b65d332179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e16020af319d175de3dfb07b59f095180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb16a43f24d332d03d0164cc33ce42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e01e6831aa268934ddcd1b63519e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0532662e6179a05d73d2e1c1af6083183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd5cc6474aeff13180bf0708f8fe3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8a750b7cd7e8b0ffd7b1d1d4bb2ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa775dc412ae750abbe82d0790724186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb8c4ef41162d88b0a970b7b6c5a83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03888bd78531704cb7268e4f081a7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97e08a85db671ead99da40dfda5ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b53999c78c2a2a96437a0e50f397e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4c697a4634d50606d37564247ad0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150cd320fc4ae7136d19676361a59b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed78ef42224741c44b60141018adf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa1c5db854841d33604919e481db21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518a31d59d3b004437c2e4f31d3df8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f9ff47142ce48e9e827ef85760d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2ee574c62d72949133ef7c5d42b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a02b769550b9836b9356f60144700198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f77023165a7bdfa9d72b013dde5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c7b9678315dee9ee4246ed2868d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05262fdded2db1191e1386a71fc5bdad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700710659ac9ddc6d746f2eda2d25f69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5224d4917e67dbcd63d471aab2ce81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91899795cf1a0be0ae7cbe6f579d201204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bdd4df71a5df5a61ac7a408316319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45fdf1bea990b945d3118bf3369a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54eec8cbacb041fc461d3d18ea9bb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174375ecba63c75785b2fbda69d92047208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020c19ceefc82f38a5eafaaff81ba8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a2e1f8350775afa170f4dcc777857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54702ce5a5c3af9e5c5e5d60a1add8cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0fe5e2f13a78ec9ea276574394f20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04daa13d33b7e5b09bc540463c3663a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64474d46cbcac46489463a310a4e35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52391e55bd7347dd9ca6489d29c3ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672527488eb9ddaac6b47e36d00acf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9f6eef550c9c081fb26bfffce82d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171301fafaa1ffc72b171d37003fcab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c99c2c249ab8e9dd82d16868dceb01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc63c839bdbe443a94752e5f96bc38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec602aab49ea3929952ff6f4d480adb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce8734123d0f76912ccdd58f6984ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81db5431e61cd994cfbc2c1f35fb5f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c705dbe96eb0a220980a909669fc17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6738a3f277b2cdabef2bdcdf684fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ab38f22bc9e0d39b8c1f4594ffe0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941896fedcd6128038a63e07c2343c50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73ac1c5433b0fe3435e6d023e5465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad229b4369da3cabff0bbd9609acda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc6c362028383820520f31ca3399e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884abdd1c15185f193eb95fa7decddf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdcb7f3fa3bc4928c750d08a79258c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94209b0c24900b2aadfad9016e007b48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fee67ef9ec8aac8dcd6a0cd960cd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552424849fdd58bdcb2e8ab222cefda1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda872d664b43c84a2472dda0644e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ece252dd84d92fc94cfb3243e526237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b041d9100a7f58f19cc76cb21aed19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9690046760a96f718946e5d8411781239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1d1137e8c738730e02054e4025cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13539fd004be79b376e6c47da613a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812342f4e311d902f5d2be97ad93885242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df3c8be537285bcdf9881f5b07f9ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee65d77af429147504992db858551244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910747816b610de06a3a9492d8a2881245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe860abe95deccfaa2fb388d7ddecb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c155e5f3910e940e6d9a6844e277247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738bf4486f067c70e753bc4020d8f81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bc9d039c92e1c43bdfe2569f4a7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545bba85270bd0d95f12398d37ba4ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb099ae9e8d4efa6aba051dbaadf943251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4ed11790de1f4c4f38d998f0cdeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfabc22f009d13f309366cf8d1177d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a93ba6bcb4f9345a8321bae2053a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278150aee8d48a4add2e6a21a2b4ae3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748a13e4d5da466e6f9875fbea25c74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd76b1780393fb3c8f8ccb2cefbb65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa38e5d3e9bb9b33e65c37d9c11d752258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acc7bcbfca434ea0dfbd785929a72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9353a2e4253a0f41299ead3b50364260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e861aa0e1d57c31f653d37db6c373c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dcf1fe91cb4ab73af85d08d112d39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df350797134ab080775a37cb86b8f21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5814f1a646446868f85e03206fd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a41f32a8ba6ffdc9d61c68b800eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948492a57fa8f42cdc57224dc5cc5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1140c2b8fc0bcf311ee323e8482700e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4b6bcab8435417434fd215ed77f4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871508826aba2da5b7e01f95cb706d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111503321d659d0a914fddfa9e7e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30632255b9138d5b927e1a62a14c3350271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f2dcc74fb301c85138499d9f469d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaceac9434f905fd6c34123f4bd0831273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55224d35e7bf1e1a3579e207672dd11c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf421b5d1663ce2b0c38b42a910654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d84139108cc093eb000feebc9564276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ec64773c67778389c20011fc6cb37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48008425580f3fab9dc7e846a0148d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592ed1cf710941cf52101fec1751b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48887ac9a139430929e6a1830735d527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379a3556248288220ddf01f37e635b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e279a96f259eae4111083022059c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b50546db0b3ca843bf74445684eae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a945a6a243089ddfe2630422d45857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a954be12b373dcadd07f9729bfb71ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734ef6ff8e6fa1fa994529740ecc9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478409d49244e741c75490727f0c5840287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83653fb18a7e67878c2c25d007eba5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d34d221a4fedc4da9bbfc409813bef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ccc085d4f1ef01a58fb20db90bcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c63bc0f174d5941927ffc2e57b05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c721f3c3a688c69fa64aeb785d23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288ae00167f32ccdb4e97ffd84d04df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d2ff7b8195a44b403969652da68b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84e105f40a41242d44a836ec5fb926295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbba4cabd97c3917505c297df3438d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320df9294b38f85e08becb13ea41647297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73970aab8d7ee6f47b96e4848ebcd728298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d285606551396dfea00a8f04396e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c57f7a38fc4f1ea229ffc685ecbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8856325e623ac6d0aa0218ba6a83c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e8cdb92567d8b0cbc7417155961d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e66828fc45ec459053f40336e376de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383801d60c36c2b78cc5d9cd47d9c1a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6facfb5f19f84d01280030d7e0b679305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a618b6e3ba914f0b1a59113777dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d6cfd00af0dcae63969ed1ef66dcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a066f37eea5323da5722b561c360ce0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04407e825ccf135b292c421ff72d80eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493de4e1daa3c0c50347d80428ec140310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d4c3a522c82fe7b75ba34f3b162b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2fa7620877f3d48edd87addbf36b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454d189de42614ac0ca5548720f0b25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10406646176e4273af8cfb6fa9790351314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcacdfc344569d1cb05a100e81f98cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730192a4cfb02424e66aac739d7e0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea2c139736a1ad491d8fb8dd5606e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c56dc5428c207f47d79ace483126318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002be9705c4cba29cffcbbd2f917ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d3310d9aa1acd24744e84bfb9e92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592cd9608857118d0c45a4c8b5c1b7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f47060dd116574da393ead962552c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59294eccedd3adfd2e6afad22f77e7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ef43297f7b2100839b859365b1891324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773092c679805a0179533625a31841f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b4a8e955484f347bb2caf23a6879326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb547962abef3b5377b3e9f3c6ed2a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046a9c97a3db3e2abe969af0c59ebc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e966967953872940a2d8b3eb4051232329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6192b90f57d43447100e5289ca8abc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c5783e1acf74e690fdb3937baac36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6547531623a284b29fc35959e7be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855520834e61d1be2b163db2b90ffa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf4f1b88e079b1b3507847fb7b9172334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7e8d3415d04133648861a5132531335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cca642c1c9a5a9f166bcb3ebff356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0945f88bfa6fcdf373696aae67fd9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b1ece14c725c66a4793c6dfb0e35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db92e7a7a22130e9549344269ec7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386bb651bf6c5d8cf6dc8f3d97d4c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20386364f239ebc991c6302a67c19301341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315866ba47425906fe0a3599c2619ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0c6b495575f8d4c92de2f03237fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866a24dd23635840f28e26bec86a3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded612e7ad90e71b11556605964c0be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981e7fda015a93bb8d0a60894bbbc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0105ba66f191fd35a64255a8333bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9afd848b674c79ee44e0464985e085348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9eec1547a49079bd31ce55ee90e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac770feedf4372892360cfd248debc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1c3d138f74f72461cfe132b68861351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461446d581cb38fc5003e97cf9a6ba83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe33287769a8064e0a89de0ff8e455353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52441b8f70a93f1e7c66eef9e7b6620f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb06987aec8ac175fc08794a765cf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53079694453309073bf49c30d8154a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866bf5c30269ecb735fc875c085b825357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f407bbfd6d164bff3f76e1cdc79df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa1cfa180ffc72825531c194eee603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9902ab43ad184c8df49cc0fb8e7d30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bcd1f9737ed7dafa17fb432d1b634361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da48c911ac6b5f4f25ba1c8959029362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f773451024aeb49d7cf539ec0e3c28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf227a1dbd1ba3d76225d05f554c7201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c086dd4926ecff90f46710a3cf4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def2b4265bac653fbd218a5b7437fd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8029a7596e2499e73705aba569952367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42135bdf6d2e4ce0fb2e504ed347022368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec225ab523b1300c93646578e7f44c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54acbf8b8e82407a7e680b6e0284e94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dcd82809e6d3060c228c500120b6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49390133760e7ea7f95da47b0819993372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538c0d930a35cd396428482c4dee9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1fa9e592d928475b49a071dc791b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff890307ffadc5bfa89f72c6f981633375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c6e48a883de630eee80a21de823c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e5f9276766a9e826f6ad3754fa71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f477dde62d2e1af3ce52e76263d62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3700f07c29eb7b6032803d5ba228841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdc3b5d44d51fe6c0b1d657408443d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4dfe967427c32dfe247b1e69e107d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee1be5955423f1b9e84d3fd9e4919382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f2420de5147230671d7f9541d3873383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f5850f2a503623ecc2fc762d21f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc12f423b9542a49b32278fee87784385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b59f9518cdb2b9126eb4c8864d92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00820b4c9cb2d250267dbea13f1f5e41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3006c8f25296d35fd07d8a2289bb0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e161a80a948e38c5de5c2914515486389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25691db4653bda8a0182dbcb4db032a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b5206d6b9c2dce6a27518bc0e0bfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ee7c15fe3b48dc27860e76b0992d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ba333d0cb94395fa717cbe0328be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcaab8b4fb31acc975a2700546f099394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58757d3a36218969698a02bf5c555b4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab8ffe3f7c9023935f38b9da4c22b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a36eb115279078f0fbfefa196bc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d3c87cb9254e1b35bfe87887e1799398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02766ba9a54e39cefe02ab419406afb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b319640eb31371be71dbc35818911e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1bddb8a11d8c8a6bf5ca2cf3fea53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050921f9014224faf79835d9a958bc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cffdf975133076e218a6c7156e1d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084dd12c3c61105fc2cd14bcddd968404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2c89921ce8cdfd67995faa27c28e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71333070e56ae662f4d085a37ab6ded8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93623e3b5de168b4267e5f7259933b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b18e030e04535979fd627cf6ada9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03f1befa66425e922e187dec8bfe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd57bd7551e0ea215d94a5ba7db5f73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233b3eef597f7d0bfbc80884db70425411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17521f582af0a8e60ab5e7d2c366f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5000c3ea67a8672ec956319bcb5f3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5282739477def066d216a0b1a3e08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f6d0fbf1773bb566f3f262c63eac0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3402e66573c8093a74e839d1a8ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db0312e254aefdec0af4bfc61a061417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02af0044e9622972a21f62aefa8bdd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22c55de6fb20595e636025da9ee58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ad0e8948c0117996a0df6cd4704b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca269e7f851a6eeeb683f27bacc1e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14eb22620929eab3357cba5f42ec40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8a83c86f0d7033a7299e38266b4d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad95576d14b9852229592a5deb416b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94396b334c9dbd4b236101a01850d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98555a1f04f40a9a4d1993bd32a960426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021731081903b3a907314aa2997155b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf81308473c42671fded930da2808f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab4da4c4dbcf1d47ea31c8fd7e4862429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d49618cd4744c0eb6a965f07cca5f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf343aa48b7b1b769784f454e81d7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d28b0da5fe572a30ab3b5a0a64a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12954ca61981bbdda7bfa1435e50333c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef8a5818446e33519ec8cd14fc9d58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13fc1e725bde59a0316b31cc87ca4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f329548b958e2a943f520623197be60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f52d700b89f4b6ab2dc1aa5bec8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45acd54eaea0adb6b83d447c027c157438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99bd9b3801fa60b4554bf1b123bf17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63017d991701f2c5876dee16ec366d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f23293f6b9b63bfd143841a529d38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c19d4cd68f0d57ff8ecfa4d56d040442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083af5143516430a945d9f9c21611dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044e4d1bac1c74294937d714850fb7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81e74dd7d517f6e6c3e0fbee5f0685445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d49c19d641516c0091354e816985d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b1a4ffc644c35f6d9b47223c769b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad91d1716796fce1107cadf4f90df96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866659d45e844b371fb594ef78e5b0c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ffba3ea9352de4670483da3204108450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d9f5a02462d3da05ff3bd2362180e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b48a10dcef553e27c0b6f9a916991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d999fd0f9b552adabdd579ce91a6747453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf575e78a381865116ee2e72097494454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b831f807b3a895c29cb31a618c1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542aaf5fbfb1639d5552c932ec33c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3220e88dfdde636e39030c3eb28a97e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63fc3876b285d0da84cdeb9406720c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d627e9a2fe9e2dba15a9cde48bcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a49d96fed1e2984d4f5445953f7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f08266ddf7995e899fbc0dac1049b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e2658f6523b1e0a5bc6df6686716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d02088b8deb34bab842d3e4f256220463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948184f900b4c7be77fa032c82298a2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc554e7a6752653de519390cbae55c02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b043faac4c3e3c56d86127ef42456466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7980c539743553baa7a3e6e062589c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e447d5bc2af839d75191a05355975a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398ea9853723ab5fc8bee9be7fd896469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fd68d37a19af28f86388a71e37b6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eea122e7201a669eb3eebb1fde067471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652354770f1c50c0b079190fdf6f80c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87ebbbcb5dcc360cbd77fcd6ebce2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec44c64f75babd4b9c673b92bbb0c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01269b9504c6fe241bd4b59cd6f635475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e5adc3ceae2c17af35cbb0dd54af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373109f9ac8298bf7803861bc6e28c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac9c59320dcf53e07ea7aa2d608288478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb7771191c26d117e58a1435dc1c56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac268bbee1aa03427b4c622ea44f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7da61eda12270e617c552f12a09a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222d6749db551c76832c387c8155e1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de0a02620ea1168152a44b09f40f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4695d63faf214549d4dac5fecefec6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8109461238a8b3cbbccadf1898f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f01f24451b652d70b534aa4b6bae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11019cbc4ca71dfab58ce9f812092cd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9495c76a8f23da6ac821e8368968c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baa3ebf72c4121512f27b33e950a7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689109ebd849b0a3593128f3a424d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b62656d6f29e9f1333845b047a5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968d4f4232d8439572a31d32b9e750492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406cdd829e590fd23f9f120cf580adf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a4c3a312bec13863ddd2e2d5906ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5569f78affb9bd01eaec2361667574495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c1bcf8fe81d9021ba921bd81a693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de1ca318bdc65919a1238224714b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889573fd54b3686210648007404f01b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e8adf400f2d70ede8a02f7d8ba280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c00fc4b88221a1b780f5692d1d4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44c76c5b39ad06c65635d68f8ccea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4483d3ea7a4c9198b3db8ac1912f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6512e164371b8fe9d325444911b13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341653c45d0d47cfc9fcdfa52c4fb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cebbd96137af92acfa6f154cdd6655505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61e2154054dc2e4fefb9637587ac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95668732af818246037cdc3165219e7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9317cafddefe3995879821cc6c533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c3bf3af2f38394190e807591f9ddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb18025c8c6f8587ee5602100eefbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31b29da601381d0b0980a6ac1aadf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b8bc618b737e2a656cadd17f341a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25128d9417a3a643ff0c5e7aca2a1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aea58972d7cdfc59f986c149701ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db42ca2bd78934d828fb9b6d2c3ff8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d7e21f994d6652cecc98b6aa4e54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96018bea16cee7d871e2d64e4c8af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fac2ed611b5591f35b4ff07b01582518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee38d9d4d9f372c007dd0bec1d462b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da6b41247201bdd67f016df1e5473520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4437deaad0e495aa40fe713afc18cb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c18d08d69f55a60f522093b01472d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29959e898cede4da7c4cb516c241792d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174258f9ff5b1bd45abfb7dc8904e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799c12ae1b3b9292305d97ca789cab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed4e6289623fd59e2c2749180271d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d552960c23bf5d11021e2bbbbf35628527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413033c3728913dafa35d017be87cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6808847c947d9dff750f3f297f1d38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc7b8ec1fca15238abb24a553b92c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285d8ca6a2ca8680ca682c12455e3da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea72ba547de7f65e271113dc4d2064532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c684f8c7e32ac0f142e313f7dda6a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a106425855fd333c315b7e61e3c8c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f1587dd8a380b291281d40143642d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5461daa36608be106222d021ab16be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b1510a4238c064f2708ed7ed5859537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60971b0e23e3a0f6895be1207aefc5a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce9f45d33ed3a5bd9afc402f8f9a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8eb16754b331172ecc68de62399bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef96333996003c86717f079955832541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f54fae4bfa248b6c15955d040f15a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac77a1a71864ae555e39b1d3ac4075543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a32bffa8a68c182efbcf5f25f89ce3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107c36b0d9754ebbdaa65ae49941fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ea732358bfd7d8854c5f152a3980546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65924c4634c3133afd39fb9c4c45669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fdefbd16622ccd439cb229f736cec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc1417439af8398dfcd543bbf61d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a3a6ca06713dc2332ade1bb2fbe5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1adee2665e50ea735543d298fd0b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040760cbad01906bcea855d6209ea6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac73d6d85a65d64e5eb84376d4e840553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd309b1d114699b4a094844ed78e99f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff1fdbeaacaf80f1eb059b952c713555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1475355af771a66f12f0dea7b7fd75c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d1b80961d7c87b713d0359ef568db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de7b7515fcbec0b4996cf2b3164785558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc28dc71b0fae473283426c6034ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9090293dbe2ce24020168a4140d72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f649af5eee3984160a156e9557f68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee239d7418206cc5ad82b507effe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3707abb42062b6c91e3fc62f9ab9568563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a5f5a013c4f92a839150ef8c2161564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c2dd2db8188660d98eb2ae1899a44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565733ed120c6a9d9cea033a7dca84e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce127948faafbf7bbdd108b5f9cdeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3196e781ecce7d413f7769b6aafb349568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9285c763107e65642c804f4b0c39d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2bbccbccc5a2f3f834b7f2f3c198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6510da597cfb406a0dc1041d07da33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ef311267ff6a556c12184d993b07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24b3795fdcd631ce65317c8bd29c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43b3f65ad8c003040e6fe0f967639574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7d700970fba111290bd4b4c07391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec90e9a06bf43a45c975cd0ad163bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a8b9a70b63423012757cdc6ba302577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833affee2bb95675e22c102dc4040c02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52e8dfebd86c8d2376c27db302bad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f70246050616120377bb678e2978580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe71a66bc4841f5cbb28a49783334ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0797f5e1ab6478574882f7b1d124b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3dcefe9db9297bc2d9441b657da11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3f8cc0a72c745ac9aef8e3f88868584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0607ce552cd1f7c78631752c9064e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33b43f053a9ad2164015350f0c770586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc9a4e1567fcdad8509edc1faa05fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ab21e81e11ee89b08bb3394a6cd5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956580f6d6c5816e25a674bce495152589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727338e8e484c05db34724dee204189590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bd3e4f40eec41a23dee6304fa4647591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102087c981713853628bbb5e80eff779592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231f3262675ed759dacaaa7fe4a573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca5f6a44f4a60189ff0a2c96f58f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593ac832dafc8f95c19acab24680a74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e397919fe9efcb968b018345132365b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908246fc7c8ce0fb7d5812b45849db9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56028894bcc95b8b1cebc6867f0194d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7393c9d4113bad533e386daa96363599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0c85e1ae24f00f9f558b1f15e45d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2207af0cab9a85923d31707192092601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc567b594719e2ad81557da25fe4e2b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416cba487a2c8a9ef3f8c2431468cea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987433554f7fb4facd45b0e6d247537604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1841a39dda1c0fc31de72ab594ec9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcc7fbe83f98a06b7fd5a58a1711e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01b9a57de9c7e03b8311bf785ec4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e49e258dca94008e7f7cce9e5d4c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f7fd79d78c9309fa0f66d77c83bcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413180cb0fa31e963999d8e539bf781610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa2947aa30180f83dfa20a81fc0d61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dce492aa83b3a6f04ec582720099c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4de203c96a24273b829edaceee11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbdc406ed79f726b9d4cb2ea952406614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97859b9e25e944089ef404864baa00f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac818c638bf83fae2358862a3f4056616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a7620e9f4342dbecedd2df31c57c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827d6bdc28f9f96575f9e1bd345068618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a581a28e6425f0b1fac0ec7ef1c7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f15bbaf693e844835347b260b70b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9653e03016d3f275dd7a208adbf84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387461e2568edadf56f9c2bb1332ed0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3516857093ef8324d1bebec844c79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a23e7c4e5440544c5c2a38f64a4bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e73daeaa79d9036868d0e4bf677b9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b7dd6a73dd3513993b7335250e6cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350f723298fb477a12efd7deeaf90c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15245825c2911561fba8dd20f12da5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b7dcd93355f6f84633821bab85b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94694f100a3a5dcc3de1ba5079b042c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb95cc679298c279a4682d834d23c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e0c5536d17d131ff68ef66977bf5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572533d774dae0a7c8ec943632518c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff444dbccc2b85ffe93f3cff48accdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a86f4f7265e63cf396593c4214e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8e7fec610a3504ddcd693359b92f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0e1246b0222f79995c153f58e1d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cdbdd51d5e8eb110862058f113048638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f6749091cee0a17baa35c4b1f743f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703c2b7a9b5ef74dd6a0e95aef4f3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aa0cac7a457f54915ad9d84805798641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d4cb4fd35b5e3d8676f5b04c6ca7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612cf94a311dec7ca9e834d7df9c28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668863e9d4b7ba1ee6180e803d332be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8085f715222e1136b865f204db4e038645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d04d2b307c1b1b93c23ec3ac31c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d6010929c8f1c722da82861d35c18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875178694545fd8c5434b57b230bbc7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690eb4911e2e217c87705df3bc69cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c513d540f0b661c8d89f83310f270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c139a090ef05dae19d7a33241fb57fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b12121adc44ad9a89061694a1b0f02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ccb3a76e936ba7e01550c51fdbc89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f537d4983072c8887b83826b3e8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714dc93e1d967553b89b19c2a2ebdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c493d31e015e7a0d9f4519a1dbab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638a8e4cee9ff86a20dfd01ba495a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54a7ec70e8c9616b6164e0ba69946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede32be4bbab11f34587657456194b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea063d015e779d5579a3f91c7deb1a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0992198d8ed0c60d905e7b61d8c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae41eaca9d988bddfce628900fb871c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f41a11b667019521e0e3c497c42f41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04bafc70aa3a40042048d1b5d78e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df90eec85e4614440657c37930c4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cddf5b2b659d8c6d3502217ae8055666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c906933d0ed26dbf1787ea130976d25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80830d58dd9e74e6c56a1e0c6daf0cf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf0d59c32d6332b8c36ce1a035385669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402861a4b64f1f17b0d64eece5f06e23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd33968ccc740137a6cfebc9a22ce3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ef68c5834693f612068cbd7d31158672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d978cb996b26d6674dd8033509fb2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e66fc50a5316a23f74b994ed5c2d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d535e74bfad5d9116ecfc5c79d29fd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee2de8c4dd4e45d09347eaa8ee2cce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc56c9887a475cd70fba48a9132e30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca24e1edcbdbc4359bd46980f14bb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6baf922141f7316c25450f1798506679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51df101ca046dfd21e20be3e45160680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc313f32425d0a60bc07207d397210681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afec925ce397dd97722d8ee5cc6115682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f73ec626ce691c49c8c567fc0f56c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb19c496a9e743efedcad397aa851684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c4295a0763dc4beb10efe705fdc1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144769daa23b35c89db1ac74a249de06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2798ee820e7e616bdac43a1b85718d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0508bdb2088809bc5d4abcfacaca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3d7557ed87322d3dc7ecb62eb949689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d958e36c5f661231110372c5ab99ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e11f33a7817ce01ae8f434097e2eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c03c58e040c8f60b9986d4f97464692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdfe389045c74490331b0ee33040d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaf38776f146f64be2bbc2ad4caed2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce637b4b0a42751a2fef3819ac32c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17da5de5b7da54cf8f9560446ecf68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c9824622540c8eedaed6bd40667c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d2c8da2c55d6cdfaf37ac968d41ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6e89ecd7b8bf53e3da6cfe9f3ba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5cef770d4d5fd845271aa5e0e8d55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48612383ec17c09ed6fa08be0a7506a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3b3fe5765bc8118208dfd47605ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2dacb10014f8311b01c74e1975a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f916c0db65f01eae3e26735afdc65ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede43004a7f9f8eb03aa905c28f292705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b642d9fe663fab6f7df8894402dc2d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da59d821d3cf5f7d6536db9c90b7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d00f0fda088ed1648d1a40c98d8e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b074aad75c5868ccd02927e550832709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77e3de4779f0a34e44589e3e40813e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998361f08075b3d60c9489ae4d1d6dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275027c0aaad7993a12d9fd340ad15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342fed7e0c46d81fda19464ac322c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e61aebb704817ba550d2d757f4ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efcaf9ca59d4cdab234ae4174776b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead791388b2fe3bb49f00e3ef4605140716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e8d945951cfd0c004b7903e95648717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b02910d93f463c7c05480cb9214370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35221b9ffb1a4290273737e28fe39f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d7987650701753ec5b528bdcbaa6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa92608f213851d0203290dd973a0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51bf68057efd76c283a8b131813282722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9729186b335cfad28456d6105017dad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8851c07dddb4ad330ea25bf25fb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af772820162e7cdee94502090b866923725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74a750bbcdef85c6cbae7df5a6788726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2718026b45d9670704f3e93f00e951727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884731b20b10e8e75c1b3ba2e782680728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472bdba55bf3819c923e1aef4339952729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9fb3ba6e73f5024c64d6d98039692730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f400a5c9e83d8d5f20b6b319633e6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96461b5e4ffd10e689a5392028675c93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824081d484344f831ec654c6dc5202b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e0f163dd87842a261331d9565aa25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bea1523269003cefeb3cc97706f44e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff50eecae5772a89bb872ebba8dd271736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ed1c9598806df52318ba68e3f84c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1c2698cca67c125e927c0f622751738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6326bd1e3126ccd4f6475e676995d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35452cb95d265855111e17f99806d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4785d7a8b4830343f1f7db075afb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322ce29ca94ec6f95f8b3fb46fa1ebb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445e75cc2bf5264e05e6602aec2c21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4addbd2bdab605db1455db28bd0696744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891dd2f5c491ec3e3e5b7c4aea2d82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85759a6ced8aac5429f43eade9347f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47fb94fac5cb01a95172c221f4101747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29add6d3026e8be9cbaa3106818c509748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0c00665863e6198bac357e26be4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4162f9f90d88db99eb515741cd963750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57608fa5d424a60fb77d9f46707d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66f2bee987fd822f01b4f64e730ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e374901e4a98d77605f6f58856a612753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310e45b85cf8acace389c6766fb598d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a06bf8001bf9ceaac3cd98c962a91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669dc1f4ff5783f70d803143423f097756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78457c9cc9fde9644cfa1d2828565d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec874311fbd106d6ec70b29a3459e52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa770ce1ed69e29c84ec27eed62c120759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2896287cd6c89cfca2f50121b4b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893587c77cd21ee6f9a7b0383147352761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a6c183e7846c5cb0d320c3f9274c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42ab346fb5df8045ddf918fa2b4d83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb85a475aeb2fc8255644276f7e49764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d479b0c04972d271d62a7061c787b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb30e40704937d5f30c257e2f554877766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e05f3dc3626d315e2e9e993d7fffe767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>