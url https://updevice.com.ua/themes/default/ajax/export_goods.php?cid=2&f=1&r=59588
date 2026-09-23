--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc7501c3c9cd112186b423183f8bda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd10083ba773d0fe5e3f6b2e4060d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c698c1257e613632d819cb786e476ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6081cd9bb09882e4b7153b16f825d124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff03ece0eea44b4b19182c6ef5ed845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b6347ce7f6b3dd650a32e2bed2f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8fac8cc4d4ee55018c2f6abddcadd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def7d7344078f8353a94b05e0b17ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d686dc1cac2e66b1b70a52aaee8c06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768bf1992feb9680751c99aa2b145110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125db89f7c9006efbd880762a0b2fe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c25b8405de8a1b96e4955a2da36612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3569597d2a1d9cefdabf0c4f4c129b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7bb7da819a5e45adf83c18d2e63314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e961ae6534b8571c7ba68b89ffefe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858c6e706c3eb1b36fd94f2aa6e82b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1cbf9da232ab6002d1e60f8791d7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eeb1bbd18439b1b1e7a34bb9fdfae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858ec99ec1876e7fa214af5321706bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e01c8c0e55f73ece7c26f805caa3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f935623b1f3c2c1d082c918a6bac29421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c83facb5c09f322a8932013f89cf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743c0d847ca783a7385ea2c58496bdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a77daeff1ff3a98f62b12aa1ab12724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe707560d3222b53a0f027839c079325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60a5d545dcaf1d7a5f4cd8b01987926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58bd8797b1d279b71374973a02dd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acced8a1806845376bc76679e9db1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0165a7992b54797e3c468b5a26a2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc00c923ca55d1a950dfd3ac982c51830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f24aa7998724c8b3df9ba858870431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8458fdcc0cd45360efef542611422f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b43a200592b51b8557853dd4f263733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee72b55a54b48fa2ad50b9067097ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fe02f2c2de6911297a783576d68035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334e38c10230691f9771543c28dac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326040125885430904047e6cf53fc2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eaaca023d1e5695d96d4931fd5b7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572469f7eb07e250e0f8272ad22e6db739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d97f3d4360c3f75d40ebdd1f5f95040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744fa0eac0c876eb42bed828050221c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5b0fe78e7c7e408bb643d9540d5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b3e025f9ad87f059cf0fafa7caa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6a5a33bbd09869fdc1b1227f1ac644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec39d701f2d27ea9f6b0208f0515445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c8081ddd5a050e29b22633ab0661946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a3f04d647f64049206438d0dcec7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0f72077dd43e5b4f31eec8bc61e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f5f0dcb142d310b6e88a16ce538d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac0cd3f2642deaf7db16718e7cb5bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6644a47ea5ae7921edac01974970c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52e849069cb2f379db175212c820f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b32f48ebcf9a2360bd91e86179c5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96d3e369ac6596ce0bef25d8fd64d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb88f00d57d35f38e440c6f840a61a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029999e9ca33fa51829b14a291dfa0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882a44df165209a306b894fc24fd75957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad18c97469c7e4c2d5b5f11aec07058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44028da9a3307c57d8592524661d200859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622ce2551b5085b12f2528c5e1c4b7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00fc6172573a2c2c674d01595e98961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf740f96505625c0d219b0d128c1cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c64a9b27942221e564c5f357ec71b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9bf5b87aac52d457304eb103048ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1627615c5f0de97d4940c14cfd6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611e5df99621f6aefbe05d14bfc98266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef816b645df9caedef58640c7bf5b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef311bff6d43a4eea28e739834dc81c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae513dd132b08d054e71cfa5ab45a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e4722514b584752a47f97cd03d7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932515e4bddfcd4eb42cff2551136d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a610e7ad39f85c049f281011d4e8ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953310ae0645085d9271de27805dc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b71a66828df04633b5a0c9c5f040f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af5e3c9fdb59e71dfeafa6f9ac5ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad7e6dbd32317af87726c7193c7dd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b31521bb2049ca5a93602f521ffaf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffee7086c4920c61356c3aed3b31fa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11a21aa127013bcd2a90404530629f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f55fe9743afdc43a1aa1df5e4d0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9501a04c6c7d678a4e8c11c4e63eae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5e7a1bb90356187210ad2aa6985b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf66a39bf7038aa7e8502ee11e04f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11551b2f1870d6d7b1c004e72b816d6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153227338792d1bde32afa0e8bdf56385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ae2820f1756970d88ab82d74b0cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdd89383d74136ef665c837ae745b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc4faf146becad81f29dce4f2a09ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518e433ea4a31b0e3f65d23fceca6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166d6540736e3f54716ccb03e4ecd0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87bab21dcc408c477a308d5adb892d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf20791b5fc5c47ce667885dbf2cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f6873db16a426d06874faff32a9a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0448ed5bbdfa8014648652d19ecb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f955cc6048b133e2a7511b2fce5c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b98e3cbfc019bd4d05b7726fb74a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7a2dace9fbe89ff4848050196146697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2fa3a580af819feda706db3675c4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cd4cb859161146523cf7f1bcd945d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ca66e02626f693f95e98ef6d994e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e97d66cd5b5472d528a1d60739b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f221209739a99d3431bce04937a798102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a99fb39eb8e507897eac8a4aef08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a133b04995c8aa98c99cb6cbad4df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3d6826093ab1da0842a7ddfef1869105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64512b91fb2cbbdd9991dd66d2d3c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc72499850facaecdc9eaea20f66239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6996f1543d61384b287ecf54e92c5b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821dad68b9257eefd03b5c6b5d9275109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c11884fcabae97b764957900ba57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d3b055273cb6beb968e91744527a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85391e3cf2393ae626fb9fd6034faea2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febce5fedafa455ca1c3cd9a9058b39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6823f637d337a4a0dd20e5bbe4200e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951befe92e1cccbc6ec45cfb243bb12c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6e5582e929450b0cb777336740fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52185f16cb89a740540e1edd0ba46f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834bdd608d073e01575ed55fd4c607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1e785f670efb9a8999b74b9f9c580119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb4946c491e2f8e8931333d06c307e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ae899b9871a4c08f0f60589c25d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25a7a50ef2a684c2036e9b80a7bf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f7957a7e80769322aa401df3d784b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b383b0725226464393626b584498124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dde83a6c498f7679d4e4fc1483ac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4163e9e1b5c72c2775114a78f1ecec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7be5899063633c63ba98f0c7f7cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd12d96a16b4cb06a384c5f9314a94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08549e7415425f32ab506b069cfdce1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbadbbec2d070f3a0c04d8aca328fd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf2616eb6b3a400d7f8997e06a5ba4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e33129a06f4a58630363f20be352132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140f251910b3869e6638cd99dd3356133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75718de6479842ab169736511735dcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bfc5e6fce885a9820ea04d72d5f9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed6193de609615cd07e2d507dbc6b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942c87a810c13cd7a2bc9ecbf4ebe0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119c01dc4700ad8dfafd0b25d778aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0658d69301d7e6a2466753a0dfe6a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a8fe9ccacc95833ab07d1c8eb038140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd11a7843a6467a9efc982450336d93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642101ea8fe54dcae1d6e8e292baaad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e5c1041c2ac9857b343d353e018c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5931547b29e9e7f2af5eb538323ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde2acd6c673be4f1dd5e29c3f5c63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8f615b05454ec971bf53bdd6d8a9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe67aafafab5032e3853e297809165b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5158b2eee7cf34c205a38b682894d8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f01a23ab8e8793531292955c6ec00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64801f64271635eb9cae4004b31efcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37459e6edeac86fb42cb8eaa1f58e4f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63a20ab8e852429be829ad86a5851d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e43877d441ac6585f036d49b42475d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669b992d0f8a2360a5cb73f4941d55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8842cb5232189e56c70b52506a2215d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a5632b97e6045cee1717a6528ca27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e93e783786c427963cb7f4036567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc49621d5dd992c7949e7770599fd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be46f54fe6501d9cc74f2625f39e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483afe5aadcf7bcfe3572992c30f2d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9671ed8dd43ee9eb1147b578bef4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a502d236ac9c4fe484f424a38046d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d50a4288a3ce5ae32f8e6ab3823df2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2f37fb0173df14d1751daac0f469164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e7e75944da00172c1206d795fcb6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3ea36ded7ce9db8c423298e08a63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a21bdb653221791e6fe7c1a9cf7c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66234e076502e39a861ac12bf48a11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df82830c08ed938652a609c42e11c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efd3776575863b0f7fc23321f6991170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7ae1f87f1cc7894a9b5b38aab3f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf03cf5679769af1748742427f89e89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fba0b3dfcffb690b31dffe80d04df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249db2239f8039316f9905d6920b9eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606575c5c8ca36112531297af69f66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11a87cacfb00a96e052c60a84b62da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78c1ddd8e9b7c857ecf2c4af2fc50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981879ad1ceb8e221961552e5fc7448178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf6645a0f96a7a1efd8c54829953d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0415193d15ec621956d648684e20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e8e338d7f6cef6e11d027bb0f8df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253d15562dc199dde0e8beede0ae02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585054d651e9249c7360278c3a4f5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d858a327a1527119ed2bec58d7b2d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8165c543b098bdbb09e979de2e8cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bac573c25e2076b74b085fb68d8cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd984e03c985535bbae9c1757fcc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d1ce6bf6e5aa33101aba5881170b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fcd1e1e6da41bea37887f16d0ddfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88c15f7de206f3a515f7f71336fed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a4aa6e396cd26128ae07fb1504de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea63c1d60d799b92fc5d597b9366d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c1742021b94a89ec2295ba39f76e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4cc92d34e32c1d711bc1695766b8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78f398fb3e8061a2af07cf1fffc29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ba23bf197cf9443bdf7d7c52f20f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47413092105e92a4af67811b3b651a3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89050526825cd66864982d39faf6ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e8f4fc995b78adb79deb6647d9f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23fa4e96e5769da7369294372c9ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245ce78a33d0990c571a480188f5f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10cd7cb45299321236fed73ba3bdec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762d17fc02563c8df8d3d46abbce2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0612ecb96c20cbc8454d94eec07248204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e4d597525a1ed63361ecd3a9463d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7f6126c513d7548940b28e9c0605206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7cd2e19aab62e27088cfe5fc5272207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75960dcc0e576f2148d666584ed41c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c2678f820f6f7fee8561b779cc8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90cf9cabc3b19caf3fb1ccaeae1efb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e9d4c8ecaabc2f297cbc26650b9b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a43f02ed323439c118e5830e86ae2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecef804ef4c271ca321562a66c34d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad593a5b66ae6f531fea7b749977e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e377a9fe9c441372e462aafa2bdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab46e5e56a60ea7a0e10288246b1591216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d8fb920eaa112fbb28ad4479a799217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f712b649503bd530ca2dd701fc9448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dccc5f2994693dd920f7e5f7f5b62f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65652ba2dba9ea48c07738d9d69f183220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf990404fb9fb9709ba4c1f42fb29a9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab7b29af5f39734b5b393b6aad7a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a2422208d7342aab7a19b0c24c05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1f895373c5b548d8921ce49136e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5a810770a3e6e2fffd460b578125225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3426242ceca0daabf9404844511baf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f0ed5280c493ba5c00a8530c3d60e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f7f8050e20da006a88bcf2e27b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49b7345b9ccb146bb19e9a30e684b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c53243c9265999a444c4aedc59b19b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58919be89bfef2a2a69da5af80b94a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fed8484f4ecabd51f13672dbcd316232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e7f5967ba1724015a96fce3d38f3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162a9429d11f9567dc6513d6c42afb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57a14f2f2942010cc5b86c240df0a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d46f140b0c9c7bb52a2eed2f1dc750236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607580f831bcbde3718f5fece9a3fe8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f0c7a79fa14fb537eea1b9312bbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566764a6aefb3d30f7684ccecbaca434239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd194491dbe76944a48de54a49cc7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dee10d26ef8222be86a3f1527ab554241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd8e6ecf446b34ae6a842a75861e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d2ed6478cb67ba33084d5028de8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8659882bea3c06c974405f87c554ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d268cf1a0bdfe81fefa6379999327d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9de21ab872c7949f37c442aa3fbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce37bab8a69379ac21b762106f778c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fe82f3b0f2dd70949ff6fa6415120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4d8d81faf12b839ca8d25357c3679249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d51537b17d53a1f5fd5b17fb9ad153250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045948cd10b54b73034f5e7f0b6a93f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3013374dcddbeaa2d4528c679fd9f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d329d0a2e659242b96d94d69dc41e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65be0887b85e18461f24d48bc7eba71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699a02b44f71fd6ad653b9abf8c3df1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a93d4ae992832fad8c8ae97252c7f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634e2caa6961b20f2956a9d7933de5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47f72bb22277f2712889b26c972e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df0224004135f2ec69c56a11f3dfac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2052e77c1b4a1b519877fe838a9ae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20b9bc6a1c2cfc84bfe53ed01e174261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b0fc3d209bd65581c948b60ac25b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9234441f22f49ec82221bdaaeb20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070550163077faa038ee5c5511ddddab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772196da05a1aa9347c0a6e035d9a40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd297e4810e4a492e2bff86c3de6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94042d98a0659f35b2e849bf3d46aca9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040ccae414e1f6e62caa924c479b926268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373bc5941b5acf25da27b92682931a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b127e8f1783258ea8d82e7ff83e87c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d07f3399a4356f4b6df87c99a7d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337da19faf4186c99260307b71542d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b04fc91e8571b4c79f153683345c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f0b1c9048972a9633a840dfb6c387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b44238e3a8a6cf0b9caa03789f98d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0736e24feaeb16517aff768229cc63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545b2f7ad7766a02eb7549ec6e7ee5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90962eaff9e2c634d91736c56667aecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec81d004561c3e591848d2c0a9b6d30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f38d07b2bde7414794be6056dfba6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855939a03a24ab0370b2a20ee801db4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d60cd5f6dfdb1fd7f53b5b58bdfa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39714945fc93f221ebdd37db7c42cab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0796ce374c757d0aa0e15eef6669d2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1afc5d8e1ea4792747a8d39655ccf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de37fcc5079b26347be93302f5decb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b0513a5b7036bfff8fae8d6f1693287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed65dd0531fe56cb1e4d766c0be98b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9856db337a253f144677cccfb248b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21690ec1ba3b3e7c5eb42467397bc83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b108d2c2bee833c69968490764f44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901877e746185b719e7713e95a3037be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128543dcbd537932603e5623b8169a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd678c6926f1f89b5aa55c869860b85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f5c92b7f74cd61fd812da5de24657295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f91af76c8351ca5f3cf74018de9ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689eb8b855ee6f23907982001b3a776297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607a26101348b68e7374d97b105a29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280621428fa78928b5d1453dbc80021a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98428e7a6b9d34b1d06f47904475a478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a903aab1696f29d8da5aa0262323301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ba27393b1a16f552da5bae4bb35b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d20d75bda756931f395debf10ed93a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c79960e4bcb6fd08b912cc2707864304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78792da79686b5f66a0f05045ab154305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa85a2dac924150b7e1c1c2bbf7f2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6767c7e22b8973e908ea028b3da50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246c9f56cab6cd7a9393312c8a0e16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33304af539bf4e83695225f7cbab42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95f5be0ca49823a71ed03e43570d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5818093aa0a33d91dd1aa84078d938311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd706201f5eb0ba7187bb5082483f75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba0f0afbec3b564615154c0d23661313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb62da3491688bfb19bc644e3c04869314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf743ba776360e9a535c7d67b17e77d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12f833e0403275891ce09f2c3c089316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee198e922fddb54035f4d5dcf52b53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106e9caf21b67f1324e3305b60c992318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee7295ff49338fc8dd25f4a1f4f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78699c3e6d3d9d128e280b894f17607320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce097f7162fbdde46edb688a3a43a95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25cb922ae088665a682121a65f622d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe2c5f45a9c14430702f99db86154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce532c6f5703a2b372fbf2b2e1105b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61704b2128e059c8613a1e8e93a696325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de794548b1a9586841a873a8196d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e41c3b90d0135e6ba5fd03b29a4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a32f0336c8c1f579d7e1ee6ce8428328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de448827afe31a5de2f7d7fd79fc77d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6733a4e254c2871493ce16fd294a128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18a1f3b8b7428568f72c55929233a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816e1968baf58fc34c1d1aa735610d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348be62c3fe32445bc4dc6e7c9203e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b6d31ad868d0b31d73dd5beb8a3ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c031563303f49e5f01722611b4bcc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca245e6714c74656a1f924503289dcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eb3f3f563aad1d260577ba0b84a47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb98421924e3a489e444aec7f716fe4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913285bab06fae4f27d8e57aef854f38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bb3e6312aacaf403f7fa6b875ff99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1beef7a6abc36f02e0f7d8ac28cd04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f71df8764d5210e0fd09028ef94a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49139f93da0f70a6342a4693be7c67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed978a690360f2cd1da23a6deefb532344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c13d69eebf07bf36a14d632de6d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ee64203f870d8f4f45ca4b78f0e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c44136b3d0f5d9576b8aaf68ff4ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b86753eea2d9226a625e30c2d7f93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276096c8403856e0d234eabfea8c868349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9b328112a95cce5b46716fe63ea8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6892ee16f586cd83c947f6389b645351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922094ba28f29b47eaf91c42e66daab1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5697c3a44a4df2f2e2029fd115dda03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb0aa74d06ba1c1e2e8618e4c3b8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc954ae3c47cd49eec2f91a9c87632355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabbe9aef4084c2637b15637f0bbe7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400180af68dfbf0de59d67d7362320df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74b3a18020ac8c65ef6d5353002f36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141666535012800085a31e75f8da164359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e7738a7bf12b7c73c8f9c953c72e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5145c08a21fe2f6630aa9f087c3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7322c43cd4385d90d67f985817c10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31f5bccd41693116737e5f7f01f2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183daafaf0d43ada139a00f404f43d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926fd52fd2a273f7276b3cb3e1086c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4af81b6fe88f5f211acff61dd2c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce067cc35555419e523e02c14c839f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3093dc1e53c83693d909bad7300b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e0d536f9568eea439ad6d22e82a74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69077bdeb46ab926ee8dfc12b72d806370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6537309cfaa2ca749c3dab905bc83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170062f03b9e1441c8d2dbdbb6d2b491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ba72f7a7db3bf987d7a2aadb1637373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef0f5af22cd25ed1e1d5807a4ea493374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53755d569cee20c4c5de1ab936f00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0b611e08d289b2b95295cc047231376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddafabeb8ee36dffd1fe21c49dc398377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbda129bd21be1a9ab6cffd6331786378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83843710648d1c4cd953f6776ed07c38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707032d10d5c696e9c8083bcd56803f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6060cc749b6addd8c47d3d2d86ba7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e768d512e558d2247706d70577add65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f767e9fe2db78aea9c80ed65bd19ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a42ab0a1c0bc5d01b669745ef39fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785cbe09bbd8d149ea9ef0bc6b8e16c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd03422f0b2771c9ea38c9b1a908484386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc47da9d639602664447b3b8c0280b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630182b891e481660d389975e131d39d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a44872104cea3efabbe5768eee1ead389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5864bde333990c38dd6a9ea99d25ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601cce3f92b2d39725188775a156f75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365785d5bc11764f23651b940ce85bef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be4dd276ce6c3dd156ff464b1e905393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c7f4264e4dc39ff30533f260ff1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba85ce79d737db56edfd883f7ee8a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc962948dce823cfb620efd08092b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9520f62879d474963282f24f2c9bf77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8a66d5b7f714a4da7da3c8a46a38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1722dc55df4e3d7623bce3a6d85249399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639492213e13d3c068d65ee89e1a711400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a0eefc1ea0263da0e47afd178055401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9da4662cf161730b1db307425d22a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa4e8ecb1c05404e9b19d79cb91b77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb825e6c9ab5330104ba602ad07c766404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb808d023a3ec7ae9770da624e8d95c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee938b3458f14707d1fd29eaa3893406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f10ed734110c8e2f677d5ec71f616b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee39e6242d01d3be953f42d9395da6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04228cfb0f88a178ed5444c385c128409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634b540356e8e15668cd77c43f8fff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d99600f897c9ac7f41b00fab3627c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebbf9c16f38b4ce0a3ef0434475ccb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b13c1bfa7e6d8ae4115de67356d9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e42ca4c8f4d3562742b34986453a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0862c6c5bdd5d0bfaa6b9056710d9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0db39de40b4e91a74c8401cdb99df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649d60f7ba9fe27d7237f7e9201600417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e20aeb834ee4986d9f4abeca6086418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35348a125cec3c5a0a842fe80296b4e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c83a5cbbfc3c9652893a7a14ecd37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c2f45678cb063816f1fc9ef94d637421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0cdc02ebb2a3d2e2c8e95596844ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d349ff848c30d18fd1ac1cba86a12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe756ac7e5b20818222d04cae546a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6e757c5726fdbe3e10a6bda2ffc82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cfe4bd3a93afff318abb7b8e304b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580009e8c194da7fb399be78e2a912a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41510395c9e4f78f7d6f8512c7a33951428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487dc5147672091cbba68482cf91ef9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aec00a885e76baf94503f58e7050d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec15fded6ddb46b2331c2269ebbe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a985157fc6587c0e66f1b3a9af8e50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35610afc26cee943c47342486c6617433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0319650c508e804fbbae0b0f00b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201316329b378cd2accf3a06a1189ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5aa35ffa8faa4556899a6bc7110a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79770f732c662bd3c5f0c1a41c00b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd65ac4ddfbce165e8652e842b0a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6cd8e71f10bc0f01ee747080a7a0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88517c0b324bf8f2c635e12e51288f54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643db95c93ea3006c2abfc5d680ccb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757396ee666bcacbd29af1a04ebb61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0092003976b422de2e65bc5feb75767443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532edb3c924ed1b3daaec1c51c964b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eea7f794955d129da32d3a65e55c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd24d55484aca39b28bd516b90c6fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283fb0f084318d60cabb86481ab0bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d7ee3ef0b90665a56c115c6197a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e63583c745d71193b22e74e65575ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867aa029a197a208098aceb8b6d471c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8319168ba9823282c966124677674e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5effc2f5b0102372a8f13100b09e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf4d4b4ef0a8aa489b0f386f7fb1af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afafff1de6de8342abc2190a0fd4600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc6e90b6daa90ddde8c9fd4f709be4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883f72eb7ed4e62f1c505cf2691c03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea127859425e1da5c84846bbec233457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d269a6736293539fe025ab6f7a879458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c788e566ef9211608ab44a2996749d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5616117d31f1a99404b7abc52adf0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0fb0bfd3eecccaa0afe2efb7fcc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0de8cdbf77dd60e05085d698d438ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b068ea1f4c9469752c0101d69d91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ae6ae5a83f12ae3e25cf9d373f7da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ebb4622a25b1fb1e9a2b48195b793465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78feaa0f710bf30fe298b72b074885466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b2b52ecb152986f511a87ea771e75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a0c484a2520c2a67218b9f226a96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8096c76f41ba7a7de443e74a585c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527c875a04117023fb8cbc0b16b1fc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af08ddda9898b533b3b7e79f7142d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90da863ae90196ddfab1855dc0b245472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a9d1a8f811a5cd8bcc453c7945cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e033e6f898e472a579f4f8fc8d40bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6983330f5b09ab2ecdeedc1fe521b00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87ea5cf264e5dd2284f7cd67b346e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0ce1307cf062d3025e6847f3c654477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79689f55b9000dc7f3da1094b4223a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2da5ae956aae0ba36ddd5c85c21f38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd89a062f313f456f044b8524ddca4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c17429f056106d0c602719571c4bce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782a0fde9e16e3b1f8fe4d371d847a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b0d8a38e03f4a1766dd1b1227b4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017633f438d94996b7be883235c7656a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecd91107a798f9f3af52cfe199db9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba7f8c01bbbca2ed2dd76d4a49882486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c73b9a529e6c10badb0e7ba27e520f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0164f4b75484d59a080f5b79f5c207488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eecdcb9a4b043b6a581c6f3528a8ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182e451980e0b63704acb011bdd046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca307ac29d961da3c8b574b483d8c8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc07d7e72871ce0bcb8b23257460a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233eba7c4a6c9c6fbebdb7961201fca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f211b67ea5bccd1e26c8f3de360c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98445da8defb1fceeaf478b430593f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cc35aa4117f7922ada470a0f25d1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090e243dfacdfebfc62253dc16710f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0e6a29c10117ae6ca61b2e05c5107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf86ede180c9c1a0fb9498a02c0935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0d2e21f854b44a4c3ae812c0d8a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048dca29312aab70f27c644f74242bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae12a89123e486c51d25b57ccf762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95888717bc711d9e9485ce8edc8e14d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7904fa0ed89d612a7e922c5a3247e32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465721d82fd1c9421b376c6accd7771505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a54c2f5b93719f3fcb996e5fb438b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac291326ddc863ab7f092049666ff039507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f1c41344f8a63af58988656d46e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91779bc7389af5d8daa7ad81a0466c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59885da85805cee0817f36a9cf98ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955aa58d4393613febc2563cdcc6912511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2900fda732baaa89570af79881006a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dc0ab819dd91ae7c633ecfed93c6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16bbf7a0f8236884e756949318bea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dab3e5d70d9fcbf45c60abc4aba1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3175b073947b1807f723c65008e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c6f3df91ecf9c8aa348c0c9595f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964abb58d4192b2942094f9aacbefb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca554f7e9b9ce77620ff8f3f4fa9383519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858fbbc2ebc8f75fb46a8356a1151da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cdd5ce7ca6b456b1b311d94f6f007521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0859b163744fca42e43f0203b620319522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028eca185519cef33d51af24760870523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0f851b9fa402270f8b2777cf8a19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff0a29cc232c875a15d8d5caa7ba54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae06ed0005a47e4965733b969a93519526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce05e1969008bf2ae8f17f248b115527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dc38e7838feff4c375a178bb92bd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93633f6eb6da1e1590df9050c7d0924529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdb85e8aeb3704bc77c162a71719b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f55dcbcff7421d0d1951d52152df0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2adfa9dcb910c16dc54e7c20f98b52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1400742908d75bac81d549b8f240e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f0e46fb748e34aabe1d1547dbd7d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8128c850e2bb2d69b1d2375d01e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961fce2bc8f275868239450d979e9fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768cf2e1fc27938bf93028ba7102ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fc2abdd874e03ea72da04d911aee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6625a1fe63771b7e7874a9a176d5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ea4f34d74aa8da5e47d950c5fabac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236ec4a49530e02c31ee85fd900b67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822086255e4ad646a10c441656ca62e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a252a7a10a31addc4b5eafc97c94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e9956d9aa771e8f49e3f7d4e5eacf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9087e2a223022666b7a3dd9c146a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01f2cc4370bf05a7dceeec4f40389546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0d6761e3d80e92ffca98cec6f554547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e96b8b7689ad970fbd1fcca572ff0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ef7524754cd7c81b1389c90b3416549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a857b7afaf9de4fe69cfe9770b40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d4c6d2f8dccb459965186a57e3c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ccc5193e827dc7eb99fb7342a72e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881332045d23efcd59f692dda16cbd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777199b8bb00017fd46471b5803d95a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0251967f82e77648a30d80107d6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8142caf4d2809829977b90fc70ddcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3d19ba7040978c6fef7a8567e957a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa8fa7c70303e6dd3cd7a131041f76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb90ab4bca18e490ff494ba4b7e4dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4822bbf26fd9d26deb473342f591d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e7db8b5eacc99e5c9d59c91fd518c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f318d7062a7bfabdec7494b06b274562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d0b983c4ddba5bd1b45ced146fba6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c45b2c8f731b211c24c9ab0249481f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09534a4f2586c295972c34103d2939565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47282a98439e9665f76e55c974898d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378274cf53e2bcb921293b966a0eda42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac4ef47df4c56f798cfee0888026fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b57f1f3a8d90b6a15ea73dfa6950569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e5300f0ef16e8bbb02a50aefb8198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e570fa2426a2ff60ae29ac01728357571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884e5f32fafd0526f4c9dbeee2a6ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7071cb8f3757c0089538baa063ca15b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ce770dbd97c7d86f603ab311a9735574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abec81bf26d322fdc0c31d26acc117575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd37c9b614b3722d3911a7062be7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7db4028c7866d25f01ac6f1f97b17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33e88567ad703ba37795b2a65c37d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16fe8fc25b091c688e2db9e4356676579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe9d1a171adb561f048b528d30db89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639633612b2ce02882edb92b8c5c6d9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522945ad6ac6683e5dfccb8f5bcbe010582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d39161102d855effae20e8f6d9598583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040ee2bf9d22fe0a4514954bc089e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a816f5902fc01d4e28067d644fb7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac23c5c6e47a2df01521b6db7f037586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb0fd9785a14378a5d3c42a77b9cf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c081a2435c3a99baf8138029c86df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda0c1e30dd610a2ed38cbe19dff97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ed989cec92008aa9dd6629fbfed4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa097d50389caf9263e3e3e797f872591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10b7cc42d05530495986144000652592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8cd7016d30aab34d04ba32c1a131a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e5ee779c13be021dfe39916977d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455ccbe027b7e87847a7d7de7cbffd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaddb987d9f76bc424a130730807c57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed9ce912107bd701e5943e52050f19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec3cf2880a045dbc30cc44bc761a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426becc152ed3eac75aa461d766752599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616ae5e261facad5761a7d667d7c78f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265a24c5a9c73ede09990f97fae403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26f507e76955aeba09253b750d984602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f050a8e9de32097069f67e0da3e27c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e687a50bf9ead5a473087bc24273604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc08ed691f749de80f31218123fa83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb9d1b00e147359186491b09252b88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8db72e610c340ad8c4919b77c3f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bd39a44bb19f3f7c1b633c354e72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322b817bd6b80d4b7eab8eb2bcc39d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b417d580882a85fa8fec1542686cff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110075c0c1e898a7b8a132b8ab3a15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c798794e0c1ad58b31a5e3a224d29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ffd1f6c24fa5cfa267df5533eb5d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a75e17577faf5f27cd8d0bd48f77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b1475812f6cd63ab1e4c35c60cc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecf8ffd6232a16c60ca70a0182d0de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf40de6a661e14618d777f05990d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2068968a6ffb6e321df605b44d1d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4632af49469b25481e4ab35fbbc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ead61d2f99c6cedb1181278212b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e920f95c225c46a865ff56a7f6deb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c79d01e9c3cca306dd5adbb638536622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee791fbadd685152288c1ce99a63b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fdf5269bcab3d064d963cd8f48c70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8750968ff281695c743db3e9b49db4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee81b4133ef041b926c9f4cdcbde169626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb60f7504bf2aae04082f2e32b15dca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1479faa4b76e89623ce28222e8e20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af1f1efccb22fa56909f9f687b0fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de7ec8cafbe1cded8ccdb01c82e93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bcb350ea551b3e8e74deef90f9d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71517fd6bb15a7db269c6047dc929c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855b939ea2041ccfa88ea657c1dfdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a847bf1f5cc69b329c56fe3d164a28b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb6301694bbb49c607844c4b6c760a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae495918197c1fac9e5b9b50a302f727636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab445f71854cd69bae535853415fa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd4f00293ddcb5c2fd5762646ad67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0cb2f2497a9478395b43d3e2960ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86fa6955ddd7570bedd01819b44273640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8131757b9d2f07d09ef50db251f6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b884513b651c1c186bde7951adb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a803c3655421f9e2c02141e973635643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37aed6570636969c0f2b883474120644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f97ca080073ebcdfd7bf4641b4f218645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e624ef7f82250abb422a19a62b6676646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe567ef42ab704f0ebd02622fb2df8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc4c4d5a4142ef305df89680ef956b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5b182cca91f5d3b64ac5e9e1b6145649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ee068d49f6f38580e8e66af39a6ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338eba5c78c6c2fd3491580c02a21dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23203fafe3842c076b995dc9484402652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faffa1f05ed39db06dd353753fd23d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79307f01b8193668392a1a077a250857654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc0704e63a68bfa721c3b609f7a2e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5426772e00eb3b8387d5faf066a806656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b63aa26e163c9a5452cba4627233657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc12ad1da6fb2f9e7576994b692f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc326843afba24dfb93ae26271860b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c152e6e28e744078969a9f21b24660660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32262afbd3f6e606bb88f05f553ff311661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48231ac4de70382392f7c4f58fe0463662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645d6c453035975010218709cf5be8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f8b99c90b8c4f8c80cc105ea2600664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e55516f3e9dbb4f75a9d704db37de7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12717cc53659a29676dd9dc83ebbb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9f07adff24182c4dfdb5ee900fa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ed6290a9191708b1e951ee14b8644668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db863369f7bdf2410ac54b6e43f271669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13247421c0149f1456097950fbbe358670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be13e8d87d309b8aae0c7a9f5af68f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55562c899f3e8293c81301fac6723b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041722fe4329282ca2dbb6ee9fbfe1df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977959dcb029588d141d92eb3d4e4a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f58c248ada143d8a895b49cd3c4a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb17bef8e767a21347ec0e072ca8ed2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ddd6417c27305b006840f7260d5e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023c2c1175954082a6b86e9a5dbf93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d302d40744f8756328b2c427cc73f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc71b2baeb4426972634386826e5e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192f191ee7251edb6e5b78c3ffbaab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f908b9098db62ed25844f6e895948e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa49a4e5301ba6bca291ff2d6a2f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c7199dfd6e653538d1e7cff735586684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb06c557657c67303cd2baf19d1a61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76f57b3b5afd38e128a0cd85144056686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4f2c5756542d8d82e49cdecc8f38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d672552e69b79542be85138007472688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b056bad0201ed7469e3d2238878787689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7ec24d7b3bb2c88d94bc5f75e4094690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37199348a0da4f277e05607410503e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e9ff533395665a152587f609bee5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb90889ce98d96f2aed9c3405aa03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a3d5cf4e1946192bcc059a946615694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b23b1df61526b63f04b31e4c4999dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4901e22e163a3dc9473e2d7d2c5685696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b36e9f61b92665468139bc41db919697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c41947b30eb75201cef24b1200c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e322d9ef0bb647f429f5d6e3dbfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7de94dea5173734a1e950b455ae1d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c482d6b1576f160c1a06cad8e33693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e2f015e28e9b0fffe90993c3f4fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a161f20a08186cdbd0baf512a10046703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e14288e730779a2381609cc9e0fe2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4425752945913bde74ab742639f1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e1d43b8e8ac0e8de27e7e55da0adb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5ad9fb0131a7a04f6175af8a7ffe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b67b92eaf0f18298623d2c92ce515708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b71013c6b17845dcfd0fe78e2db96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f68c04d9983d9bec169c201fbd6a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9e6d497069d827f29fc492b263ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be253c4f67fc04ead3a2f85f60ff247712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56eb33452c573a0974896b4517945a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf5e5946b8f3cebe269776746855f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f938ce0f22b807225d75aed9b5a3e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c09312ed43a0bdc4479a7f78e877716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2809b155be068388ff71f41e9a999717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f01fe34933921227086d6c474ba52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077229c3f04dd0544ff3a0e7397d71a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d5255ad84f44e73efe4dbd84adba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0f9eda0a0a17f69da3e1373c5ce28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e862a43982b6ed933107277894cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0064890040bea573506c78ab2c3b1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfddd874c1aada2a6b10a077dff82f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e1ac0e6b579a422b5e2ce4da83a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e9b578d4afed8a1cffa53fcaf3065726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f5613aacec2c376fe91a33e28065727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d273525e81a2c05f36fba0b105567728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5136f73d80796af8872ce4ee32eb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26339118e1fadccfa25e859540305023730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe32878db1f1e64840fb984ded7fe8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ead80c08f5ae072aea004e4ba9ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee8227037d5147c09fde74aa63d2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18638263241a58da28792335210d8eeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2048e100ffdba48d78bdfd24f300fe0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675cb935538e679d141cbc0a666993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b787d1f8f81289c8af1554d6c534fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07ecb8bd27d2c504ff852b271cdb71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd7415f2ee2c12d03e12dd47ec9aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad930183fe8792bd73d6c7c5de620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fd1841b59aa9801fca4655c4ecd8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a90d7373cfebb3f3e1061b4828da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f16ad02837c6208f8f9401801bf0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54bb540dc3a7efd7be9c43333de691744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2037062188f9beb6c687cca30599745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21c94199acf3aa5d411657b8f1624746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51920c602fbb5e2630e90584e3c2498e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f778a50c5f5e0840c7f1df76a9de91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a96aabe9e14662f61c9222936fe80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344a7a9c4ca923e9126d2401302e4cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8cf7bf85581274b8e48361e7daf03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa8546a1b8fa8e772fb6261caf988752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61610fda95aa1a6889b0f90560d8e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e0f7ff59bc1516f825571ac4ebf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48270d49b973738892e9090dd5afbaf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c0e4f4c4736040151e35444338dde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfde9c0d106c791c9c47abd7d5d2af4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd658cc98332fa9ac1f08199d40f54c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e823503537371b06d2393b16b6b881759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348ff9c16eeb6cc5bbfc565597ea098760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe83e3c34ddceb318ec273d6675cc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdb15e77d1ea8c8d666986dc1dda58762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7f66358b2f30b1d9963d19296530f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce33d617ade8da821cca3ded75e38a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee957ba930c1fca64d5dd22bd066480765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83056b309f17e5abf4120f6f82e1191e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719637d5180cf7e0c8abd2b2ad479916767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5341e34c26635a48a940ceb8aa2a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53dea355be03edbd5040a40c47ff5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed31654e068c3aeb890e5322bdc52770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b87ea221721fb86db64cb71f297f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412b7406c185a7291d7701172a27092772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50eec7d1ce2a09eb62e2e9f8562088773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a917270c95fd57d024fbfe75ae5bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb881accbb39eeea49f427ca2b0ed45775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713152c8581fb67df42b93b1b9557aaf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc37aa613186ef18c92dd3dd36b05d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a0e5aa713245daa59d228fb68125778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36e92b3fecc73892d3f3d15954c5d6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce35e71a2f2a7d49c3d88d5564a33780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae07977fca6dfa7a1f9354f5a6f64781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6945b1f14b34ed67acaa25eb3bc7c68782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de998d233bcf71a367d757630a6d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af13481ea5a56859a50f7b0885c33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8e5c25eb093a1325d8b9567c029c8785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2636c5b4dea6ec1120547210719031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc9a9f5e0e75294a1ffbf82119b932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb11a45a87a43e12e32f4489c9181d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c2e32cfdd2d9cac1cf437e62d05674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da201606fb52849702cc220bfe446385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cf39d945b81312adefdc6c9dfc3f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8363a28044d1eb4302e11f68958127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef15986d50002fb7ee7dcbe4ce755c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c72b4940b622d1050e558cfe20b769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d2635aa1a3f64f1df5ae19bf167210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca2f2f376e2a42160e9099b6168b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd59fa51587bd260fe770e1db435512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e862711abff51c6ac139e23c459813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950927a5ac367743b0f41215102b798014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6067434ba5faa2f3a65ff11fc79df4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c77fb2436641fb9e10a8eaaffba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b9a66bfba87e1fb8e4fcf46a9d3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1843ee33944cdb0fc9a79b1be81c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74688636b47381c1096ca0ee13dbcda419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1456d77ed648b0ee39f5941f2ea5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738965e6a67396018873e834c1f965c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35932dc792a9e65bb95c07665e4f589f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1829f4133f3de3a2a91e63017b42123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb46d79a4539c4ec7327356db7d4d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7cd8e97b6ac26e2f3fddbe3de0d9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40653412f07c49591e39400637f2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f02cba592a1fd7e3dcc9f95b05fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8444e8e1a75cc5a67c4d7857cf6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a289792c2e1b58c65f0bf867462c16829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5151ce81dd5f86ff93291983ba47b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f260c657a6d7822cfe4e014aabc6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057175bc4f288010ac886addf0f7a93632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe1d70b4b5ee25c1c0cbfe1e06356533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b809f08a14057795a11a28bddd82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26bb5ba1587572ba04f75cd815e6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5435cc3c0f58e465d3611ef1b9a5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509e01d7af17c073aa553c0ed93d59037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425831a72500e0fe121f6ce12d013c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9212b1cfd7fdc3a352a715d593030439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b95e4d0d6631bddf5898de6dd1f8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed4f4ec378b37157427a7b6d6b90441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095ece517b3eeb017594c132e29ff542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b20f21c7a2cab7a0e354d00a35d6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca7af8955bbde14e1e526dd9a829d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a105ea816a46f249844db816f8cc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6519a68cdcfebcf84a0bf7c1d33dfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d7e89c6d2fbb8a601245cc406bbbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c3f2d5f19d1035d21109a21e38ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc29075c4e4898046cbf25cf9bf85b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c56ef69874c01e29059aa108378050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ee72df28fd022806402ea9f0611a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae74e55eaa0ececa7831addcff81f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c90fc3cdccc4159e78a8b6f32ed6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10573d8264f65f315134aefc52b3e2b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe87a010a3369f715280e14e5ef6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a029fcdd9e06b3037ab3e5b5f5efe256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e059b6023efd20e5926448771688ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934384c2bc15f1762a332684aafe3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb19dba64c527be081f6042d5e15e5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bcd3ef0f69e6ac779eef2a235f79760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff80a37b99ec6084605142cc0b7d0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7a2eedd1446a0fe4c6e1a2ef1d7cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815b05423b90807c6bbc1e8f19711f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb867f706f4d498c602f01bd6963e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508bfeb045af11947432851de65bf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c589a36a851b603c418dbfc090c89466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7586669fe9564bcd1e5b711113e14a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0691a962b38e835de439ba639d29a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce0211d79c61f7c4580c84b52cdbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d69cb38623b3772f293353f56c963b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f242c4053876c710b659d0bb9880ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616050a25f34e8bc04961908cc12034272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bbd6331994daa5ab353498a0bd06473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d862b87db380d97d4236bfa58e1b6ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff09d844a81ea9a947d7d21227427475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ff105a6fd9c53b06c2efb96c944376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011716a7d3264484e03a1e11234e7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb16a8ddd8e98ee6aedcba8bbc8ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3658e2294cfa53481ec9db5899629579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e1b799e99133a4f6a3185647186b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3641e96a9d816886edb366dda5c8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026c688781774237ec42c552a6b1a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce8469df414b4dc336976750d340783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1259c2c73700f3b37a81a72972fd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b04371c126804041eac647be08fe0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725257448850b78aace7a234e7c1ec286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743885ebc5456d657b18702be132e38987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36f0ee78a811e4980eba64fd6813d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974471a7519d6c65bcc3597b8033d4c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffdc6724408b198a3e03d8f8f3fe2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024add0185911154fd1b1d1cc98430791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29872033f25b29e42bffdd543faf7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34334e8103f35bc4a829d8a89e0ae393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b9c75622471cef820c9959a3732794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d8f907c8d3c351d8a679af6c4ad295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b261fb74cbfc945f40e6dc6a1c6dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ee8bbf11d84ba7239ba70426271a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391351186fdba211ff554e4e099f8c9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143741fdbf42b64ccce975e4244e09899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9f92d7cbe81b3cc083abc14f50614100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547537e8281f913a9eb2d7acaa9ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a35f5302758e3bddb67aca2ba2080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a7cf9ebae6c39476056b4ccf451d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c85ff7b5087f869f2a15646f9dc90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03ec6994af706862c44681ee6abab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42431e7f0917704afc09ebe46b4c58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c30e39bf11a029795b67ac6a2e095107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8218962c147b29497171c7ab0387fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1196770ea01ff2d4bb82c18bc1e2ac0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625272c6dfdac5bdc27526b7137d5492110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef94e5212fcd341e093f707ec1407d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bc03a54518f2d827d8050cbf7c7e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f1667ece7ed77d51730f7f5142f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88fdba5744247762945c050f2e74c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0aa224afb36bc388ed769980d102d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414f0b9584f751be09491430c00b8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3be9c902558e60df5ceea0ea3e2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00c89018347a812b342a29ba94e83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce7949a0b130f84fc0f34845574cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ea9c1c7ef52a038190b59ae0f34a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478dcdb6838c4befe24fbb8dc9f8f24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e68f531c1c69bbbfe23fec9cefd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163626243f95d3900d3dd54b942be64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857fdda46f7f00638bc4798b46a3197124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38943ce578769b064f23e05b87ecf0f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae98fcc72f44aa3bfb184b37abe119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc7756fd444e1cc62f93762b24ee4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec976d383dbf8a9b9194a8f0685a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51969675619359dc8831587f50aef2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1612e1b8bb614f3a42e8367a9147ed6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6451c135e0872402a98eba6867023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd881cba0694c39e345b7404f87dbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678a3d46e4a5ac2de9a8c44585b3185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0610aa09aa3f4baa77282101d1f512e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1fdf258c4399782300c0dcd99fec0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750c5998e3b558d9a9a4c421e237f22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cfda092f26f0aa8e196fc823eafde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd731c9d20f6c5c22288d029485f62c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d903f70c4648af9174ec66565ae9fba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805233b480d90b1033849d261a7a97b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570e51ae24ebcf2cb3e898f053ccfaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5c2ad1a54b38af6c1e8d451d6105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8482b121693d3d6f5c0f882218494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c72254db6c24767eeff0c56352bbe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8faff17e69b78bcc94c22e6ab5ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fce0884ddeec1540b50499a0e38ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487164dc2b9b69a8a08572c4a82a1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56eba58642b114db9c6cedb7aa8187148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc00ed0638233cfc34649b203f00d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f53f2456a4a00f5b354581db8b91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea5b52477c414a34c80e548c5d5b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae28fced8bfde63c7ba4bd6da2ba85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1829cb159f38578c3d5ce8b70e025e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4756e1b40538808a71007d2cccf1a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935741893629caa732f6454dcd2ba2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb273079e1c6c4da1ceae003f82e92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5586b4607cbab1f1f60ef3f1f5076fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ddaa2b469734966e52b2a46efdbcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334d6695a5a3b79cc4a35102484186d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0fdf793d6853abf5c92fcff4a1d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4e7b12bbf3a702cdc9234ffa9375161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d71679031b08a2e216343fbe23cf8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901651d6475e12ba6c1075d93b21691163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e9e1d95e5a684ea4bf03b20539d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684fbe0a826e4e333fe61fe4093e855165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a0452c4988a0d5abba075c69fc105166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83390bccdf907c19c0f0fdc45405380167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cff0a194773e914c36c599104af826168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b13568a9061bb8e9e6bc6639879f03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56be1b10f1d70ac110ef6441bbb5be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e72aa595745ba14b055d426e079d1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fee9c3285342c1f58f46b33cd9f77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8edd838b5357585cd4cf79e465f28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350b1ea239e4a8dd32c5436a8d029a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6527cf74e4745175d6337dfab182175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f48c9c995a6be8445eb2f3d43b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c77e1de9a9c603678ee87410b92e86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d5b049b808b618d998f7289df84e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff7932ac9a353d0bbcea1313c7512179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1ae35ebcd58c96b8ebf8c7cb1328180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21200fbeb4bfd9f7eee6aa3e4f77bdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f379d68449517503b74eeceec73488182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16afb6b99f6b96c229b2171a8f4fa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6b29a73bdf571d29904411ed99ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72cc979a9f809cf27035eb1f0f644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac89ea1e9e0e51d357dfaa6610e6a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d0d3cb19b4bc99d25bb1c8572e0b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db203368cc020033d30ab54da6686eb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374883f7fcbf1dc69192451f03a25d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0646483cf274203e2c4655d9b68a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626339e53634b3eebdc7d698d6f69db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92a1cace7612689f448ccc7651f277192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59cd69648a47008d87cc642a8d01b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73654f14f3acf87e3f813b18533c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87d4b3a49db18a5d7c29f95ef78af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0481f85f93ba74a7be62e3f4294cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a828b57bdb063ea6ae097cb539dbfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bee9c7395b9174d93c09716190840198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb237b2d1cace03f1e295b923dd3c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3f62b9e448409092dfd53c017d09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a1cc98f6b034e3500c3f054c7312201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd1561b6494dd6cb903acb73c45f2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d2b9791a997634542df79bd4bc7fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939389f88ee1fc43a766187ed4483b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17de826c83e7317767eeea13a3886e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1f2f5eabb408739a21a3cd5d48e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bacfecb4ecb37b07d1f52c7b3a7e0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8797635133d641990dd03a655f7a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf71a50958027afefef85f5d84f2cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e4c0d62150e1f52a8be79703d44d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80a3913760a7a4d568249481e5ed3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010dad74c0aa532fe70b6fecdf9fcd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5581130ec6f8941bd535db602badaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda07ece0ad9256dabf5618c6aa600214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790455bc94b285837b5743f12b30c6e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77b2f622969cf082d98bee0591ead5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b363e152c1bc83cdb5e037564c4e9d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf3fef30b805f264adeb8c8a00907218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf36f0136a3a1f6c7587c743b158f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a6f77b8478d564962d7eacefcbe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e64080d30119bf12fb683616f6fbe8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c73de61c48c62a889fdfe758ef3d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ea64c1195cc1031d9b02b7501382223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d3a576f80774047c5fb181f9488d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367edf8702f27b2cd4a4e6dd6d50841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141040a3f545f77d5eb5cc9728b66e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d615497b939f56bf4f4069165249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1031d2a05ea03d37c25d1052208ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e602a4ac9b48415be92ab5fc886d26d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd490108f9a6f4b175d79c3d1cfeb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94862a0274322f28698ae4fc43152bef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb6627f30230c5f08823985fbbe9f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14004030dbaeb2707083d9fc2acf0051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77295bff6b85d4a0a4c051a41a57a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24249150b9396688e75cca9433e4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cdf597575741f962f4f70d25c864e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bfa2faff4d745d4c0ce106c00d57d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28b6ff356d663f86afd932d89a75cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c77e8e8c6c08e626bef47590bd82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec4443ba0eedba7e2628d968ba4c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac2d4cd9a70a3c5c4e251b28e5211241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a97e5b0c830c632b49910151ba3fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d09ddca4e25a3ce3c2a0edbfb6dbeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1d0443a6239d04a4bd346a87bd2d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e588045e9b7c7e45218dc0d8b4e76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8c527eae119e74ee5980aecdc9c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140015a07d31613299469a0295e522b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3658ccc99690e1803839b363fa950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede25eaa96f16c3500dfb89e1535748249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d7741bb5dff8ef08ec1d1aa8e0cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2e3c92a6f0931c4790534586f23f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97995968ea9fb1c2b1e5d6e7c30b84d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717aaf2bc800e02c51209bb5e5f6b6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f88edb6503c41d9c4c13461309076254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0e39fd4e0b84316e0186066a2668255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52160c152400279932ce75d3be4830c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06285c4adb611029d1588680f2b4c8f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d6b166adca03cabcabe17d1e63173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de61f217c228388d14c9aadaf80507c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c84c278cc2f1e4cff3c2a518300c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c135ccd8fb70500a43815915cb18f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12634204b171092b49ba0f5d404854c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ef15feee62547d2c64c85d7f7176263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eab0b280dd2e821c6b6b7a95edaeb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1ff8654af51706521ee95cd3159e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a7c28c3822c7be4351e4004a33db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f01aa2860efd72d39ad926a3f6a5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61f8d3a5f38f6361874d9206de3f4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21203a8288df557a453ea218287f3837269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa628034425465e0f6d4ea1f39b92f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48f122cf797efe236318b9564a492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253ddfe344252821c7b1149cf7ffd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d984accac29c194c7f09d950870854f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2374e29b5ca07eb5c4c4aab601261274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc8e6079e2a74c72913f7487998fb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a019a0e3744b8192e02a6e1fa535fb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2124f596d8e62efedd4d78b16482277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add27a714e1eca9975a17b69de7d21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb728181083cf8dbebafeb177ae01b25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175286b1bc74c80ae48fef5096c58e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a582318ad6f64c21704d2610edeba37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b017c25c7ad2b079ec85202728b67c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302e8804f51fe4dbece77a6f560ebd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a8c38c1fc2029f5741a072387141284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6382441d47caed58163863aceb0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d276f00977a86b4942afc775507b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6afa2f8aaf009527d74877dc5f15b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070492c1ad1916dc9522867c440ae33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b80377010f4792ec5afcc98b87c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3027d61fb19d291dc8dfb887be33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba22c7287d28b4009c208531a7778291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a11a6619a52b10a8186e0dc50e007292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf2e14a329ac84edd8478815633a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5435dcd01488551bdd58677da0e1295294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e6f71fc6cc85febfd8ee67718d767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de434b5ac49188d3ebd070340020130e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce438a87d32d1b7a6c6ccb9129f52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9cc71709f5a10b3ce66fb1649dad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17bc5a2797e9721c9201f784400987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397b5a07862f7a0f885fbb5c595b8f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9d926fc0b28274f9b98e78e86e9a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf2e0d15e8d3e6636533814542a88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ae90d69ce974a92375f775901e9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8b2f3b8fc0b9bea739e541bb90f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1267f86e4237a6df9733647233ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0529edfd972be9311f40018beef5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3193b0244e82382b6580f7b369dcf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28acefd1d561bed10688c474bc00d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7883fc1b246ffcaf70839f03610155b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7eba67ebb8a8f960cf433ce0f59d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfbf5f412bc835538b875d9b06ced5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f1080aff7cc18c1565d41efab3fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632789d27dd554b2ddb2e549101bcd17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ffb0eb3c8a424573d3f350873175314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976378e06a4d5ce0b4cb578ac362f65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4835e10044ac268d6cb5ae27c365786316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152370eed357b1a34ad6af7aa4d55f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc8865da614ead7cc8fdb2c3a1564318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07bd733c97d5c5494040bf656e14ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a68181fb2a2d8e4b4dfd8c2bf9504320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cef1bd9036bf3f8df662f51ddd2bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb09b70449d9c94cddb55ee96cbb48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9488dae90acdbefca2d7e24239a35bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578777312149b1d21cacda316f334c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991644e1d6a261473a7b138dfce0391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9aee298bdfd607d67664129c64b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c64f1b250fe6520aecb8324adece8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dc42302d55eae2587534fae46539d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dd2eb078242104819e6d6568e9ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224f64183d716dc9d9dd3354548e78f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285df282c0977d29ff9608c3fba6f42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0290cfd4c311da6268cdb32060fda8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8fbbf8a6c61e04139218eba045a2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382928e387e595cadc617e8b28fa025334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919937a5f21924cf28163bfb1820d9d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20140e3d84c5f5e750011cb4d2ad6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9ce4ad3812f4a1960b0ac9ce92ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971073ae2611b773424cd1313310b1fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b7fb2b77eeb1ea3d29fd3e065dcb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deac26d5c7b05c8b816bdae3df7b56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7571f36bb17b28f9b3ae1d6bb2584b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb58a8a196aa3a25f8f40d4f32656342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a5e8caa7d2f391e9c01f004eb01b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ef681aa6db3b02e436c27d9291e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7230260e75cc4849f4bfb515695f0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cebdc914f9bbbd24cdf982989866b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9660496a2548a311fcbdf8830b48c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109bc9af376ee68a6a2ba2b29ba2a51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569a4ee6a97d2a110a7dfdf3ceb421349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377635d8991b80a8f0bbb49036844a2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1b9235d0cbdebd9ea8a0a248e8a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f52029af845d746e375b1cb95ff31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a392fb31ac7cee5145bbdff322d3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a41761f0c301bd077efbfabb441a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187cfb3f381731ced6e98dd2748b474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6deaa7292fa20f0bd3248d9261cb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c54ea59045a85c6737ae3818c56e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa032714fa0dd3a0465cc3855349caf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ffc1c20d73f40a084f9ca1516f1f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce8db1db6b1fa60be6b2fd18d48a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e689a58fb6c2e4b89a32ffe41cb952361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df754a3c712155d9b29785eb9b2410e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe2265c5a2b18e89837d3e0fc28677363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876f0feabc01deb8d1a2f6eaf62f9aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5a1954fd7f1d99e289f2d87a6609365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507ae7fee8f7de857ca88a7364bf1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd09e2c7575b757f755b040c8ef9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c8d1e9eb1075ed0cddba283e4f14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c963c02d337331a7142496bd6a96fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e8cd7ae62c1cb2a6870b0b0d4413370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce60a73e3b8de13ab83d413b4bfe2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7657591e0f1cd77152cf39a6cc81708372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc106007f52acd31085fc46968d1a60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeeaf60f655b0a5489f44eaa0428e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d58a20f6ad5ae0f69455f075921a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ba72d37742f2d48ed85694670fdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd53264f04150c48ea214b610bc3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b33d7c4396014c30891a741f5f5086378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4ae2283cd068be1323414dd61501e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75589faac941c5325a133795c7d0a3af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32595dd86c46ac64d425c6cb48d6481381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec6eb483b3e99ac525cb6caf911d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11506a60bc02df5d4b3b770d8add4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d724f9888cb5b8df5c395420d1376384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe0c3acd51ecceb84bef60c104825385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447b47624fda775f6ae33333164988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7246056f6d2c55cbe4a8861ba292387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf92e02098bb38b2cbe48a5550f51f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34b41f882c11b87ae2dcf78c29300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05892ced862e8e703029fe0e395191390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875de45fa89a762f84b80fbe04ec8eb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814841fe5c12cbba477ae920f5642089392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cbf56401949b6f8b18f2c18b6f1c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a975e5a4aa8ed6a0e70a2255ac13128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ada779657b052959b3e9b35415bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78785e555f3beaea51435d47b7f37c71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb9b18342a350897b18c054cb71d26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771032674961f2b987c21a1bff13d9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350b087c047f719672937d4cac19ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0900fc9d83715d08e683cc91cde82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad984e6e987bde124d8fb6074db821401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392724fabe776cc0b104ae67a2cf41e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ed8676ea1bdba21313586101ae3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cc7f84b989f60f74e9347cd449a33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e51f22e9edf9036dc5b51c20821f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcfbdcb449481a3b922251ba627478406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b93824c39f18a16701b53a502e84b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c2c929656ca315cc11972c097076408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e8405cac738ffe349fb988df6cc49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ee29d75d6b3180fe6ac32a3f81cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396dd52ae1a261ac404cb203d30b973411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b101d75e7a47feca7b7337c8949bcf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d629712a18420ab22582dfca41b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb63bdbefa3b1fd179a09a65ab135414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9e02b98c6bf842a45ad1cf966433b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cbf3bca01569a033254754f8be020416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d9efb17bc1b3fec84d704900cea6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051089897fc0d7ec9f9386309d1283fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5a656b37ec4675bf2c6da7a52722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b8149a95ec4dd2451a3686db9198e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402153ba984f5496b88a168c49c57de3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f72f46bb4ec4b49b804981d6125d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f74ec7c3f944ac38b40148b0e931b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f34184ed2517242886e36a8b863f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b78033a4b229672e2f8f389ad25d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7cd0daba630926ca841337766f7dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3c42c306be75fcd3edd03665719f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f63a18d9d5bbe5d183fe00f86d8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a968f2cdce4eb61a7a826aa1a24b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69913f80803d352aea7f46e28e1be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df770faf777e8e0afdecef206ae33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae21dc47d71039c122b67934af67a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28c1ab924e53c47261adf69528f860433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805311913e1bdf6daa2168aa0a5a488d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d098511110c544eeb0f48527bb8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78107f6481edf353b2ddbc64719863d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2798752bcc95aebcff7597c06d9f5b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e9c395538f8bc7cee93d59169432438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab20594492bac27876191c7777eb2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019f0cfb3b2e041c0fec7e0902c976440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069dd4f760097dcc90021d5e6a229d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfacc53c9cd99da9a1d8c273add304442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec269125f6b4a6775964be9b9940e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd307764305fc8ee1c1db71b1207d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410fead7ff5fa1a64231ae17dd91e56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d79b7c7bfaef06db98a4df76ca89e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f02192084cc108b103f6672800f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03617a1b349ff4799ae7bfc7738974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17317926a7955b1921d7da22a0af9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e9a06895b00de3a2b8990293a9bcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301cebfc452746e725f876086839cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a50c377580493e8f8a34050b3906452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce0269883e0b98ea726c725cd60d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b8950bef70575faadfda0262a3d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a6c45ed201789525461a54577e8ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517b0370f7fb8a20de78665e688fbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72d2a776a95ddfab3aa0c369a6f7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560a985ecfba442712ed3532e4e43f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab3ca08b8b8d73d4dd15fb1eb0e66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e0741567143c5596a3f32d9364702460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545e4fc906e9e52dab3a5e6fbfd4e0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5751350a8a73d4be5519625c69257d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743cc44e6084646bd8fa0b2a9b0bd71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e1ef9f90e868f9d0718f075268ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aefb64f25feb9ed2e0b993807bd7dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d9e92300dd6bfe208b958a9c3481466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb134db27b80336e873db804e075c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b2ff4184bf3bb543e4bb2e9903a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf124502f16173af1455890b06f6cae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f8bb1e0d6ae36ebf75786bb4fd4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a908523eae787f194b6521af5210471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85796cc3211ceb63cced49d62a4f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12ff812a7f595765bd19b1ab08304473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31458724d586fb6e012480b32ed394b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f04a46df6f78188e014d1a26b3076475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ec210925a577734de3bef55d7e949476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e170bc03b184b26f184e0fcf0a5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09174669b24ec4bd1e5efb87e4924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc644fbd2cf2c4c4978cc9d4974e66c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb239964a73584a48cbe89b70ae0fa0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201add96722d39936e686da38c93fa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f7b31e204a48c71384c215e51756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0b773e6432e23452304c0bb248dae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4389caa9ce4b1dd8f9646401713b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169111cea31448d89979bb3de156b7d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ede5ab8768adf7fb67cb25b69258e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea407a59d7a44e0539e7449e2dc8f77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea183dcf3a4545f9e16aad2c5d77454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3850d765c21b511ef0451238537786489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14680cabf3f27833b2d7c4f8f1271ef7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7376182dc20dcde03f28476a8c7810491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0cd0ecd79d43b2f94fa66aa4ec47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c8425ddbd9f4cf99457f385374263493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b805ce69a912d28df8b7cc97ad087494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c4a51aed1059f76f843a186dd8446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab4f732ef245e6f9387b453d0bebf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc322b94b875488e1b15f213d3a14b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f1b54d8d0a08e47e219e2143c1454498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac3ce32e7d22fb50497954cdd93505499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf432dd813dc7b6b0477835c08209500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc110325893ca1ffbf8a2d318a22f0f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a87fe677424a903b3b838c715bd3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c6549e5389ac7cddd75e9e219501503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf129d54cdd094e743a14e04c79e70d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780b27407e928e0c8f68a132f1d1bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65130159661abfe880878d5bd82b5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3ff476a6c15ab06a3e38e90353ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250ab6137453572d191b826dd49b506508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20117dc26334a20c12d9494d0de2222509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6bf5d4f36ef7ba3c912e72e20b3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a0f5a62d7c9382672dd0395f8ecd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e968a508e2c7346978adbdd199176512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6785b22673f73d6763fd9cd4d4069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbcf5cd447e0906472edcb98e01edd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93414fe7b770c8a70f73191616481058515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f156cc67fe549f8ebed65618d9a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb01227273e6a57cf11cd9cfb058b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bd97dd62316c62e2e7d6d6c0f3f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd294a4ab4022d6abdc268d31437a488519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ea1579d0129887519f0316bb2743520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0373231dd31aa7daa4012a304db620e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df7fb4597c666bfa933c7ff73a821c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f7165baa8331e92f564d85af6b65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f61a0e39f1fa57097734dca984dd19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba94273616b8c75ab27aa9ec892429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2cf8d2918f5f4548cd1defc4eeb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb181a4cc899a33e3ea117176621d59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9146a3e55edc44cd7fbd6c55d221b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ce960e0319b3b80cd607591508a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba745b67c42d1c3913a8a83beb055530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f16958ef13ce0f059edbab7478f105531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02132fb8c415c53ede6fa184d46699532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97dc59519f383c04356ff7e89ba244533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e484f1fdadb7e36a8d52d30375a94ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9053963e5e8992cf34ffb0cd416b3b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01fdaf9e7369524483468ca7c333f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a35c318b33332074ff2b14abe78df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2e61e4d78337f68a07737463b98c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4429eda23e530d486598b3c26b58dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbad0f5780656fd1e9a95655a7a4641540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df179dd496e8b2e9239d06c867c691541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02274578b30f140dbf282c56017be4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34124f8746a9409bd2a02d38a247c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb844cbc1b2a6ef8ed9bf7f02fc744d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3deedc2663a3c4c369c09ca1c8d433545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a3e0ab869b67ad24dae99b8f48a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed12b7a0f5cbd1f1e9f620cef81a47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a2475d76ed3b492379be7e019c9b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d085b5d4d3b9e75524ddcd3d3a024d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a230828736ca143c9234181c6746ef8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29985a28d040519c9fca2bc1f1c35e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aaf9e077c4e2340b0844cbbacd09b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221908d884160214a139d48199226c3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679335d2f6eb231befe666c95c89ce1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127961949072342aec0d97f8a0b61cf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed81e2ca36cad8036d03cedad37879556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6b53227fa3749188f815e778b112557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb3a18596c29c36cbdf677f4898a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5355a77959fc39109ac88c0111b58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32d65d7e01b6e77af1de8a7360e509560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ce1aab7d2ce0557c258707dc714c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829135d9f3ad598bc307eed8c5279936562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7787201e55fd2f35c1d040372ad59a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ffd01609b9a28c89bdce74b35327e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1617efd4c43ea827186452424e37015565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ead5cf5faf848e360ec641dae4b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44230027ec6ef3fa7380b9838f69d84c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35923daebf14a5b82972af006b285568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067510da6f51ac5802b3544f2604b472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30f76aa256d560a62ddd04fe9621e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010e173eb82dd4414799abdfbc6b64d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333b221dc6cab9ee57bfdf20287fe66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12e2820557d1bb4ea484f25daba26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3bae16d591d95b47db35697883f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449c3d94bd1e918892df80d175754ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23dae47ab327cd677c133c9f5f5425576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2dd3e74b038d38a432b6bec2ae3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da2ba6343d2e7926c815ab01e5231578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c80e6af201dcef03a3b2c556caa2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f06b7ec2fe0cf015cb85c51636796580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ff38596fed49bba2070dd7856fed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41433d251490b9b0322ccf479ea72123582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f9d29d031e9c85ff447882725dd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf9952410033e4c54eb9f08e653f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c82fd27c43265cd541a4d9c48b8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017508687f8ce453fa8de19b65e86ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef72e2c90bc2a7160d35ac794a4233587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd34ba0906d11a4f5a026147c4770a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb028f40ef24d4de6164011ad5b19dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511e200417a2a27312a46dd25863f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b36f7da9575622ae10315218371d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986c0c6bfbd54dbc0bed0140a27f41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7008aebfc69e82355ee8cabde931e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d8ba4dfffcb40ad46e57574aec32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecda3f0520a5c83c3358dd6cb4fdd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307af49e01a019b63f7804105788a9e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd44e729a22a2240537ff847a3547c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d637954d77752f529b8e77d0426368598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911fe07fda417c03dbd1fa66de2dab0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69d0fea06aef4878a0f161c4dd5ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d538fdfebebef3943380f8bdfe2dfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd6d6a063ac5ad7e65378c4af4a161602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a574662a44a4784612201585f41f05e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa82141e00d1e059c2a7e43e6f097604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900b7bef78acdf5288d557d5b9ceef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad720370b3002f13885c5dccf60f88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d13bfe4394e9c0fafe9d9474be36ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a01f1f4c79ebb951ded398b4263dc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79b812fcc83662eef868137109edad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ed5e215996aa66f9ca84db1c3374610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df6386258b0f95e9914ea913ccc1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034919e5ea3ba0b911518424ff6bfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1965fe68cfc74f8ebbb6b1d1a1b84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a71cae53d4d937a2abcae5a49798c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4c674446b15a6d66f15fbb1c8b66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a418f53a0a49db8ffd2f405a6564ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d893bfb32348f1b58c76f2aa9c459617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d3722b05fdb87664dec669353e3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea116d00c880f3b0fcbeb05d5230fee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ee7ce7a3d4cf9c639b19ace49c62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba265859a567be498c1f8490dcdc4be7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c5070f8356807e32c9ffad06c077622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf41fd9dece1a563752e76f1ff7bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93de82346ed87fb7fd7c6ec6f278ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a44142a004165817667dc32f0ca7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba250d40a20b30b5671a32ec91201a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d92e4f9266b1217190e81a2c987c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8abed9718d502cb9bf4a5ce4b2e699628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809882e2e05eeace2db9171a821b77c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d8cea0f7486d58c30df8207a92aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15451c04a3ebaf8ff8cbc6fab3bef553631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8a79a0d09ed6fca912e7bf130bd05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a764c0a3c608b0b29bf2dfe7a67a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0d4c7cd53388c5c0be861e464e63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa968031d651a688bdd3b965976c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59273253c70277a984ef2363d93451d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ab71a3c5e23220cc2e9bc6ddfac3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c164c59469beaefac82540d2a6ae227638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d68e1a616926397a22ec9f4d100f9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d536179e1003985544a776371307cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00475886a990e57089457669a04a6330641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7f2810ed9a3fdc7d4ddffad7941a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f841fff703437d52c369c5e667b4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825669c25ad92662621c7b82843a836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269070d58f7778b3a41a55b3145e18b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d49cc49656585ffe82c2d5cddb2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417b3f475592a6c41c09772d6201843647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b79b0386e2c8bc13c7cb69226611648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1531c8b57e53ac0dc60653099b0cea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba74c67974f3d5577c9c2aae449b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e202cb6c94c51c3030dd707d10ada6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e119b4a200e711219faa701da914dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5571423479cfecd6a6b4063c0ced07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707182432966990db12bf5758688954b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e9f21ae2863896307cd66b05b38fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b27768c496be51cef3710f83f9fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6334d7e21a40de29d720eff731a438657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca33f78b5ae6fcc0312844897830ad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3847c442714f6c7a85020b433c57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618af323f14dcfefbf88c941f0c4a7fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de714c9bd6524b554ace38ddf11af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ba7ecb050ccb0581926fe6bd4563662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059427d692fd72bdaa00b24fd1d76e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040ef4e5ec9271e9e9c5a6e440dfd4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c0911d34e0a2b0f8338c853b6502665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d175a790d77a25b6668540ed5ef7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a76a2d4393935dde39aad7556b1e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d604a258d842a86a0c7363fe81c9ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009ba66ab282694be1d7dab32d3c37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5734710a62b1b777095af8ffdad421670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb778259e47fc5e1a73c247f365300671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b681e662097d9a5791a0308f608909f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83681b98c9462d1e1059e7d9303993a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca3346b61ddd76c2c14a50f5c5a63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5f0ab1f25699c402531cef8cf381675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb25f1f9e96ee8a1caae0935f7c6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5be27fb69f35a629849a3e03ee5fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8622e6fe979414f1593550054d996678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c8f5629aec209fec6fbc658dac87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea4884cdc6f71865ba56ca53b3a5ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6868a10b0094cdfb866c7448fa828b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c79be01fd65f3f45f37f9c9c470c0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9dab9a34b04d2df4cc7a70e006779683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe9f7c419eda453b1ab350479990e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c96da5dc227b745627f7d7e903687685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ce02376d7b9c4cf2d6216fce600d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243216c48fad9fdf900f1923818f24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028aedfc9478969074057f71a300c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ec1f227cdb3b811a433b4afd30119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c174866d2be701516ce7c9b9f6dab1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921208e420d079d4f056032066071214691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6747892637445ce402d496abc241f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e711af2336b7b43969ee9fe0ef72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23aaa9b5919e606f563356f845903d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db3b302aecaae23f6267e2c562aaf3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f756a96f686138ae787b1575333d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef184d76a6288b3eb6bf6b2ed7ee1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469cbc946cad5bc85f763e9e38b870698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c55a5b8f987596ffbbe9275da638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fde0f2161f9ce17f933da46123527700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602d2d9dbac1489f308170afe1f1d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a261989308a1f11c19644e5d29dfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc755fd34d0659859b1b5f58abcc669703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bb62b1a4dc857b1579ae30ca4c43c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830b3d500f5d0d44f910b3f4f2bad54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd40fa7d5c3e04046072e502e6fe08a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a2642ff318bd60705469d5849265707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d227ed8c21dfa326f7b0b4258949708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020764f2be15b03da48fd0a4834ae49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc3a4ff095ef27a606011c4bbb2232710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561652b037bbaeb2c01c6e6489b8f72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd7cae4d0e1f9f4b0b2476ea7464c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2027636a76b3f4a1ee0db518400c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d194ecdc473bb94d541c27958a6bd41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a16353ab78dbf0cba1e602638587715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e63fbd11097203d6cd50e793a0c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ae5e925c03579fd448b88f89d08e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a07a1156181038c7c741e232f298718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9e068ac756a1a87c85e4d568ea4ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc8817814c8201af55541b2038583720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3211a043ecde464d7fbc557929680721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed615cece90cafcaecf61ccc25c39305722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796254a97a7172e7b6183edc861de01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ed9f95739d4c9a9fa2b28edc7a045724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6054fbc84ab75f9cdc9775873325725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd4bc4b24e90e0e0241d641e3ec3a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf69175002119fbb7dadfbcbe0a9012727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910fdb947b9e2d270a2d6e5187e551d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2243a317db6d7924374862865f0ec72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9bcc7dd3d53d123270fae20fa437d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24421be39e124696a0274ca73f49c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14bf021a50ffc1e2eaf3e87559a8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67579f53f0a2cb42b9e154d681dbedb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba3999610dcee8738da57f9e26872734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f086a71a4f62c88daa4ccf6726e604735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fabeda9bb3ec200b0d4850b00ac03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351c571469d6d7f7228d47ea6549f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71150a67ab54d8c5e4c54f11d3800d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2cb32c3891c505a2f77cf76fef37d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707dff4fe4d751297b5eee5280b7d26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081852e55fb9bb63b06f4e1cb87eb03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92c5cb92ad9cd7e84420bb430d09f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589b9f2859dae324b7a48581be62ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4503479a8b6a508b70b826c993c99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9bcd8a824a84763c5f6cf8935522e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4daf4df1d31d55904bd5c9496c68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6309f5a27c35df715aa42e25f23728a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e833341be599b00e3bd8a5287e7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6cc591d60680e496cec5e078a064a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14057a51e18f9336aa9737829d050750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5fc7c28bcf58a77213845fcc3ea99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0bff896880dd8c8b0caabf2edb19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61128e4c24c650bd43136302dd86d9de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5cf1caed298987e74c08ed951709754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c81f90419ae127229c1f4a83e3eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c57c243b894dc3fe656d3aedb4f66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179470a11e85866cf7f05b48a3c298757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c32eb865ca95fbd9730e4fa34873758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a361ce6db79fee83a5cc2aae35a5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566d7863b0cf3433bf8bbce9cfeb0b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1bc26f23fef5d98da02732b84cf9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9e7f8413a52881cba440cd158dc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be2fff9fa94c8cb56b05097c09147763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ecbf85bc6cd9cbed36364d93b67c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743af332a034082d07c8797b7859413765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2caf3ca0e7144233224c04ff7b06b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716c7d36e4f8f4982c2eb0488c2afb0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77404dfde671eab5bdad4c63e9ff0b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5414f078310836d1200e1f941a27769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b59883ab46f6c9bbd750c687e8d0f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0589cbe7caf25d79b2dbf688bf885a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c2664f16477d99cbf5aeb950d4ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875205215e746e8705318e15703b22e1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569667e66fe2a5acebb89d7056db86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a1f3c69c2fcfa25e62f5b75c5c2d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ca6758434b14257780be4edd0fca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb83fb6ff6bf4afe36bd0a62037623777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eccf0fc171ad2fc8e186e8d1d5d88778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493db9e2e846f122a56253b1932cb3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41571fed13f35b1b2234a32ac81b3b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df991a60b23832e6cb15ee6928f21c0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8187dd7b157bea1e80191f915c5c92782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3521051af24de0bcd4728202307e95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a22f2b25a9b4703683c4be869df48784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addcaf46402aa52b4babd6220d7a9f3785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>