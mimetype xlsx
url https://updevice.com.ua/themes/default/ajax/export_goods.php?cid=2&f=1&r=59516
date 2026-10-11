--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3de65a154f71002b486af1f8c0a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef6cd149a5527fe28bb058139904512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a82f020c079c4fd6a4875e5b7a493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2fc334e55e0c28844cb1e84695aa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b7d73f9ad18642c464f12addc727e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14017e66a0df8a50fcd21d375105cc936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f194797b0cd6a2d140d0e1e1eb7447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e15d1f9d22cfe35e060bcc1a27de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f2290a2ab791ee5e1c171d2f20d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c757c8d0b66e6663a1b70230b2ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b93043f2b7113c21470fa24b534911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd666f4202b7477706228e8f0ea09512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480ba93ace84e91d1df9510b99f5b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c864c7132bb316e57432c86c96f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c30630aea6e3d976880aece74d5b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975e1f2e61850a6d59ebef8128fa19d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807417cb2c40efed0f9d35742e566bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d75caa69da685439d324671cf1aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8fff9eded0aee6e6589464f84c8a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ab08e68e3fe5bb389d9595c24b9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e73d9032ed38ab06663ba186b50b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a50b5118a39e6901cde3bbef1d92bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf0b5a1c7c8bf52943f3361c49ba023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9061583ee65a3aed77d76e3ae6899e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6da60b8c81cf16fc4eb7d42dd25d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e398aea2b195e384f11b8c66cc3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c592d00bb576ae020f00f71173327c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d70c90d4e5cda47bffdadcabbd2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d94120c131a42895567e6f9059e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0842ad3c8d1ce3e5712ea2fe11ac7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b784b580350de04b6b2d6e4f7dd11231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdc72e50c66653fa866b59059b90c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8741c0494d4faaa54af692cb1ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d155222f25e8f28ebace01100d5fc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea2a9ca6425d021980d68cf267107535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544a501183f6e427353be9f47a6852336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8b26421f963e8426c8b2dbc4f460337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b48958923a76be39401ae7d8227d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458277ffe675fd17f1748020cca2a5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb0e4084bfb5d799b9aaf9ca135fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adfb936f2ed5fcf5afab632e564f6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c377284825bb7f7906b735493b7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace8ef56cd1d9c3c6d99cb504ffa2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3b81ee6812e9f285c08545c3b33a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20705929fa7abefe84f036462ee110a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff2d6c4a1226b9c0ac9922a6820df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e023506a749b952d37718714f689fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664176f7617662e7d59628671bed228248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1b7c36e66f779a1d1902f9397a8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c1ef903728f4cca5a13247c2189150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f10598a0bf06832f9451fc59dbd4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28dcd2a32631cc7a159d66f7ac91e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a649d300cab06258755112c4ec44753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e3d5ca552e5d33261310569bda6f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062e6426bee985326b6065b40b81a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c47a52f3957523a4b2c37ac3916ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1a10da73828acbab456b0aec856557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f636dffe933c962ed9841592cb6bbdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7232267a79df93a5421912248dae2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c891988ad57da945d5b6f6090d69de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8c0d19052ecf917759b44a6a3ca3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00956e250d115e2f9a5a8a1454f72f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ceaa5766dc5220261b1ac08b9f68363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c612bf3e1e0731f4f2958709d4db9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8e782d394adc13fecdf324f3945c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633f62814fdb6515888691292b665966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9b47f0ca4108f904c34178be9115267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15c543b2744928c57756eadcb245268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23beaa6d47b688b2d14cf78eb8ed1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350f2de02cfbed555bdad0017c836770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a79a150d57c3f4009b1c3620096c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adaf8bb81d86fedf412605369f6e7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3083e65adefc939011be3c74a626fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b75ae63aaa1b8dd1e262939888e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d606523504d269ff57ec666672f4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c2a028c47d222b90b6f879868814476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eaf34fe39e5935db8462a5c767dd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e1315f3313325a8140ebe1a550f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0a63f3e496d6ff47d7ad1900485379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3cfbc673b93d7b6b8b9e44f2d0c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9212377eb829f9029e903bb55bef081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e048e89579be16156c5b76afc97482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9db70d3f77c68a77dd0893f70b12983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f14eeb147149924d56a747f9aff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3282fc490e4dfbcf2fe43ba69712585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1205b5b9aeeee2af2e2d534229a8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b76f11cdb7e4f46ddead4a1cce2bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654912a0d6a26155bfccaeae726be45188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0952d1f9b02c7647f51b8567f25e6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d4795fbcbc7b748ee64d893284da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4dec8a13ec8016641a380bf804a2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca9199a0a4533261f3984c596766992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1dbd64b47f907b8b701fe6186f51893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069768baac1276ba8b43b37d76ce22494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847ef6379d9c5f5e83b081ceb9e58e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de13bb1038562273b4154567a744796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0adb270c4c9875a475bcb7358f9d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb41952d2df0a89345602a99d3c4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ca81e985ea9a01ea0e887889cc6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f474f77d345ebf050feff4a39ec25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5691ae5054ac8f6f34d9dd70b2286101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403483318fac091ea7b3ac0f686845d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2bd07c5f48d91c01fc8344b7fec93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed19ce114b57a75e88a4ffd24caf364104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74bc443f8d47829408511d3dffc93a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c4fca84463d2f9dfb68e37bf51b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee678ca0e2692848963756df9211dd0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc38628dcb3e0376e51a06ce46b96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b5d5254910bc9b2344d6d48fd38c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47236d3ecbe8044049355518bf319667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231e08110d75fbd8c7b151ddd508d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f008323cdb7a7b8f1bc470acdc87b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25256476530f8245f5409a43b1a37fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f572ca75d3ff61abe25355c86ef0e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ac8e73e82dca75832eda2c31024b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002afb78eea7ed46f1d3dcdabf50489116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720da5391c4d5cbbc7e401cdb14ab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289562abc54f34d431639e50d16f8747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796148c126c681c366b095a31ace9b0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c553a93127f52848090096a90e496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd662c14216c0892a0942ef5a2ef9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ded22249f4eb8fa725d4f808bef80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d51dc3ae0e4d38e3c9d4d13d5daed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175aab1deab93de1004bbe484d4af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7452a4b4070feb63bdcd196c21f353125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3a7ff14e6e8dfca100a8aa6c9ecff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff89600970eb94523e5d8303997614127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695969bf8f6a9ec1ec81b865d59baa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327de94d7f4dd12f54cbf5c096e7bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb721cec9b3ad3b35212706d3224b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc3cad32864c90e91258f88d85101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a682b9becdc3c246afb29ce74c0dcf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db3e16309081686a5643f7bb8f4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9380c71d4c65d76f7ca2d98596ecc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36744fb0def21682c4457476eade09a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741565824dbdaf4838670bca76cce3c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc11f8d9c3f0d0c7e84117cfd63eef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04029ddb54b3b638697409cdb0aa837138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5681ad3ce33f0991f56cedf49867139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b4484d8cbcc4895cc417f1903bdd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e3043376cc58159e6388d532d3d3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f418fd537ec042628e5207da64acd66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9447e31540c6fc58527acb1541ed7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7da748ac2cfd253351714cd849c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c76ab9b92d0e699d974201c9b62a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bdb4b3b799b1b6b10042e2d5451f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b85d5742b08815e3d9bd3cbb67a20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c184fc0a9c0a647234ddb0feca391a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf4d075e80e5b32cec77afbc58b91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c48a8d775aabb02c95d973845ff01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820fd81d8eda19f99ecc3827585f63e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31633c89cc0e33424364e919d4b3b49c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699683d9ce89fbf29c0ced6de684eb4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ca8f936b238c528ef2bc96a81005154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655e52500f68c7a4fd64809201fbed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67f7deaf31e1e1fdaad24a6d2aea2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5714edbdf1d5fa0641040cf2c6b039157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49bb4c750c2e4466c331f7675f40c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4817cd2ea24ab404345dc98a2ca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f4e99a95ff097e2741529428029f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a241978cacf3c06e81e445e344d1e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd9b698ec2d9b59d9c1f0eabe5cd07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5f415f6e1e693331625da5abd84c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166cd028b4c0768e5275d13c914b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a24c8c761817f4daea7012a4ccaee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c2e4970d187111e3627b0084376b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43e50ae5953359f9e11f43d4ce46f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061c0ae66f7b965306d3d7c926f076d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986dde772dd224ae8b870583c7a5097169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b767352c728c4f4f0ae3e8d5dbdaf63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c60818f510a38c1f9c27ff4c166d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd07106254a26e5e288c5c1531235d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99f6524c5aab20dcf1cefc379e4f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f6f6e902dae406f00d969acbf085d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add70fdb5dbfdc5e16120687183ac08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc9174cae826be5b8f4732dd5a481d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773834dabb701f1efa4f766eaea41249177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085ec19bfc49fc95b13710d4369d46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a6ae5d3dc5ba9811c6b7af6aeb892179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e66d6909315a6a34e2d548ab661a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763d8a011670d8ce1076277047f4540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79426e3f12d5fd902c45ac8ddc244182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66dce24583730f5f2e57fc1ef49c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa5021c30414f48d9e55c4e4230a21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449fedc2a500065d00be3499259db4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d4d59b2669536c659eb1f8f834273186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cfcde707a239e0ef7b2eb547b501187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c41ac6c1b1c1eea3726bc701d0a40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562225d85d058fd2564d85f823fffe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2fb0c351ce66b98bdd3e24dc3f23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a3f8057aa429d0622b02c6d0711e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00488d87c2dec895b55e3a363a9c5745192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6148184f0ddaeb54a70466b85eed58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc691ad7b7d96dfaaa00c0116d5172194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3098437cf5dce3aa24caeec2cde4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e33e748fe3a37474e02f30aef238196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e244a1ae5dad62e4cdf47ec54245efe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa45270122e175cc534ddd4a780f29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da54634388cd9f9ec3ffd086e26b069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8256159377c8a55797f9a14cb0cfeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b9223a0507b5444a1fd5909bcd1ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9055f2a6b430ef613b6b21ece6268e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d60718a9210b48b4ab37e88a6e1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8952d958e703df03e41b09d665250204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908c00d9cc14aa05afbf6e914242de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12516c425f162d939cc84da275022206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe65c306c30038894eba1493374b79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698ad55788bd5a426d255f333c3970b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca458fbf9277496c1f5b2d236a45d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c838f3d5036ecf58b9d6a215b878a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61c34c92e517b8054a9e44f7cd88ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08afdecb7d7beabafa80bb37097a465212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd67f776b3f04ddcb9a3ce7a12abb1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689307cfeca11d2be289f493ad40a604214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cadbd7596dafa7f1cab81c15d17dc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb7187068898a44195a49135d0693216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc286ca510df86fc11a2e1ee68981fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bd5b995c5658188fc3c1471fab5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3958d25e323d0cd3477d3f27332e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88bc2444bc914803a20966b6309b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb021a858a5c1e2a0a77301c24ae1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7d935e35fbfd9b0aeba94ceb520ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0943c6fdf0719055ca0d80e63fce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c9295700d25ef69ff8a19cf11369b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cc15731abdf4d02f93e74edde828f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b5a5cf0cf2fe9bbd91ac4f7c574e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae163895eda6513bce02d654774c464227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d53e7067ddc1b548c82f636afaf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e036905b6bddf1c43050c1640bf6a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2b2a2fd2bab3feaa4ec2ca4ba5a24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507024351860f12330d321117e648114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d319b151729a35ee85555a651619a20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f03497cf515ef4a0f80b8cd72fc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39580772b14140e6a85cacf07df45c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad37c60514432152d52c3e7a11e412235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653486d204e1f4b949ab53dc95d71f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055da368e8f7c12b255f20eb43f777237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8a6ebbc5f0351dd2f56591c69e774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204809cdffb5df925ba4b4917dc2948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb60aae2dc8cd1ca6ad1c6eacb1304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068602ab562717206d8313d5771148f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f39c1b2b1d8080033310dbd4cc75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275e09d22384b5711293fb9b471ff54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f1a3b864fb8f461b463e46240496244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c07d69131d18585f3fbd8f3bb637d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b8b678ec55afe5fbf2794089c6a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac05a56f4ded33a37bfaec7ef2068247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fd920d3782935ad016ee850a12e63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b29ddcd0c076de8acf19b2330f5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ffb5e0cbb9562135b6818bb9d5250250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902774913c14c62932514033d033870251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11de69785a6a7767ae57bc261e0ff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3842d948b4bebb6831880c4c3f51c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b4c3bc71961be5118deb3179d7b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590b64b1e54b88698a3f43dd428262e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2cfe1cd72d420ad4ef4a51cc017c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182c325b59e3dd84f4e0586d232ec94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b507cf1fffc31707a4a00d25ba19b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546f1e9920e88f52b9d3f41b65d74e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830798b5c6e19d836861c9a59453fb0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766455748ecd0cfbf6351b404221d4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b860ffe93cd40926ef3c9dbf24f7d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e13dfc3fde4e09e916ed7171ba54d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf178e27e1b3e5861453a3a1974178d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e764b5372eed623a6e3bdbf167737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ee78a92970d37ecfc376ea9c693d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966467aed2a379fb210de05731418e47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5a306276280eaf4fd49a1c16627d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bed24be536713dbb4db5e16132da5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de72ac64148f9497652e55d952c0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea55836d50ee82f0cb49e978029186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439e6da846524df14a18ba12a52004272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10152022ae67f90ebf63f5057a7be34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918478213c4077ba612eca8ceeadf9c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609512a3dbeaa7de45c6074134f4e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32997a5f7814325e0c72d92b2c84bdcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9593554f9e2ef347313678e2c7c783277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc5fb6e62a967f3580eed01ac8337278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaddc8067445ec6d6f3e9b474d23b11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a917514f738ca94f64e1056afed3ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a11c183dc53d830c93b66a30428e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e55b9ff4ce85e045f42bb52cfe225282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe8d3e386fcdbef37e955b9f5a5643283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ead2913cc1679fc46bdaec6847372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd91f6add3af1bedcf136e14c31240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfb5b0513e2590c9b6f0bac18ad9b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878891b97b7ac83243be8dc4739b13f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6f2457d8ff2556d85bee46814a38d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66354f2f57be31b138aa60dbebe4f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899403a42f1ea4b30529cc3d2613187f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172c9041e630036b28bf91c106c34ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216654d20a815fcdbc1b4dc39e3cd5b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333d2cd45506a23fc1e5262482b65f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364832037ea6cba164350f6fb37608294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6b72c3cb2150a621ca80db62abff1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1a7a4af299e48a47070660a98ac5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee294cfc1e39bd3849a29d21163728297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c01ccdaa22088711a7c293d23a6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90582f132cfb8d4d3f2f736f222a8a3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7f5261a53ca0a56ff1665187649b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d535d7b796a11b3eb87bc6f70f4aa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af500c7fa385000e4ff96bc6116a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9f36d3265bb3668bdab06136f32d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d7a0a97b27483f24ffbda0ac6f02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d5740ddb60c7cc14714ef48b7c2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3283931c6f5e8eddabdce8a422ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620bb9cf043a99ca995f9bd874c038307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203cdb9a331835cb3f784e4af90fc53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c01a9dcb842d71373ef68f41084f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7bd97f052285fcb2a3d1d47519eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee00f5eba8b3e991dbe2918b77d75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0439a7a1b66469443b397121d16be8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13855fb887a941353b52a8b0399b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231752bfc2afe16e5899e3e5fb01bae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320f75ce6b3645d7469a5bbde66428b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc3448b3519dbe234e41f9ad02805316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f457927b8edbd6251e28ea5476af4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfa51236ce6ec698092f297087a3d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a76d2b232b5dde8245f2fa19e47e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c718ef5569d43f60d4d74e9d5fc18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892fd701c1e52a56289e7ae500bae49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168a4562b993d92efb804e1275387de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6ee456b145063dca48f5d9b0a7e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd53fb255def6da30de3acb59aa7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6dbf2a7266bd695ce419fd6051c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673db1a35b2d4665644ee8ca55a240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f131578c72fdc3f6e79382b59b32a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6491226664db77b3c64c692ac148c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c3eba0aece78515a0fa2ceeca81c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764638a305cdb4307159597207a459e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48dfb49a515e1d9ee4d7a046ba5d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898f7265b784426de5542d1691ce13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c672051558bb74140bcdda0c7964333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd3dee4dd30dd9bce28a34e26918d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb5e55179ead0f901858053c0b2ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5366f054f51daaef076f764f3658336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dae8e6012203b4352173c71b40a08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946285ce213de45cddbe373d68e2604338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb29ccf6603bef78ecfb8060598ae0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ca8b55e6bfd0d5f94542131674cc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607132b4f80fec7e5428a9445e7da586341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208a1df4921b04c86ad74c6e375073342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e95466e280cd6312e74928674dd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db6daec4ad26ee872b96a16cc2c344344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8175bc3eae1339ec5235f4ee163b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdecb5ac5b88f826fe6d099e6c9d1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20041f08effa818dc31bf217d12f71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275d3cade42cdc68817289a2604212348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3330ba91ae8fa74313198b6d1a890349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbd59014480a2da7e29c22e4dae927350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa6f890a8c68ce01b13a735ead8c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae5a19ede8c29e682a106dcb42c9ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c564126ca73b341273c9a76bb6626353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8013af78c8f5a95b789bd6606991354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d199a9dbd24987c51bfc8a06c7e023f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c42b4ee674184416c6653503dd86d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da0dcca87a330b07a2372475e0254f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6193d6d754281ec864869b9f551a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822f7dc1603ca32d2f2525bd170f5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a5743b776fac8a36393748d5da21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0984364450863397f1872e83217e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c1eb9a3f82fc4edf557c55b97e963362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909470877a78af3beab5d05af77b89b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1de9ed34f484000b333a0afde8476364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d12c1a897cd415708ce52852fee200365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fee815d20b8cd2d644652c9af07e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb03c205f6a9fc7f516121f33a7ad1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f879a09b9c8f505c2e3962138d230368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd67d05d8f0cff1f0d4699775b275e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfba312fe0efdf0463f22f80abb159370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bff0d7eebeec81f52450f15d3b859371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf339085e1ae7ec32edbc1ef24ac73d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e54970d1e413a79dc5d41d1cafaf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf83346781e41d8bb8c58c179b283f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae472d9a2d2a87cf8fd847574e05dea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ab9bb5d736c4e858c429984e2636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc48cd42380b62d5b15cbdc1f40d37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f77e4f8b5115c8ee3ca2d64003a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b65eae27484bc466ea1dd4e842d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17560995623d3bb252cef7daa7fb96cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704f77e87df48de7274d6cfdc4a4d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8f16bef1cd89c01669ad469279c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017817114eee7f0793132d57c223d090383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7194f47ff579d995b126580742b63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70e0c76657a72bbf026e4f96941bf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26939b5d79de1101e2c57a3bddbb87f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049017933ed3a915c45c3a0f7043351387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4130f29ef1a57d8a9d9ea8d05220bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a3f01761254aa5a7beda5447dd57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299edb9370716254c8031572246092390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd014a9cb7fcc4086242fc7ce28e5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b0c7aa8cd042a9ff0150982486ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe37d2613b67bb300815fdff79baf0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af763f8a4c9d20587e569bdf7ca1af0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44def60d244e66f0c56e049c594e57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915d394a3c7267e12e2cd2d0efd1a54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e376bb77cd20281ddb8ef28204f548397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1bbbf7bfe4a7180361bdb11891f77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd7a71709aecbc15a68de70c276607399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8a4dbf0e722ac7dc904ab83c849a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8eeffc58e70699a833f2a3286ff9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc9ec568548b587c1ac9ed38408fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56018a5e5c2a0c57455f6d752bbacf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cac462baf9e587e4fed6fff9394a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765df14c0f0005767b8b0c2a2911f1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d382d48248cf2d7715cc7e2830050b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9737e7615a0553164a6cc2f56bdde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556229f4f6521320478d44b9f0e2c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bed2c233ae387675318cc1feba37b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7dd9794bbadf59734d29c68f09d77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82ddffa8d8617542fa262e7141f98b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359325ea8a12d123d1f511076acae530412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758d3776f58faea61b935d4f029bd93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4828279a07bb6fe414b224b87ef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ec2d8e8ad85756956685a1f6a713415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06cd1d80027c07c0624122995e4d42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3035603f257762b404959cc975e9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718acc679eb69974b3348dd20082803418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61666724378a8a318388fdffc7d977b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab6ad11886cab7080b72ce28e0791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3006c59b8c0a970ba5883eb46045178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f61ee16f4578a6faea44e7d5a7ee8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4b0c76a9d0bcadd469dc6773b3c63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb3feeeb438aa435fb93af82e06372424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049d8085cd42dda3893f53e90aa4e9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f918bb009a85eff91ed96f50041e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc696c50cbf45b89451a1cc81cf54a36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de5d66ca606ae7db6d87e13dbe5cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3167e7381b1ecddf96382ccaa63b30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536f6fa3d517dd68100632fbb5cf5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc4d216e3fd57694cb0bd0091278b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285369d3eb6b3fd0f112a7d6c8ce3a14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722af0ee1816fb8d3ab834a19c5acfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc656115e91ad274adbf34a4197a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d24e013c412adc621e1450656efdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f9c726070aeabb701bc1fb6916225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9356f7f19151296187ae7f20c6b204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b287196a014564c123b9347381c354438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066ef9e7a524202ed81ad70821bffa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5cfd9fa3fa8e6042a38efd2c92b26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff80c11bdcb6d82cb0fd24440cbfab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdd52c335fae08f78de8e60e5a329442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703320bd88f8be584e4b58c01d0ad58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9517691ebcda0fa7cc9025c608a7af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92743f310c3283ef58f680c398128f9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ac11b6afd83f41a5e1c1efdf2c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd2ab26de502036a7acf22723622ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f914020a5a9221ec0d4952813f37e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ab46ca2060f71bd293c7ca17119f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b917a8a14a95523004d8d37954781e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b04e2d594e963ab20272e7846f7ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77750ce2d17d9eb30cb67e2fd0961452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b944c44874cb1daa87dbb648a8d188453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e6f147814b03d9f9e908120683ac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127050dede7d2e3745d51d25d6bf036455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e74f44f0f26e38012bf547268d0fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125fcabeed27b38eb27b2048882f754457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc90dfc44fc71137e308d63e8c2e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286866a071d3318604dd7464a9c0dfa4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f25d950e44a81ff575782c08ff84c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026efe8fa7b59f88d4e537164827537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8034b1a4e8780af1187d92802ff3b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d2111edcc0d49f5752d7fb58b74d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df91db0b72a82af404d3b71eda9b06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e94084e151aa2b3b6a31d0eebc9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14073253077a73232e009b8e20a850466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3c1f92d5a96d9ffeb166bfcf9112467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098960c1f7fd65297911b17297dc78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3af5566ec2c845c2d3f4fcf97e59c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd87390efdba56bcaa5c2efb7231bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6680daf5c33357b3cb1378b114e54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc93f1a16b18b1493ef7e46d1f5c453472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327007145f68ddb04a9e8c605786aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24835d7012e31f0432e977f160d04ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9167708c726f7d5a8aee34f1e81cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e5a2f9678305dab4dd7a4a8b43b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50746aef7bb3d5a0157e435802d2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34bee932251a195dfe7a2f9f1cf59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249254ef9dfe0c18131ff19b04d356ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b4a0c6c7223df440d4f3246c75fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051277cfaf332e0fbd9c59e208a35a3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559c30229342724530201a2d12526c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b511b616d684365dab3e19c89334eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee162f8ecfdffb4576fe77f493505484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c83f3190e5e846046614f6fa69491485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c280730e4aa36a2c3f447ecd23b584486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a41d22a34b393e6b555f175218f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213313e0763ebb3384c990d18c7b6ad8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be8f11b2b90018d98c2aaf3df7423b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b197b498c113da7e111419daada61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27195aaf1322f25db36662694dbe1b83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de9a2fcd63efeecd3475fbd25d958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e0b70b91ce0d7d3a9842f3c74809493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5480ae47de2a010f8705c9e08afd476494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97972b104719b6edd355f0a0ce3e652f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68d0dce2df946b0b897fa3d205e2cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8d41c82c2d7c2bc8476b2a104586497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5d8b53f7546143d4043c83ebc7373498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e46b0daec21bb9699203d7576f8b52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24638132aa8d5e6658d772b68e1a7573500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2284189e39db10fb526d8ee237fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4902075354937ef8523bfdb92e2e8ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590c3d9f74c78fa374e038eaaee2af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f5a2537588d435a25b6a34432c8f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb82036ebd5cffbbc565fe09b204f46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb40a56e0523bc61782a30250601bce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0e64c23f4e690d32fe188da1c1be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ea8dbed24b3d0df661e9e77b7623508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ecfe43e4c510ecde3a7444bb90b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf743241f58020d7c64255823eb81e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c23a43d973196ba41a4dd535864604511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd8e104658e3df437980730f696f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d5b0811862f2ccb962a209fdf518513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe0295938162c286ce74df33d5192514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25134f3354d4b7ba253c98b60989466515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec22230c96d59dffb648eba935ddbc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a984e3d24664d5456bea44d256af7eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75438f0cb07652a74df3a86275535518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de57fe47aa14ac2b601311eda79e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7a37c3eac48f97c6a9e0ebfbb8b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6570c1e544c1d1a7dbb9d1a9a4b53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddde036e3bb0dc1a72c5f4b8548afcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5420ff82dc1251f4252abfadbd1500523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dce6358afb6bca9217194921720a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f1a5df72ce2b9c1794fbad8a95b80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d488601297e3592b07f03b5007f96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3860a8ef67810020efe4949532d2c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146843380f737c3b1bf1f18b3986a14f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f079dcdab13a8981a734c8b2fbae3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be24d6b7eea1e93aac88c101fb1e46c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9bcb2cd57f1fa82f178859ff52c08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc927886bf35b75e3aa8134fefcfce3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba16c4c03f43a5d3b268d50355daa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb334169d5ac8b684f974511487e08c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7288cc98278a56b097bd7722e3e43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e696c72b947fd14f23147e0bc80a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278382a374b2ca8f88d2df98656a8ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ae86aa8d0f79c65fcb7700c99d9fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f816881bc902a9a5cc6ad812c373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68892de82909b16c39b495be81600a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d43cbc31477c25a474b1dc424aa8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bdda1957f275d7095caf696aa95aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7666ccf0572fd3faa205a9aea17f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9ada72f25c2f1e20b625c130085c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa53ec6e2fe6dbd261c4cdac36df85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff68bc6a2ce6184fda8f6ac0a828db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3fd65d3153f49e8e8ec00bf2d697f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5d0eca7b3166fc58f0a92c54af47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a70fad4d791d3a4b6dc1a0827014549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099b07efcda34e8437b42d5457427e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768359231ceb955a50ead7cef7fc360551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11bfc0fb1592159d9f4e3d2edbcc75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c050c909d1e6ce3c0ae5f2c83bf1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfcfd770b86ce0cb4d9b228ac4425554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed3c9d80c62e363be277805eee56d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da95aeb9cb50efccbf5a4f0c64d27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf16102a82384c7c8f67b4b1a8ba4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfac8e27c68a0dc762f2a927b8340f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c17f3d574785c45e18fd14a2ab41fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf02b8bb0ea6d5b58d96761418935560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877760d7f070e48850ec679b00f0a100561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f475c206d9dcb026c494fe210039562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6a8e9dd0d4f7b42d9547de2cebd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d84ea4d8fa2e2d327e6d9e33443c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0144a6d5eaf2d9d5b8158c49b277565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c7906b9a76bfc02c9ee0762bbef07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885affb5b7c499c52eae266fb158cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b93b6243a2c09c2311fb3ebf7b81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55087b77e37c28a752cc7f2dbd2d725a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ba6a7d0fd1eda00f44b50942d3bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba718dcdfb3f8a142baba936396f502571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af5b226a8eabde12f315056b0978b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef1b72d8b32c5986f4441e72e2f40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866f8602710772a1f7e04f319e5a67e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20defa6186c3196e107ef0e1a02a1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f0815be8de413c5d2b773578769b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6844f90397f6223ca89bfa54dfee3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde6dda3bed9e6b5bcfcc3024bf46f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2947bfc1f3ada06367be3328978b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579ed5dd295330b6b8ea828fd092b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519bc0f9e93c4d598f7de73f541e372581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d198d09e41e92e458ac1a164b116582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9505c40efb459427f52eb75fffcca1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b320f46f3311c25edf7286eaa9961584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873b8c05bed754a65e76142c32a0852585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cebd3f6d891a3992651bbf654770586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e49c48c7149687364e0026c30207587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec21c19aec0b75eb87cf8557812bad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2423f1ec8fa4d76999241b88c4c3a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34f17ca2394d6e873da9633b753a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee0098d4c68de48688dae715bce1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95008f7217d232af4fb7b802a400d02b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b2f3b4f3e457ede7e24a04e393ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d9630e05ae9923492c1107218ec8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75c3f8b9b09d95eb25dc163553b085595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315214f9c1e919a6067a622aeb6696f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8369b9824876f38d8978209d3d2ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb445440b20b1cd13819f8f169ed400598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7ca62398acdc5ca691b872a57b1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9b3f8dd645c55798362d027da8b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e08aa8588f09bda384ef52dd8a77b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a74c4d8b5903f2dbf0aa3a70c25ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45f8eaeb7744fb9b803e6ed4cc116e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398b4159f3023c68612678ec81554f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a394c47dbf9f37dbb7594b55c1ea1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57907b05ae90218f2d6ee8fb892ce920606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c35dfd5cfe6c8c810fb0de036698f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51afecff52059b7af772027d4f8e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878ebf9a2b87275e8af31048685859609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3db6bacfbc449ded7df62e1670e40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176060a6ec908ebdab23de76a717c70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cfe1bd4a0d357d3ad7d5084551c59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237aa5eacaee4d93e47bbe1106ddc51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6205f3b5acbcbd51dbbe9f4ddb84a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4bd86eaafe908801c3b1a518265b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a09130b5aad75c38751febfa21b03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fdca39fcc7687024099a9f6d6a81c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6987a03909072d5851283b336985a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef03e0bcd1a243eb26c043b59b90050619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6859a0c69034c8634b6898de1e47d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2781fb137ac8d696679cd0e6d3958621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3fa2c198c1af22eb16cc20577d27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4b75e3b831667923ef723fa1d05c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b6715bd078e58613576322d0eb2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2f1daf84300fd8b88320aa8f0f2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d3f0e1f511cdc8c0ec3a8900976b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9e160a301569aed398848e5c986b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485819048e3aede997bab17879bbc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc7ac3c64e92d926fb06dd4ac1599629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf18e44d35ccdd5410dde1e6dbb8558630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df247f5399129ce58ea64339d3c67aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba511c83a0c988c9b32836cf583e778632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a2996e85f70fb5adb173e24585ae5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927d682e94346fc3326709ab7000642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5da964ee2c342a4ae986a38be5c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c660a7fc407649dd000d72eb48c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c99e7418772773a9c9b1c130374aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b70c0b9d4d7250119ce50292dd137638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a8b621b54a8a4a0c6f73cf61b09c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475cd9bc738b0d287492cf0931c1f6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7300c6fb730714a5bae6bddf4dc4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bd66b138e73dde8b4445e2e8d66a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e49ab6cad24337f12eb8176faffcaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6869cd22de85fd6c6d76a7fcc2ffbff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3bd1d06801d80b4aa3e791d42e39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2edaf92c9d81ee7a8a3778cb4a501646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fd406da5d5e59f630e9f6caa03dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3aa2e5dc40e296a05be5637e018b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f398037ed8d09f30cd9bac0767a0426649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1cb3d369eb0fec6333ca02161eef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae0b7bce9c50f8fe8df30563aea88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117f1ad7152474c7766c26a55d8ca9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d55d106727fcbb4ab341aab75f4d48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63cb2c6485db358af49d987f3c4fb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc293f544dc580941fae674fd5fc19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adb9befa5032987241c7ed622af540656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30de23cc0a829a5d9c9abd58af6292d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de8b149ead2f88ebf06a2da9512687658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b682424a292788aa71aabab6629d01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4db9536c9d5ec17346639855f30b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa0b8cb1732a2c139f8b245da18ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16981bf18a42d9b0990765d2a02783c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4099481a4583736653974d249750ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5c712141db908f02d0843496c283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf5f0449a51c0aa422bba6d1736374665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149a69c0410370796c40312c4a9709a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06127176fa5d497c6a490dfb88921667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e00b05bd2ba0c70bdaf2f423646d3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5770794da6bae20c99b4fd398d44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cdea4cfaaf9b103d589f76a9a12fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a1fcb4e72d8209a58845a2409f82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36016f9573267b7c2da3c358ed52e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb42264e7d282cfb4b69b375518552673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4f715273100f14541a00d6406dbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53a7e1ce270f4f2775ca02d785d4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4f78cc44f8ed7f643092f12ba054e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e8e011b63ce30bf2e472e0e9d2a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3232f3ce7fd9c797baf4751b766bb68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6dd6bb691b98971586ea016d5ae25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5867be3d8b114aad513cabbe4f22d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe90e565776d1c7fccc6507a751147c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649ae059ab7b79876a94883d11b6d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313736506da22552de3c7d0784b84a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51fb808a82ebe5c4318053ad817c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcf11d9f2de543e7481827aae1426685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ec65a470e9459bc483f50a739fe8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1487285f5bb381ae922b080edca3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a11a53e3e81460428b692d68e35cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ecd89918e9bad6f0f20f9d349c816689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33177edd27086512652e25deefb31cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2c6af727f36110aea72546e4a0a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df00db35d17a6ec695bf4698f60b41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a01726bf0aab37ca07b904c9f05d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ecd3370ae6a4e2c1563a12a703fa2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee6afbcb50878659f608feb1fd071695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0a479fdbc34b9bd4c74ee738c54be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee0ef8c5557609fed95ca3722d6f02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c76318378e2a4f311eaa5c371e26a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a80df55d443309c82dc79674db797699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392f020c9295a51f5aa6a06c0f24f13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7986fb40b1a7435329f47a48736ca84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589005232315b004ac1f318bb1b190702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f4fad875dbc5336aa4ac7ec4b2c49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf82ed3821b4bd1864b5e046b935cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c269392da21b523c3a744e822bbdec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497291185b07ff8b0d39ccd88055fce6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfad41c5143db81bd18dbf312f49c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a0a8a8cc22bbb9a9946eadb3d6190708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0628f4c9e11c0ee50296cd69aa465f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9112564c16c6fc200753553d977c203710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3271bf4c3140559a07a192dad9065f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a441dcfa68e58f680316d90495afe9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0cd13376c504e9f8693a5e78be5da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9283fcdfeab4426757bd08a2ce9220714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ca2eb08d5369d309d99fa7fcf45e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f256b61335fe9e973c9e097e51c7b45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69918af3afd28d598deaed7019f1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a89a8b9a08bd395de301d7449bee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c0ed350223b0870ce110266007f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0832c66c86d901acbaa7217e6c792d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5afd0fcfb7447a532d8a6b434a855721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66689571ad2623d857f413818edbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d5b6626976cc6862ff1c4eefdb3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056656881fa8ae7684a15fffec4954d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd65cdb11923b1cb2c9947951114436725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2cf0b8656610ada203a076db60abe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954129ba17259c6af4863ae0b5836a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ab02114268844c457764243a777e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85eee0979264e8761b25aaacf0dc3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c082b7bf183adfc9b39a4f26b8fd29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd4cbbf6ada83b6db31094322d3b6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4893a230f23a9eeb41755ac3807a4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45568c6736cedc5d6312368c41638733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e5264d2fd4d48a195a7aeedf6c30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f08ff26a7f4f4c0737fb384f529f61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c5c47d2c440b0d4ccb00db973d7f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995171c8f3e5469b7331dc3aac9bd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db7da92dbf9ef1b10f745a075bafe0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65c3ce8310e31a09ce5ecae9dc7a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956035359282f2e4e6816bf3f8411133740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d341846c5d6c00172eebea6bd80b22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4657e59e6da0d7267fdcac74f43f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855876b5c1ca8fef9b1719b2da552bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992ec4e8187f45011f8a977857f186744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19e8f6e8ed27597c43db538d327dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47124fc284320a971fcb17e5565fe30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589ef4637d717340a0ed3564d71278747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eff1999acba85fcfbc693e7989e250748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20cb76d69b58e136dfaa823897b649749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9090dad47170c85c228dba28e032f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb3cc9353fec54adb6c7abcb04f5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559743a2ed02a8b362542eb939751f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba29198462b7406cc72bf5214619932753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509a5cf94b6754e423d8c24dffe8ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e07338ddf2f2f243cd02ef53bea7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137997a843fbbbd24e3b5664f9eb194756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a8d7e6a65d46a3af886126be68c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b02e20e3d02e3a9a4a1c5a1531b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adaea415c880ec434e428d2a9c87f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17e87093b718029c9b00121dfb652760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4826486866bedcc3a9b8c8d808c9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056c0ad310bde5b417042901ef9ef6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e9abc340cf727429cadb2c786e03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57223542356ac41722fc4e42669e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e038d7e2178f710dfda22963b74e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1abffeda7ce665f5f972614efa4c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977ff82a3f6c14d9cdd7e69ec4b0aa7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0b53edc7f4a4d77573c7995815160768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c66538b7a098b74415b770612c03769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228cd0a8009036b71a48fb82149d2ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9bbc5272263705135bb0a4487dce1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c93d65da934cbc4d1a9266023a9eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12480fecb80d57a70762bea0c81e59d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d223f219e2bdc267ce7600b93429774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c7612b12c613240d6b0aefd96f657775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87212d87d4d32767944d5de9dbe6d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd56d615ac2ed35d83afba3cc26c06777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f95a0ac80463838efac51ae759f07778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872215c525d7c0e80ec331f4f027483779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd09da7231520f186ba43a9926c5e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072876a23910c83088359be3dd90961781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448ea1b1e70a982af12a4317081081782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4941609e665c9bf2308e2b8ce0f8d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeec2c3818e9c2dbe6f4f22abdb35ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f29135f5795bc78bc8bb9034795d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d2aaa68e51edff6254e09ed634e57786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9800a21dfca557d05c7528f3d4312787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a78e567ef2e9f0c38003b26adccd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79867b2c7b1af229b0261426160f334789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094871279133f9fdd2fc020ae98c3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d5ba58f74d90e133dcae698815f9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39e6b54bbcb9675f012949af2ec9d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a923f4abd1472fcd19c33e43a00ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa73430193203fed544fdcdc77e45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845faad67418375107217f33f63d3f02795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d1473cc97c65aa9981a6a4e69fb93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009879e6b1e092a5271d4d4d2c1a501797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e31c7c3db04d739a026b110aea20b7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee53b2f40549a1fb32f6bb8f01a812799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc735927a446a5959cd7705bec1815c6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95b7d550457e237b8b3a963f5a7ea2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800da0bdd330478fdbe185a5aa1525d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c96f7391c600823d0d846926c239f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523b27cc6db2f882fd84f271437edb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0200a768e5d738d0ba9cbf94e3575805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a722d0c881652dfdbbe2b16091d1e4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8378ac06d3cbe1320525da5702b952807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba3c7502a13f453d83b43d401fa0a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d068252740a805f4e82ba01dcaa77809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054d61750ede77669a8edc4781ab1d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c231232ef6c69351b9370e11decb8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea5a0cc34b7f46415d5197c1a3036812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ad356cb10e056dd88b5d7f3cee71813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d19db60aaf96171e42c00321befa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785a87e33e1232f139b906a7522050815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef1930f526bacd6331d8040aa1eb1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163fcc957005ef06726b616017055c5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f288a23eb52caffebf7be19f7bd31f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da446741f5f20f8e56dae3791f3730f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93c42d4d6113d69927c081b9f3d8fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3155c5440f9c25bb9b01fedfa54d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bbf856f8753e5b00e92e540c2598e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6684cb87378a1c7cf16a562974db196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1987484d497215114748a93a0624417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75cfbf19edc238ff20f97e3e88effa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0227946e56bcfef99f2ecba9f545819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebe75027c547aa234207460b865a6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef560cb425a931a5a6ea57fddbb79e3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657dcae0192c3d5c252b235e65627712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06cda4d25e68f8b8f2f8e6a50ddd1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f252c0c6680afa2aebc6ebb79a9fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e164e19bb8b205c0c802cc9cabd68015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493905634a28b37c2d067453e8807916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5eadf6361da7738044bd4e7810fa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e8a9bf26a79b97658bc0fc352e0b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84dc99b1278cae25c5bd360a7e7e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18868d142c02496ec2f173b5d7e6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de605f9601186964bf5e2b4df9711121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19262afa46ebf9d0634081214dfe322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164b717dcaaad1d374e6a585e1467423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a882587f619d28ff1d1ef17323d70524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7287e28231f73a86b81274905681d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d88781cf2f41ad8890823b8892c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f5cabb4d4d981b178f3863825b8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75898408886f048b34937205bbf12c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1690583ab373e07050f5e32cae9bafe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374352b333b4a6063f8b8850dd4371130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8eb75e01feb902a80f546d33821d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f1a06c7c410a3ddbfe1a8ac7e2a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d900417c80a6545221e37193c04c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fadca302d8307b150c50f3f2deea434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59edd58bac850046f2dd705b8acd6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e90959738611d10892e0e4712aac236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5585b95ea3b7f45cb22741ae37a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ed80dfaae4449248f4796b0652c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4dcc7581a3fd86c1fa8b847b92dbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc51b7f0019df57a6508a607bac687c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbacf9fcd542df962321124c57ea7d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79534da0420840be528d31b01dc4e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113616be0516a229a8a0c75f432dcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da136f40be524a60f412ba93f9b569b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc9c8bd98a329846446e5ea487ba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba1209436db8030dbdea295f6fa3d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53614234e2cab5ed110db69672bb04947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b0849455e0369fd28fbf13f645ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59c13c59f0dd034b495c35fc5bfee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5fd52858574027421451428e1c22950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39178f79026ef3e5a51c81044c5e17f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82242098f59a3e74d13c76aa1e0be052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4883e060bf9223ff11685be1293c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50571f83d6af10675c74e474bfd1bda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c136ae3059f0d9f29b4c30540fa7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497d9fdea02411c804ca6a79901a1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b021395fcd2270988e3cb628f0ae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850f396c65994a7984ee6b8818ebb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5bb1678e7cfc0b0e664fd02f493559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08391a17ddb751cce131267e652b6b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e702ca1ba9a553bc6f9cfc4a45ebcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de8cda98a14ff95b35bc87307a34962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece6afa0cf7accda23107fe375517363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f5b30ec1407144069cabec607ac764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0858685ea5ec13504ed657b39e550f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45448e1f057efd78d83e9b7b1fb7fd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666f550df05958bceaf87ca1e0cdce767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18613a673750364c2e2b82682256ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb042cfd2bd56a4e50b72748f75fae2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4ef03fee31eb4d3636c8c6dd6c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdb964f9aebf78d907ad496d0d7daf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0901acf7076adb5bc7160f0127fb59172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a026f45955cfac2caa18924f05f3d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c523f2c3d5218912baa5ed228a20c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191ebd3adaa3464cc34b4cac03b61c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70acbb4a996763d5c6462934007d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd803328e55165d3c85053b0c2841577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61636a270c426566071aed9b69a9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb119fe7aeaf6c92430c3c31cc6b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c4cc53c235c5d1a1fd53b09c7c9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58740d65e7f7a76b58a2ca714830181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5c7dd3e474c6240be4cfe78ba346282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a335057b72bfcc1c42f34f56a68e44683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fced6381e1b6949919ad970ac26b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a883eb4107bf3c2922fba7a1433785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef637c90398465201452106f064bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fef0a1a98fea68aec44ba2a4299eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9f845d097ede9d53bd680afb126d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ebf40c5a26be53f93287149dbda389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447482d46f55482a513064aceec0d3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e508a726b1789fab5429c20036be4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ced6b537e33a8314e615218d4d1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e71fb708cc433f13d6695e4a5897ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225957983dc63245595b9f105dce2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fcf5996d98089d6b83870195f719895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf0dab47cac4a403b6653b43932f9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65dbdbf9e82bae4d550ca5d624ffc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945019ef19d80c360acaf5687f38edd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7b67b44807a96b44aec31c1b39f4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28190f941cb2db134b4a60456f9f3c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619602c6f0516e51e3a7d1212c18b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14444ba698627d480e73fcf17d8e20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a382f7e6091b1cd3d76f47a2c92a391103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90902d64a8fb88b0578e7ee6f1a71533104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928b032dee6ecf2291ab953d5c8517105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287aaaff05d2d04901e4d8a546b671106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6157ce1489314a6e00703fb2d9d34d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d2075c6ccf981f52b5ea8d029d8e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4d21198e467c64aae9996e4e3870e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a566f9f2aac060ec2ddbc101a34a31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f7db03f2798d99fdc80347f13589111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf46b3a9f147ff14980c41ff2988f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4bfb59e65d8f162f60d7a170c074113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882842bad507ffbdf6878a4eebdda5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d50f9fc6d3d1fbd63319a94964885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6621a22189a6954bd583669e77b4124116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c30f1ab6233b88b09f8b0abaae93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad302c931ddf25bc5da9d3528fc07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64463ed1ad069f4046dc18071c353a3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9d76f29e8caa07027ba27a61877b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9e89dc9bbf178fb1eaedc8775112121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5854ca2733f86a5356f4586d66cf2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b574b9ef56fa7f9872babad40945763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed856443940b38dd7811cca7dd7e0f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76f3e1dc1b84b9bd29c0adb1a0a445125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b939b6a35fa66b9a4d10e273db3222126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17ea5b480a0051bebd70a13df620d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db5a9d1acda4edc59057dfdd4cff07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1308cd9943a1b4d971e71807abc1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c589c862a30fbe56f834e833e3d814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d1fde181dd825f1a7325031a05cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9a096997f9c3afbc16abf75f79b48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48dedc10fbee46c4ebc06fb568a63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5860872a2372c2366ed5fb781a658134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e10106e5ab51c4b9ae8a81bc568d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e796f8b87d63f9e241c7a9b6b61b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c0a2e26c36283907f338768584ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b18647ae579660497e099c6fab41cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9f9c62b279a87bdc895e22fe123c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fcaba9cdb3f78121b4b734f5778a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84f544a6d569d788bb5a633b6b5c4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133196909277512019632a6f70bb81d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d882af85d1bfcbe78487b7721d062143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c742d155eb7a43d186285a095298144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b882effe3568410fb4ad0a7c3ef26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ea98b854370c1e85f1c0eac34be0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913926806b3d2af1523609034bf387ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b640ba20b24c91734acfef81d83c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa388db414ac04554f195228a802daf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87e1f62669763de52b6ad8fb17de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff004cd105509fdc96914b277f003c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77edcb1e32469001d2b59ced109f43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d81ee512c8364d5fb3ed6db8b321153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d4ef61ecc4d55876aefb83c306c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153160ec0f9b2eae68626c3b4704abe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e287978ff4d11ca3df81cca379d46f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcb289a47df062dff313ef1be26dab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc732838ae03e92b4fc89053aeda43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb7fef67353b8a4c5f3becaf2883b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b04e7f292e3418c4cfb7d787d23cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3aa0a04ad939ccff998177def62ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40814547763d88877e9c6a1eb07dfa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc3e129b9a6f6f772d8656fb948a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb5a819caba6631f1eea459758eacb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590556b07fd2e24dcafaca2f56726d86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c230c042f639e87d5d0269d21542b79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a991993a361ac0197532bec41a3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727d3df99218884ff91bfec2d6672a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce176101b3f208c8215f08c57934d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c3d22e4ca44ae69f036c93ea92f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226c74efcedba9ac2b7a97b14e15a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948f1a177835dd934e5b9da7198e200172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19a29d3391702e0fc4ec0bdb0a155173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211f1fc21cf35722a68526c2b8ef96b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c805ac541e6a92c5cf4996210201175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fcc1157d0cc29f88fc0361c2c6742176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15aba46bda45687254d7d8cb56632177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507641f85300733a324716c87976129a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b6ddae93faf820930b4b54ea3dd64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0211ec7b4b231dc2c8362ffddeabc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f859c74109e400027043f9361e6d28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52562fc19a9c5df3487ee57a27c870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1df5d104c04f006d7b7c9a9ff5cfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fef15a8235ca55c7298e119a3c3b2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc0af570e2b3e6495963b7fb46846185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb87b396fa9383dd9f58fe1c123524186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20adadedbc812db1bb5dc9ae9c5d1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e416eaf0270b55fb29dd4014f5a17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0edeee690cb4e75825378831d2061b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797abcb1035b393c7c4c4edb4d759ef8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16230d2260e5395949925c10302115191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529c245bb30e1a1621b31be94ce973192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002b635b2cc758c37c03e7ddd7461d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649766ea509cb36d5f252bda734da75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7243b4edca4e291aeb59a91088c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33142e0deac4c4e8395231e1ca0e09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbe5f0e6b2a18bd9105aa192bafeca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdccd4fd024a8a25eb36be021a5f8d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb72eb22f3c88ceb2f9aa4df6cb2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3964de96aa857566958509f70f952b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739613ca22b18c0e424c21d25561b14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b9753f796b6afd326beef0269def202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19048f026113b00cd5921b9ed4980102203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2bac85d1d38b796cc8669e5ac08db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290618be2733c02e245778c87b5969b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2fe619664222206b59a1a39bcbca0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a2614a38032fc5b91c81fcc5d2d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246f0687bfc3c8c9d1d0994690337a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2517066778a4c42112eff1c1e34b22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ac6ef5bf0b5997d6325735245f80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a67d3cb015e7facb5f135c9f971fa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542540635d1c09acb598bd456b5d7d94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461865f831d11e93792ef4b18d72a1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f3c3c4957e115edfbb181020124a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082c5efd53f46560f28de3501b8be5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4b7070161dd6395a0745cbeb71ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1dc881ca050ec334dee86d7d4cd3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161a173b61c7c06289912ba5430608c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b998672e29610a0972cce76251422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e65a37af627145b3b7fc206bd820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f0f3f8da75b7d6c4df0ebd1789d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a447879469fd6ed6375fd8ea5bd77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bac5821224b8e883544c61117b7e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe36f5cd7fe147677c3819281de5d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090ea8155a4e6fbf4c4a969f607e41d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc565e10bb54074eb60221dbf4d3914b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbbc3db8fc0770360eac934789f63d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c773938c76a7e0efa4e201a6cbaf12d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8d6e41463858b24aa224c5762ff2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7819b3ff967cd63e5cf8168e4e55ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9952164343507e8165065b27d64c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cde5d2fd8b0421bff0a8c41560da9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291b38a383e2f1e059ae9bf3c2470e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5543eac1f5977511891b4bbd8b83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f83f5ecc3c7f496f60e8763877b6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2be7e3c4a23d1a284ffab5634959e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c3e57fcd149cd361baedbe92a0b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47f5023147c982fe4c7b31a5ac9fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ea24361261af77923169c50daa568239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6457adcc9fe4a052a83cea4a358d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ca0de4d677adc65f97e59c8bac4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe813bd5da2a5f714513c6cc749b54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9ffa3a9b2eb9e19d82abf6e8a22c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c43cf702fa0859de910fd32a2d90a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5903c9e9743423e2495f6dfd79ef1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec07a02bb9a8f78db1bb50482a912246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584d0a65eb7a51e7ad8259032111b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faac89c599a6a6ff9176df82553677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1622649fc17bd607d15c08775ecde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91efeac900845d4aa831ba7c5bc45b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857778b478dc059d6dcb5b5623ba0572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05c8f0a077330a95ca1b0c531a60c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03fd4cc97b2094065c5567232e4aa4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9033af62c2f6bf65b2b8099f24896f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281eb74ae753c3672d477ae8fe718e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4362f3acc80b2f6cd57068cb1e066256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3829eaddbc614d8455e0caa36cfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0789bb8738cca53929eb7ea609cab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799a10bb324e412bc2b5e668aa8c97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c80c8ff28458892ed9c2fa61c6647260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c90bbdf7983ff49ab6c14f6f3878c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe19d1c5f7c11ff9242d1a71eb69986262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe198798a857d4fb86f86403da40e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79ab2129fcbdc60f0e5b8f482a553264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69809aaa7e38a3e077ee5b85eff436265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63facf7aef59a580be106853d2ab9330266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5b7ad26b4a5d0bb4bcbd6fd1ec28c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db8616df12f45dc04df3dad4a7653268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84568e0f93d2534f7518bc486136a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c97b31861c464042866eb84033aade270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb776375a07146e87e80e629f10b98e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7960da508c4e467edec4f473a01b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a25fdcb1970c16aa3c751ed6996f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b864b01a2ab450e9aef703d086e1a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa0a2ab55650d066964c55cbec3cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a9127706b5714d55201dd24c87e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992242516fd92aa42f733364cecdf91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835536e94a4f1f5909fd650565b76a68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773954edf653035ab430093839b6b47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31989cbed858128ee69e4bad6f0cac83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6c3bc592f8578d242f3eb0a5cff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a60ad759dbe385d3f8445f52cd8add282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0157d8bccb8cafdebc42d4ca36e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4425b6f60b84138f09e8d541c7b28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f03db6a6fc6d474f5a5d3fa47aa35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938988480c8eeb393e159c18e2fad00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a72ef1359bab60845be843984278aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea310060ab7ecfc7c31cd982d2769e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1aa20790363f766d52ad721d3051289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb406a0e89dbf4f4beda575f7da40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7826316e5a825b07f1a53996159b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f93d8945c9f196c5278d69d6112e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372fa6dba22666f07275d2038bb8c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386679855a69bccca1734dd6ecde2cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48dcfeaf8a2bd5e6f66f5062e33d2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a9cb982d2f61f4dfc32cab92f89d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed96279b2b73376f7256fa9bd9975297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e66a5b1da1629f080cb0acafb04883298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065abaebde975e65110c18119e3b3998299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac45b55c0596ee0f720f95753be18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632811aa8913fdbf8087b8a6c7ad6318301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46cba03fe9d55c2da7478150e09c98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc75e9672e891becdbf6602497909303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8056043ff078adbfb329ef26320ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c42fa88fe57603dec390dc4c09b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037128558762cc4005de966bc90791306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829ca8236b33adf4a5e036e68ca7228307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb08c75f3b44bb6f7a0bc73299f9b2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cae98715ec65153188b801b2d0cdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39877ed08ac2fa724788740606cb3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4bd04c0fee0b4945b23f6553652e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf36217f2c90e118d1966486d6ce9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513e14aa770c518fdcd3ca125b8c3f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23687ff736318a47606e7060005162314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80cfa54e9e6f786658e7e447c87fa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484f32fbafa07cd7fa5aee2c817654316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42623b1381c0c7dad73e436086615dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de767fd7f52703f1fb8498d1d9dbcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e853c2c9a52702eda4b6a5ccd178e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d11cad3df327e58117d5205080e81c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a029e6f7e3b71968f8324735d2c094321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b6e322a541674a06eafd10eadbcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438602d96a5c00975eeeea9ed2f0a0e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1942c1cdb779f08f5975a4decd3228324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487119aeb78b1c6892c746c23b14ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ab94228dc1ee949635c8dd1f15e5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bcec3337433a2f1758905c10bc07c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c448e606972871aa985a0effcda52c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e8cc1723b7c5ec9739f9fa296832329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22147ee993501e57b22bffeb5e04a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8258eac0c385034829facbb9b4ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a49c9f3bfa5319a0ad2356534a050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90e2e274e739a9fe8f4d2b899e6072333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769788f75975ceeae1f5fcbc2fbde2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167514815b5dc090beb78b6306ed92c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3b22a37cbca86ab8594e8437fa41f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d267d9f23ad6043f87fdbe43298ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51a4413f7e395a83d41260f0c7d19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4043ceeaea265bef6ef82262a181c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb893e4862f9267ebf2fa782f987b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8988baafb181c913426fbece4cb995341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f869716d7f2488dd0dcbf6990f6f39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d43bec30d9e86f8aafa220d4793d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b77defe8183512532ad26d6acbba4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210052625d5bbd39736eda2d5687c23b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375d81541969610a35784f1f5ccafe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaa7309594d4e4163f7c75e2ce609f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29fbd16b993d7c5a8fcdc2e2779ad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63ee0cbfadf2f559f9c0dc882bc6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d261586c396492fc36e511a597e7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb13aed6297149c15648cfed28e4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a65bc325bf9c548e9b79e60456d84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b709681b695cfde44cda36ebb44a19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b44aa20ee4da72f2abe6f5a13632354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed52a729e94f04a6f70412e7f1655355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90850b776bd59eaf0ee7729f5ea14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff0ba1edf86a708950bf2889ca623357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e55965d47a6ac192cb0b3d1f81ea0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3cbc822e29b714cfdf7e69b858ee7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ecc9ffb1b7482c5bd747ce062fdcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648687f7422e14ad63f1c34c3ed5d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b22479ce4f016c3312e8dc44082a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ebc2f0f350431c87b424fcc3b149e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf2544787c020e2c1323ca227bc71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d172301ceff7313dd290912a5e37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a8bc300d37386ca98b10819fecf60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51f8c02e4add7be3415e2e9febf94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d4544507ae9c2f492af71b322e60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803d3034dc269b9aec69185d51a361369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56111f3b1176414568d5ad13d80b521370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13894b12aa7ab025a8402f4d440ea88f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756529cea06cac118c3aefc331ae22d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1e2327d590efb110550e97a90ea9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452931a5423de95c8ad39b7bba983cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9aa7899b932f985b0453be7bab6f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7155fae4fa3524d2708069a0126ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41db55c9de47219b466af227882a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279507a32404eb6d6431da6d74a79a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c53562929b3aa9142e84e7d2d2ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535bdd31cac2cbe30fe6e4a95005faf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da988199ae14174f70380321b64a760a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf3adcf1cf24f498bdbdf818cfa33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cf621e7cdd5e54919701fb284fb95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81de09c0134432020f16bfe4103994384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee43a59c2c7a152c79f82ea3d3da1d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a34f476227093ad47f964271abc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a92f7b14c98060f612609a27aa425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b4851978d39c0d27017d53c3346c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f0fffc921ad605c4c795c09b0c865389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c76f833545d2c7c45a69f042a19a06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0db7dbe3b9d5b3d6bba035d960398391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c70401078c065bd2b0b99ab443681d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77b97c62190bf0694f42ab110b84b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a5dbbea44d5896eaeb635fc66e31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e94e7d22705a8f8e640f1706f0e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b0456d3f2ba0d787e33a3f0e2e54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120a0f51f29e822698b6265efbfc93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f798eec436563a02c7585b7c4419398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0639d25c1225c6da952691d284ae47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608204e658722ad6a2a7875786a4480400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ff44fae8b963190fefb157972766401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b827227349346c7f27f8d8ccb6a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91bf87f89429544bc779475788f997403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f1b179903a17bb298bfb0a5f83e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c9f5e79531782f54be4a87f9398f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa2087221827148f33aedb42dbea87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adba305328aaaf66fb0982f9f5f6d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453071420943d7351a20009084bc87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e80519aae19a5ac5628e39785f546409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b26b2c0083c0813bcf5676e73cef1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79d94a38e565ee5eb5cab63054709411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbaff1dcdffdd13a3dd6bdfdb8188412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe576433c9f319b0e86e32880913d52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189320c4de423f47af01e2d938a20f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265839721862c96736d89e6bb6acbab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f5e819b55148fbf48a6db28416a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb3945eab26310eebcbccebc83d24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c5c99fbb791a9eb4529dc087d9854418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec93792f5552213bc8b0b92b2ce7015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0b6e926fb02494d445303fc7b3f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cee1cee31f00ce6c7f0cef7c385426421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344ee10ed1ec3880223eabf9755b141422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae35160ed67dbc227f2d3c0414e0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41675fede017e6bfaa8b2a5f69760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb174220a0985a3b600f5a1c95a399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84dc7969398c6b25e008c9f174874426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e696e58a9bbc346db38467803dfef9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f69632fa0c45f0fb441cef32b1959428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9972bd9a507cdf999d69e29fe6eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4a975ad09432a37d33c35840634d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1eb8e2106cfaec5c7ab8756551e57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeade44d5491a7672f15d87fef2918432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa0366687cebc081a453509b4996b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b83870e13eed894c66350a7717063434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf4927e0c87394a2aae648938b4f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc11c1302894a034063ed44b3ca83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c46fbbe18fbc9624018fe2bffb0051437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9c7e0571d5b252a93310931bd084438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82a7132309647d616ad9fda8bcc15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d788d892f837f45338b40b0b1d4694440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b479584ea0e3be3c95c06d9b7d3a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb86b2d85532576082c872a06a2be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8bbde306f94fb995d83a175b6428443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43baf6634fd84c6b7187f1d94d5b011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096968569d9ad6a7e6fbb2ead6a8e21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4a3779ab37880e6f1f5846e846eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbe3ffce2b50d75afc693721946a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90b055feeea2d499ec64938a973c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ca10b911ea2218a8fff2d0fc3f2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dafad9da9f1c17c73ee0ef4f7f72d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edcfcaf28f892a5b2b137841340c25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c58bcda5d418231d92dfc3590b5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786873b4a62ad3610d9c34b9cc94609453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc391fc950e46ddb850a5b9c3450db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f1cf61e04df6dc6d54ef2e1721ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cadc50e07615c4e54744be5d2e228c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c291bb8879331c5f05b4f6de3965b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a58725a414e5e29a390f39fc036059458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c66423fd7c76adc2c8d13a1fa63ec6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cd6d97839c52acfc2565f4f2c552d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e26d1ccf7f36de4944be0abad0035461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039323c2ca25bde5fb4d6251989e6211462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e67ffa8667c16f903a8cb28cb04a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d72ad4f680a9c602511668a0153bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a484b0efa437271a80e4bc9f0cbb97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72965f5100ccd8f170e0b4e2975416466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14eb1adc7bd1b3737b25f23214d24d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aefaa982fdbc39506e03694fc0458d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3419c9d797accca76aa14c670286f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc44df85453de70e4128c96396c736470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b45d119265f39de1b7edab4673a83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728981a9cebbbdd17476043f2b1a43dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895055715e2344f3c83304406d6e0a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51b0997668ebadf2f0c8fbe51ad79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d2642412104927e60a2ff4b339c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca98261bf2d84927aa5fe5e8487e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1401df72e5eafb6f2f1bbf262f27cbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302feba2c33877cc199ff40b0147ddf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba29cb05017caf9d66ce51b7397f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d131abfff5b27c3fb3bf09dd5468cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff5900c4a14a2e4b4d8fe171ac7dd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dce80b2c5460b307aae4c2970fe7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cd7540d1029fc2a9b4fcfcbfe5cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6ddc813ab6ead4fc9c65e8b7b920484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa93fd703b7347a2028e5711387cf9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28bb8c6aa43dbfd5a1d2c1c315f471486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e665767f1e108f9496c285d67d80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2ee2656dd1bc932fd42932c06e7e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54fad09fc8654c6df758db2e764086489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafdef013147ec479566c3adcc86643490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08317939aa9b8130ec7a93c8a6aac11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2af57e47ad759000a429a97b934e9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59396bc66647e087423445e0dfb99010493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f58d1ed0939a87a4a07b3aaad685e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995a911205adae2093d3c692322e6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e957f2fe7e136c6223612483a23ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935e632bf535144416c054499913c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0a6d261d4224143db2870a760c7c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834eabbae3f287151744bd8fe8a44d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068717855263037e7c4dd9d6c4304319500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f147616f00afdd1dda92fbbe9134476501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e3848117da45679ae91dbc428bd3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ec4b8e7f0a3b56c4eebb75578020503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704c59d1a3433149916e0bde59238d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7de55bf1f7eb5fc192183dc338f89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2104e0d78c3448d4bce60274f6e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cbbbd7309739e16ad251b510f49e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44db8ca7c205684deef8bdf7e39630508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43cf5dbd1edcc06a208f8143fd9a37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370646b43b4e28b8579a47850a38209510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a0f4e4f787088ee42d26aac3759c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af72398fc66df2da0c78e1052c6aaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089207da60a3cab0c072c8a93e0f6b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd5ff41398c6226cc27a04dca13a0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba0d1eeb48f8eabc0a0a38a51e393515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651cf0a99de86e79458ebf5964d803516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e65da9f1d74860b4e4d4c554a558517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11004a83e504e98a410cecf62d3b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27185ce5e021cfd40aff50280ae4de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd658f05b1d5d356661d5ea759860b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f52f404af848fa6ddc4a51de36f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a7da52c6061c6690e789728f02c1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252658e172a620eb320daaaf2f5b5c97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ea5ffdbc2bb6be3bc569f9c1418e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb20bfab1c4070b0293844c889ef1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8443bdbfed8c0bce1cd65984a9974526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68e3847cb7b0e9e6a5201301d5dfb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39f595bac5c0eacc206bbb7573b5dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421744bb6748236a4bf88315480457529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788421b2daf619e23bb71b4525cc9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21e9982a3a7babc2aad7cf5a16719531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef4fbf06d48759bf6fad98b4596931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825448c55198aaddf17f3d5cedeb0511533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a525999f29a8a0cef290f0d7e467be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3825cdea64ce63e62b5c3fdd8df9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078874e4f2293b07786da213ccc72cfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda34b5a97b4a72f5db96152a13b9f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a551407ff2cbd5b9a9e67f03d91a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0038479469add25fc627f11c43f428539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c61d21910c7047b60227caf570cf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60997d6539f68d43d4e64a1f6cb09c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228243959db3e3c85e49a4cd84221b63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d33f098ad7b6abba1f6b43526fe24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c4616d195d98a67bbe14c1d6adbda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58ef8becd461c59c61f11faca0a582545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30f8f89fab29213ff1da3c9ef4f0e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384ea4be836660ca0cd7afe8685616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cafe19c5eb26cfcfdb53a041d6c29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6baa3c25058ce045d67a24a808f38e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c73869501d1180e6c3183f9319ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a5ff1ce62512e5df8525ea40e2fdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cfbadd86bfbe506a2b3fda8d8826552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e925886a48fb5c079f5246a6e9ef9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca47666191b6064087b3078a9fae72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26f473b636405ad157f86899c7f9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173f59df2f9be2822e1fc0be565ee6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb61c950ffcb6cd5b3e746dbaf9b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b092e5054a82af5f944642388c1962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731b2387d7b0f89e6a7273c7c01b92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f0f7695f40ec03bff9fe69838973560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3b03694f336477bc54ba5c245808a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e95c06909ff73b37304e11b7eba54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1dde1b62231bf2b56264985bf0959563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596aec1c2003a1c5ac366c4528bbec8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ff49a3ff8bfad3d5f188c76e760d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92dd2cbe90b41b6fdc618707b2ed17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e2534f31ac9ba562f68cb85b4870567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf735fe356c4f2faf736bec0956167568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4299b5802d7f7c652af3c667e3a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a00eebf928ed86548a90c5c4e693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424523edf0a43e39563bc1e06dde13e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8136155041fcd7e2f2da2f7cbd5ebc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d84ba1b09ea416e0d1ce2e0021f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76001045c70c2b7d2d745692fea6835e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b13926e0a8e6bd2650b5a714151f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba4919273aba1580444c1b4e438981576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f6457daa4d7116371f2ed902a530577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb34f77f8c526cc912c9c15b0a8f56b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0732b443179883ba89ea5d9fe9d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe0592b72654fda9db142e86ca2a70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc51376d5c6ac05df4e0aaa8c42e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353abc1f2ebe1a203f9a2cae1b471db8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df124401f91ef1585dfe2f64bdb1c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5f05129393b04d78609fd8061d6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb53cb4db64d105d9a311ddc5ac71d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669046239c3cd4b5bb82b84746c5ce3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e91e82f664397e354ad799b289f94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d5544f3d0a4ecf4dde70bfd76c6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc426e38ba62c8414ba61ecbdede2f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7dc428acbd304765c99a66575034f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43573fb03e931f65b9fcf04386cce6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c77b840ab7a64de914203c2dc8905592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e0d24467d275c4807ccface0bd21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4e40a87afc90eabc9627e9d014c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749b1644a32add8d3153aba66f0b3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6121fc12e8186496230829dd03d12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71c5d79f3b77607edd93bc94ee091597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137271c9f48555b778acf99a877c03a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e6b6a0f01baed10ed1f101bd3f6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468527a6310c09467aa543bc149d830f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89d1962dd0c5e127f1611720310ec8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef7435ff68df585ad144e22e4a1c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abf5a99afe60e658752e443467597e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2978fccd18ae25bd57df00baa935b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42dcbf33d632062aa977e2080075ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc12028c63d45953122c6babf0e820606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f00ebb08e4c25a2cca32df85e6a2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37005962d5c63ce0a5e71873ffad98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf16afe5024842491128dba7b70ceb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd91a1aa44e41f7fc68dc3af3d762e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a38b47ad6242eaa1582b7b195974bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92062b8d8cde7c4ef9ec2245163638ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579f2e1d990404c1819afb139262a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d65d964251cb90af63a74a0388e3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2b50a71c2161d94c7bbd7c9a25f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffaaa26f8d8d5f30d6ac2e4109f1c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a821b656adb4b3e292d2ba1826fce6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26199ee7fca77e16e89be9a36de24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef429aa7ed0c3d8bde7dc07ed944f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955d4ada242ad9884454d1d5c50c63d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27dfb696bf7d4ef09adadadf0945d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00befea5b1f6be5b32c806b6958e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29154aa19ad2133343bdd9b8c04963b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ad06221a4b135d7627a312fb4dbb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827db6510a9fb2e1d2faab185f36bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842be2a2063c00582c8252f5b72d01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3647e8446da68c56928d592cadff7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce1922eeffb7ab88e3d79fd72caf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8317f063cbe62387bdd06464ca97ee1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62288794caee359d56daa43e92468c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9a87dec56f837c1d5fe5192195db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd217303103297db0e9c3cc7052f30d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383876ab370cdcc4e7c8bba2d66d89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26d526218cc5162afd1a76a1013809634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9557db0fae21fa2872f4230d5b3a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d0bac9c04db1e4a836c4cc6f97ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d87223789576f381441ad66f09397637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86b2d2791704b1456c4f7ca115b30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3a35f4dc751a07c28b20d4410f4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec01f389ba2f5b667358a8cbcc9bebd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f4a76ac9981bf9f0009c84ac7e89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8fe01bfce9e11e0e7ac4edb274e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d59532a58bf3d09b9f77e7559c3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c3c582e62043467ada85b9e65f764644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5bc48c860abe6034bd9bc0d45a78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1f2ffdf0216dd8ffd14ae6ec58fe5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee070ed5fc1b30102da0bea68543cce6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2600e3f96acc86f2af68f06c9a5b7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eaaa31a532f94bda65dfd82e25afa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64db0ac79a2bfbcf76129d64b721d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a9dcb179c3b2b0c9b3c43d7d329cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ef11918efc0e303b518ae0bd4c48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c635505638cc3854379f90077a3cef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606920eefc7f48a09739f0db19674a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42cf3bead90d3e8c4626bac706d5d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9218990f9871dc3ecc76810607913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ffbd7b64c21742e15019c4edca45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a16415dc54c59528b646d58310bde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3985227415c4a6c06fa9b15ffe28f3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc31fcffd2c7d9c861f1ce99cf3ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f640f180248460eff07980797413661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309e127cc8cb4a5711db4d738ea77e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff1f6b11404921a03c9b4986cfb49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835cbbed60b4b85ca5d42f2be230ebf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6020cc51b7abc98f7662f6709a0af6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137736e94c85b660c13ef7a0bcbbdd05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8b396b5497e0363b9b4d997f039c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b7a80cfde010c45d5197401b927c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad591b70f95bbc785053b90e72356537669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b695669c7a3637bc30f17f9e0a9f94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050775c837bce517f07ce69acaff791671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e832c46769be6b9c5404b00b89d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e32a7896462f3e831c0d3b11cba057673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeaf8370055493b95dbb997de87541674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac994ba95d8623c46bfd2f2bb31fbe82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc15e04e014d2f4491fcc774c10fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9633021b2e1753f32397b73396f2d82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b4f31198f75df2c8f2c033cfa93c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db670c0373267c2ff929407154a21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5399e56a99edf3376bae3d21023af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939c3595af2d697a7eebcb2873644f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1fcc20c1bfdcc7fe990f3bbecb86c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3c00e8c52ba9a9bcd5f12c1eae54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891623769047fa0bfa411dd36257e0dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f35cfcfe6bdcd779f90937baa0d5e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3ff8eaa51e0a9ecab20b7d09b9953686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7c874a91087daed8357559dd8cbdd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753613d45ad0d0ca7a9150ea895cf82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77dfa4a9f02a16e1b844fe2d4781ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf1962802f5e548888c44761f45a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e6da76f60bc82b45b4167c790f6b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad782a76ac5b85f74fe2f15e9101d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15327236b1c6c792471f3b1430e5a19e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e950c63589087d5bbb39d4789a00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93c017082244ef2335d0745fd90eee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683751440ca41f678c90c6dbfaf2dac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62b42f285e1f375c3a739bef1f8a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bee7298fae89851ca1df529e89682698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0242098da5b0265b4d5cda0defacc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a1a89549a27e0490dbf5aebd743f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c26b4bd6c88147066524f7bc5bc0f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86971ad4c01c8c212ed85d2d67be1ef6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac6f75681c7b2d4e4cae1f4532b34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01270dfa6d4a7a5c07313b32d215a22f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf2e12a6ccea6fcd7b0126d6558ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc99b81750c12eefde03da8536e3265706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db7d3af9fe26bc3fc9a990e3e97bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d41feb0cd99a2d9ca4e6238365cb71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959180e21cda0842e828e85f6ef1a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e362e1b54fb71d588b9ad1efc98b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e009056035dfcc6a8056012a30e17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab610e0afd2dd65df4d63f28986e84f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013d9538e22dc178a66ebcac6b2f71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc02b95e4b7b27feb6850feb774115714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2fb19df480b3800f4dfbb9328e023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a6ee4b4279e6fc7f9898d2b1fd8e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d94efe4564bcfb92cf0d15554c20f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9ecc009ccd04c2591325655916a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d64a659b28a1e13c5af12d781569719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf45ffae4e828f74095dc42df08043720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919126ddb082843552d5ef64a2b6dbae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b3bac6464b3772399f21ac13457aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb31c6e8833535259304429c7e835d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a6d4680daeccd8bb601273e982c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd87bb6133db11d03d53a79fb47343725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e97e362a04443059bca08eeed0636726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955af38c84d4fb3cc381c4e3adb83a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f63beb737fe0c32f35f45125a8318728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d288cc24797f48018c815473e4f796729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8767a431da4ae6c20455a355df0b9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acec2ce334e45c0737146b36834f90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685fcbe04dbda1e59b60e82903e066732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a47f5fffcb6d7ee43ed2ec97a7e07d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc967f9b2ff6d7b407ccf90260f61b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf806d1d65097381b93db5648f4a5a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf223937be694609ccaded4ed5b4de5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f56be07b3710e4934df8db53d8882737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112898e4d03e603470272738f56d79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235254fb3bf2b431d88b338d311116739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d792383e981c39399713001815d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a266c7725b469967eb358e593a63f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3326df822e4a8b2b1b66c7a02f33d0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4262997f1218afc686fa3b6ebe06d92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6940b37692ed689f57ab6251143ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2039ef40a9cc5507d431893cb44e65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd455b77f72715d1996f0bc4b22d8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a584b5b84d4c89d10e42581557e6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7dec16aa72bde28581374fbf3def748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f37b8a1fcb14d5f42a7c2cb95fcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919223b2903c916bb59a4b0692387269750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8f91413f47075471429beee2c97f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5a542d33911c448f25bd7f48a9ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d30b2e0fd16cb60e1818197326a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735668e1e2ba54df7dc12bb9546e87a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9344a4a3116d8abf958a63a69eddf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27881a61df4f4eb461c68eba115d88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23febf835d42997165f3c6c961c907b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc4959d1cf6dcfee1fe59087e66b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb363da52e036dd91efb20998118d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0d1da550efca5abf813d608be9bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bce1b0f1a0cd010c2b5d68f37e744d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052deff16b3176c58da4c37531b55ba9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704f8baf7a47bad01dcf207fbead987763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79074ee008440ac6ad46bc951916d0db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe2d3ad8adf7e8a04c97a4abcc1da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4adf60e74d638f02fe973c4a0779eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf338f426be77ecfb60f3168fddc1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>