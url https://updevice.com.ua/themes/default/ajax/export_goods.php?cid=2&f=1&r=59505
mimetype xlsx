--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11222e7a7d396ce42d742d278cac801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a145dd68fce70c150cbc0dbbb8274e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4d062bb25870bbf8a39f96a9de93b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b97451d9e399359ed723c0e318f964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc695a7cb90d7a419630996607fd81e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2a52fce73a7b9be5ac5ba69b1e226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c33384bd7b05c0982541b5b1fa457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966eac45b26830f836bb1ddc52f4df78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2b15708c3b4ea62561fd87129fc429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1611c3a3902c71974e18fb394a86810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455a051769f3ec41e0eb444c2c9a2d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d93fbf01c64504ded0649eae6195e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d3afa4a69eac7b2ee6a6a3261e2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79623dc887740b591bdf27df1b58d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598603b71af7e046dec8691d5b93c24615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434dbb338fdce2663e8cb97d32074c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b39a9fc1c388975d13c76da62b14817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6d7f0f3a753f504b5eefba62ba72918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735f0cfc9f064a5ba4b63f2cb6159119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b7e7c6e850733a3f323cddd15cbe020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c59c3aabd661d743a345efb14ebf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f919c191695420603454540ca9ef9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb30cca919c4fe1d776cf0cf9ef87823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab3ba73761c95eeac72cd96005da7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6c910ca93c0d2443dc65be049dae925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16533c7299ee3b1aa8f320e323155926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b991f5a4b5b2eadbb57bee1939060b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2901154cf9f029a6dfe9c362f1d67e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdaecfa8f3d9bbb11d07ffe579fd0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e88572b8dc0cc3e27badee24ab6ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f3b699fa9312fceecace3f69bc10431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd731981146229f1750698a9ec36f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d9542bdec78b4fd5c21c1a27a2a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10101849054b4b027dcf5f57ffebbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b42ee957e2bff0e4aa101efb5c25135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe66cd9a3caf6d062c293a2a0fbfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67497b81decd94c393e8469de1e99737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97eb405e936e492b925d4cdeaa02638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0193741c7330957cc700092150ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ca696ca8cc82d11df1270f57fbf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a455ffbcd80837be2d47d4c73349d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c0817a2489a3c100f30dd5af0949442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6271841b5b0263c593c68cdb2c18f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b82c83f3a861906a0a0bf4813adac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475348f9449a6b14a6d8d359f6d81445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6113835b79e2b1e1a1e1793b4a843e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c4519ed7800cc8d5cbe81bce6f4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb66b3a22384689730d9841d54e230748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0619bdc39200965c1fe89a2937a9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e852d8a98f3856dc634659ede53887350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9766717403bf3c5af4c8eba2c69451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f3384b53603e6e64e13af9699644952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441f472cd023e982a8cdaaa1d5c583053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c318f55980adf1301a98dbbc3f87c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a51730ac984e5bd4f656101d94e0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e408cae1ad4f7487d0cc4a6ad56b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b0af1f7299f77b3a6beb9189060957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b3e7826806e456695f7453a6727558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8056cf3c4e22a22d3b77e97a4d885f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd51705bc4f348cf788c5da65e55b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a724282250a4a9ac3e85fb9044d7db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d813c2aa4e76da13c0baefe0f02f0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd0af9ef0aeb85556cf20f132a66b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e67b2a30a5a7acab8f1634b5ac3c5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ead71589c58c9eacd7d9974644ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec898e026aa81e371bdca0c6fc978766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678e96fca1150965f4322d9a945bed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2421782ed278221043167d9d28a12768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae8fcdf5b3407195129bfc0d76e8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076866d47404c45ec4bd488ddd1414a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e442b970729f21a09fb18d329ef6af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded13ff25588b92427de543c0c711672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f07e594f11f50877f7f666bd97a57473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bf635dc4cbb6f4c3ec3300c071fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c055d5f0b782a64e3b225596153021775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bf04d2fbed9de2714949571b6f3c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770202e9fc473d35a530803453eb68ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e815a4be181c0bf1dd5b2b5b35c6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b250c879c07b167ebbb5dc7f1093b2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d78f68a3c34dc1d208decc0b41c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d9058fbb341f590f8f23fcccc3fb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c33f729afad4bb02d6c22cbb2658e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843e38e3f5206666c32ba1eac77b30583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb519bf8f8e7ac71c1288d9519dc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1e7da51f7bb96b261fa882032b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156362c713966da2c48fb89647046e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd23d63db2a45360b41c3ec0d96fe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce65c4d2fce4d05fca192a2dd4f299288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8c99959da89ae2c7bc2406b4a25589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4eff8cb5cb43686d1d822070489a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247057ccf67ee4ad5ca98640d1a96891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4b596699e4f7c3b598340adfb3f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a725bfa21787e2227941917403d9cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00122a98a426c84522733ca284340c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071899da1be8f6ae04b17d5e8e4bc5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5af5e51dac7b2b96180b593ea4e5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd90d5d85c39ba0dd7d104d022ee4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b474e3f8397009c9ad9a9b1441d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06eb0021e695ea442b0e72b769915d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2019c2f1a0e71701d99b401569511100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b445a4460bd867fc0037f53f8075c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769173b48bd91012c99c3de2ba5a61b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b50ef81d9e35751477cdcc84644a77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361207862f487ab669d4b28ec32b808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58f904301c9e7f9b8ac9b50a187c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37633a89d82ff726b76b9dc1c3cc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590d7c9cc89579e96217629dc5106bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51a551affd2c06f8e2f4547e374773108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e8135f9653daace7e09307d4ab0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134843a1c5e37b570ebf43fd8eabe5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebafbfbea39eee7547224e96e77c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f4a9131b63fc3d2a51f5638bbb996112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91e81a933490a214a659d11efb1cd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3b5b2b2361eea2c38a3732fb3e75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af31ec9c6b3b171589636db143e84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a35d901027dfa9962403ac33a29fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f94aaf010e25e0a0ee7b4ffaef989117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15fa40a93de4b051cb36f17be68465118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f87cf4c69f839024fdc35e4f60231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d2aefbe38005a2375b5e78d6ebd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5c856649fc19dd2bcc846b450b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a76f5f76e03f265ac5d109fdd7c87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe850f279087fe1a588382d6b797994123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f34ad8925e04de9015a7a602b75e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3e1c45629802454d9a8892c276dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e72dbc73384a77d39cbbe856d9aa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b669de8215104dc3b6a32318b49ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab06c681db8c9820831f5d78ad99a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3d156e78636b796f153fcfaea074129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb71ece6d456f6ca7ec4ebbf9c0da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0099280b6cf6e3b765b8d344271c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae49e8bcc67463bdeb040a39e6181ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e8703cf880d5d41405735d11be44b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d16627a96a5c1db24b18f0d94b4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3618e568984c3198662967a63b0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c4c5e6c0b075415e1755e96bdc68f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2050cad2f858f593adda1c0a8269101137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c6e7b1cffbfd53c30f0bff30a07bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0205ff27aad25f45d3debaf258f12d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54663395d0df64c0bdd26457d791d94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd8abafe6d457af3e40a0d75a55544141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6920b2be345b4ed92ede7ce59ee0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57def335c1f06a8e18e5d83146a32f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d9849670f006f62a2b1c9f5774853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348109a04ed135174502353af8fcd02c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257c1f65be619ecefb25d2d52a3339d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135386469b57aedab62f8ca9497a5f24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac20c4a49d5be6be393a5310d89c944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e503110ec302fb1110b50c6a4dab5cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce0a7e274381da7738ddf52fbe2e09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c5cfdd69064cc43fe5d292343817151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0927ae83a8d43117247e2bbea683c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220fe7342691c914614664c18eb895a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8e74e88392d3b643d5ac5eccf9337154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f418bf6bbb3dc712047b233a1155b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c542674f529824061c145e295259156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7f9035dbca1f2e1c3ca12b908a384157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b236ffe61a6d4a0c2158c8f551c71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95656a152252219aae3349e6b411ffdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d809a6739a105bf371a3f077b4e9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4c9c7ee4da60c5b5f74add48a28a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6b7ed234ff27cb917bf2ea3b87f28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af55f08a78ec1c528381f8a91d105e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f6062129fda2958e23e901265ac73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199cbb032297d0af7f1583d55ff88f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f855f12834db236eb87996f9b8178d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0450b2e3d7aa23e45fe5add17ff34a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f5ffb628701e962c5eb1c28090e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe7ad817267c40ee3ca868a76fad9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d896eabfe3b44d67aee7485594658d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3c21336d56949357561abec79415171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef62fd077dd154171792fc8a0a8d02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c69688b7caa8dc2c337c12e9ff2336173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6559c05ccbc1e5ae49409df8c66db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b49c552bf93ee8d84e3481a55dd42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bceac4e4fba33f21158ac045bee3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56d7ff5431bdb1ac7748b1e7e626c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f6ed2f23b6983c8f43b84c07a63f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb574c2fcf494b71ade3443bf04133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dfeb304692bd238b85a4f1312c5f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c8786eeb9215252aeed706d666f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27f43d461392442653d74e17b693d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe804643cc4342273ea7e3f7c119b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f083ba7952cfd2478479ecac4e4eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411bcb3ec30453d6d85c345ae211c6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22ff615cd149da1a1781b0a77137e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b924476ff77c6dd689abb509aa8d81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fba0872bf4d8df70d5815dd352795188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf33d67b5dd98131e1bb67de595351189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504298d016b0a01ac33616b87ac11f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13309120efc14dcfdf1b546809b7bd1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bea5e6d682d9e6d01ac921494fd95d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25df510031f60a1e999caaa44988654193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f326bf5fdf38095393e26c8d229579a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47e4b22f482cadebc13d6ae0409da1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf54cf54b7513bd9257dff2de19be7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c27e83c0c016a19d6bebf8d2bf84c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de63fabbae95542bb31159bd912360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094b87ee3f0b47e772558d3182b884e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae478c2a29945519651ee4e18b3536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db5cde5c3c86ca30c1abcaa51d3a91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a16a313cba854698e943fe88f93b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3333ae90a139884de81d7cf780840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45e0540ef213235d1f2b8ca0dbeef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8775304dc5134f4f0bbf094d479f911205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44d7257d4135a7bf6621f2667777d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8ca21916d50dd6ebd2cf882c39787207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2052a231b155d28f65392a6fd356ff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51139f00a573b0cb968cd3e7a6e70047209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b7c4d97516eedb72c831723af20c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da134168b7e2b8f85857414605aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec03051ec6f2c46a3ac55f46b936f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369ea25cb161b541bc259c48a1da64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467ae486dcc4844da9a61fab6fc3bb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47c59df771db3727038d03165ed75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433904b7a085f20c2cbaaa01a286e5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537d6009610cf1c5bc40e202d717873217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2988515f7370b39478e198bd28fdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9cf8f437abd669dfc51cf2bc770af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed20b4febdb768a1cf004d7efa3ee0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936a0d25a817400ad330b964677853221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441aa9c173b463b0ea7da46f5a4e43e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37185fde427d75bdd9bf9129705c29b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a3d607577299c4a0b0ccf1d1a2de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e3940f1bd7d29b8c3b141c16b27ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84f5dd81cee932d73252250c4023ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f926730384f93c762ed4cc9344b6d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1401ce0f22d819cc9c4deeb5bfd30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ced6e08491202dee961f5846e3a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed40a98768d3957414526a513c6f55f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bde5335ba35a8e916931282b2de92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b6561d491e1a1e2cdf140d11b76d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126000e03d2f889ed429d75f127683233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e2e077553b9061d12bdb3f286f4d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3f06d849fa69a2a9d9c620c8e73f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb36483aabb691f8929ce3c58c9ae0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3b6d48fc1972e76a9477c59d7a537237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fa09d51094c2cafd79fff38a463c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c973cc44ca129eba43c24d658a5912239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e820da82455b2eda223c178f2fa060240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ebc07ac71c7a26a639756e437259241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0d8d9a4f60c8e1d7bde1228c9111242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeba57814c08558fad5a843c71ee639243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e3cf1abe489af8a909994e2141201244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d600621f3e415c6b1604e4dc80cfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8e8e8e06cc082f599e06b1d2b0656246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395a5eece3a048f78fd9e653c59ea2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b1163c5e982af64a4e36712f6982248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106947270880898c83da57fa1f409b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0d35ed77d31839cd379471cb3967250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3520d18289b25bb0c5dc0ed6a462f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5deefb80feed6fac15488eecadfcbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc6786d2b00a166c7601b3523f3d6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c690bb4ae15dc4a353524a89bdf43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825c5305f9804710c8d15d37306987255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07554d4a6d45271abfa0d3d080cc8d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcda25b904f3899aeaed3b29befb6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df6a523bf0c65ead660fe8220b1b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cbdc9364e5f752d252155f1d33039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630eef1aabc4e9c359ef5c6323015f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98073b036015f25080bf9cd1832621c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c278b99f46ac8752359c65372163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5940d559bff5f992c10d029acf7a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd124baad61130f95280695fb1b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be868a28b1c61d7052630d2d762e645265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af455fffadfeb4143113a396c696e54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1df750498e37d65ccaa8c14c02686267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e976f3538a58a6df2b660646e8720c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd6afae66349ab0d09d428935fc82f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec8a953dc7af977c1d95230785f83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f95358c3690128a368064421c1cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460eedb2749ebbb7b9a649cc105c5f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c6664c605986450c1173e267b0e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996dc90559b50bb42e2951712a0e568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b287afc6fb83862d7ac2515bbda05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435e413fa51c04e8bff87bfa5b28244276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc1d7cb5024b9e8d2327064cc0942277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807f3a0352dab0fbc086cb93af4df3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78a96e358a9c997845c88b2a9585c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ea122b0662513fb54000ddcd5560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1456c2c10e37fe52695e8e59a9dc78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3433c3c9619d380ebcd61691bd079282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6feb9fc427465d65c4789be0d3c54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1491973854b2e1199e76a500a53d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3be2eee89fe1c00a217fa6b1fbee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff9c3ab764fa1b1470430e0886169a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba0955fc5b30aa156448a8c7e89f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7cf22fffe5a9f72cf5c3f7fb6c88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc251eb6055638c70c4a2e2630c8f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532549e3d34ca47afc7fb3e1ded10adb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642980031f5ffa7c51f860f55dfdb6db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f828e1e6d56bd2b49a0bb44130bbfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba118cee379410a416fee17f8a00bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82216c5f6834fb87459f971498578af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb301ea0b37800e76999b2314aae5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fa641980ac362b860d1cfbd9d3e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493070357bd436b495fb7fdf96f1d6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbaa3422c45ebf9aa5331e0880215a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652410e194bb6974154af2185d3a6f67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0bc7f5325fbeb050e38a1a4ecd44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5bf8faeb3bc2e7ee238e89abae898301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28b0f4183af2e2bfab35460ee163b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711585354879106d6741bc7fc770d39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869b81b56377e34cd5c19516f038499304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51093eb89f8a12d336f4a43c5b78a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6edc6be7674d7aaf03a208463535306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2fcc14f3fefbcc92f8d48c00092a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35058ded85b4922b912f6ef4d5019883308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677eac95461bad58e9cd10d675f4e56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4eeed4b3b2c3ae97676cfd7a8ebf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53206df044aacb38a6e7e080b02d6395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938978dcb2421c660ae586e7be93c97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9deb878ac9380da15d09bbba11d13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075802621dd12676424b274c4f5373e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9424f0eab7aad63aea5a4cfa7f48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a355bba7ef5c1a27af459b68acb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a674388302abd217f60bf4640a4eee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677588e7bf8062a7347aff6f7b072f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2371bba6a394eeb32cbe3814d189cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d77efd6aaa240b1e9aa00db2f99a1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3069b7fe4e4448df6365d6e29337a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8ec222893c869707cd165375280d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c47835e3c1b361af793eca28fd315b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862f1bdd60b27e85f9bed77fde79b38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c256accf686396df44b3a712ded8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840305d6c2683297d78d48178ae7e4dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b9e4644e35f1eda59ea3f257ab61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1aeb15d2b9d1ee0c5d6c78e1de34a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d3cf0e591d06e0e225718e4086c9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4a962588fdc158384b34bee0ad145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a9695e8d882c3cc33fd0ca7cb9ce7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e3815f4bf998988b2d968f148095332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19a00948057e64329e76c6fdc52fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6008a09e02d81907da76583854af7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b15e4bbe2274b8fee1447843c18f48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643934fb805b6d5111a858f78d202d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53204a1e47f200d4b8e20b3a3cc700b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523aeb5af18c46d98f422b07f600afc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f68a84e11e441b5454d92ab0a082339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3ff5eebf3ceec0df37f45bee3a418340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae19c97c290af1102cd684fdc839a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebdba4ece666109bc908dc07ceffb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadee16ae89638971f723768061be66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6bab898ac70c182a1cd245d305f07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc8666e78dc7de58609a679196b4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e3f8f7fc057d7bc8bf451e383406346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06a548dc1a1a48649df38cdf0c027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77727f326f6fb8f6fba532934e983e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682f7781651e97dfd54fb7763b38fe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f54f384a019f2178fedac054685e82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e72e928e7d159b8f9a0aaa3ca2d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5222db2300d78a23dee3354cbfc60ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2c6a11c6897902cd7206596a17411353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af5b0e3b33443deb1557824ebb2f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7f6528f06b9bc72aaec8597eb417355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5be1dc91434598ba155d52194656f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30167dea6bb924c0625912c291338621357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69413fc5ec26ed80be744c19615857358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f817bed886ce72976ec0a1a1eea19d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae67e3e64f71a6d2e1922748c8af48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976223387bb542391e1dee2ccea4c80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0adcdf42850e8949c0bb4b223d8b03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed398c0a9f0cfa98c6acab4e6d180363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2815a17683708e91feab50d1a6aab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fddef633b9ee0193ce43877c755da0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484dc945bb91a6120594ec6e7cef1c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7de99c0e97ad27032fef433d9538c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b813da301ae1612771f44cc5704229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78899d238e4eb75401d059310275dfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5640d87e5808c07e2a4e04570e65a69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8e910b83726830e6dbed5351131d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea8d535453b80de1503564f3cf550372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f0e2c072665116ffd0a5b3380c77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bb3c5ba53a624a5b8fbf80fe79e98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c9331e3ec603d97635e59749733c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b970c350cb6703923143ebcb3bb9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507931812bc8460c8b5f2633513b09a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d89c38d125eb0ce74fa17d086352d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620c78cb56e2e89137d4fff4081633379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48fd0076e7447bcdae554fc47d835380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc797b673ccb1e697adfe07a79a751381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d730ecc611cbb849092bf40814dd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df6b1f93d75d690b79c792855e2a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b989c19c4e4471316e47c0e6dfa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963aae5d080a77ab3272791998b213385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4086959836ea3e65d57bb42beb2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab379e052d017456b407e03055ef580387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584895a9a67ee02e967192f48161d421388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b632e7ba96a5209c97d1dea2c450b81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d471dc5a630fb363389beaa8f93a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278875c2c59fd7f4b9d631ab9d13f61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59397dbed1e96b054322c38ab7ebf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199afa86c78bfe0db72ee0558f3316393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b779bc37c14d4ac7c2ef4aceb427d2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab46f424691b84eec8bf6990d2ffe3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ead05252c6f8a4f4ba6e40e65fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6fa37e16f93de80f3d430d3b2c7d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961f589f01839796a0b36c1109f704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4df9886ae159ec1f8d999d48e430a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19929be01c52f6113b244a116125b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089b1442bf39eef32e145966ecdaa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6ea8b0a1975fc8921298302662b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0e6cedd5684370f957d49b6bc3cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45011226118ddba3f314a1d2695ef17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072308168eba7d877669a0352bc13dfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2167b5ecc3df7537f2cde16a50efc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfce10458577e58a62c2be97ffebc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b326b4e6d34bcaa7a15641f28725a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090758842af945767ad733a927c61568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f23dc2695c6d3e6b1b139d0c45648d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe7b8e033f79859ca38e6e7c0a269411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836424f840ab90cac68b4090c1ff0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172132d1e6a1dfdc24b0e589c66c437413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1855997e73e3905bda41b0fa568b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358cef36aa56c67fd8550e0a3d53f36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f6a3307089f6107fed6b72bd3b99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e3a1b0b06cf4dbf3c75d18617f3a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b81caebf88c188c541d4afd0b1a92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f604c9c3ecc3118aa2f9c90b2d8352f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a18153cd3b9b05123f5a4fb954d9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1d1dedb6028c04b2eec6a749928c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873076fc3c37197c1111ed80473fac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d0504377b0669ce46d5b35818dcd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a794b57f5564f7affc086744d7cdfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3efdc156482be4958506d41501f7ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c8a16ab3495817c82658bb6859e12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de45c049451d0e44e297eb25279ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ff3194f6514c6d9578a322b0e83f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb28df60b05e8c056f3583b7eb4302429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28438841f92ecfce11b28bef5f09fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe51e9d859bb0af0826af07efbd7e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab49f8fa17080e3e44b89f5a74180d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c336aacaf27caad30e04354898de0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359626c78a336dc90eec95bddd22775f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9a833a044f56967c72ba028977284435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e63e8e51a9a6891469008a3e264b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00d38dabd8ad18cd4831da7208ec9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b2f663c7701a2e3b0c276f043124438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd7ec9495e5a1bc3b0c7ae88dd909439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0168e39ab58d9373c143649d9aedc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ec1599221e173cfbdb92a9f5bc73c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47896529e36cafbd2347aa4e348ebe49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d787ff26c6f437f154438eacf43f63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa790b9e440f23b1854084a585a48d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0791777c1366c8114960e59c938cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28756446483f02f82dcfe25013e2ee94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133a4e838c6308965aba47bfc1b053447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03679da69492bf3d7f6efdc3156b0fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb0ccc131b18db608e29fc348ba6f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62129d7a642113506fe238b0e5215450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d77501955610cf5c18026e7f92c35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ddfff4924a08b3a13b9b44f41b835452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52416e3ee3ad3bbe36218119ebf8232a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b1a24643c692db9e5bc135bd6bc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb101557cbdc9355995ec190b30d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3564341118ea17638975d247ea42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4106e4a6d8dbac9a71ce4ef68a7cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63732724527050b09f6f3e05c1d70e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23f238ecf31e7d4def1e94de7e5fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1f2e6b6c789b6977d56074bae724460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa686dc6469f0bbddc300bdc931cda9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8733393a26449ac9d29fcd30ea4201462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5108ac50572ca9f2825838d43eb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dede2957c1667ec6afc63928db4e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b952293fad6c5b98e187b53958869465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84258ef6cdb5c8cd4ec180e69886d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854086840f334250c445bc69f2d57be8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d7aca448abc08106d23215f6e0a39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756ebcd2d303944244c4293af4e670469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535a87cf478b038450a67d3482df22c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10312d065585b79434926f402f413e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1841e7abd415d7f77bd29f39dcc26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb27cdc85a4a1fda1a86f39c5080a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02eca90adbb68f13607d4b5ad3b97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401af94ba525069cae74830611d1413475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1575cd8b8e04a231c43a6f7661ef17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c9744e37a0804dfa69f0b81d8fa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c98726cd7169c13b365d424529b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e8db0579c5853ccd644b466b62fb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d2c9258d371b40889e83802d700f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab4e26c6c3675bfc660e15c116c38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf2f240157c23c1d017f2004788df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d068bc1d73327f10d16c1346ae00af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b71e9c16908db490640903b49fc17f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030b39d33a4f02c9e40a99b2f22a966485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b99cf067e8a36f4b08fe7939c6ab9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccaca5eb2dc14348a3f2430da4e4fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf44c55628e804e860de8342d03e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc061b69a169c1ac27225590c7657a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa474674510a2c9430baf1f1b3f1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e9a31723612dde71f243715d58d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528f429326bf8fa535be3f58cb9457492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2885eed167609a29cd0914e04c7129e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaae44c8662984e8de7a1e50d74022494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4964883634e177191a722ed359b975495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7bfeb2ac3f8e3cfe5b86e325e6fc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e910d5b7a0349ab053c6b88cf8026b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be7b1749d329ed7aa0e04b4a20fd72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29017b896f951e51e45ba1821ff92a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e973f3f389240999f7e497dd0c33442500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7d53f93eb60eb8f5c23abeb13ee8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289cfbdcd2032c5c04639549b41dccf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad21e12dee6c9d49e9fb22365d67f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67550a177b1ef24c65874978e37329504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d3128da60515bf260304352fcafe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c251e94db93d037281200754502b2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c09fbf55829a437ed801c2d608e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ceb6bed78f40b5f2001e832210e7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470c624a80c8ca76e4c4d330eded97a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1befe484babe0a3e6b54364d46b444e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab937b80d04e4ee70eb3fd878f89554f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38ab508a215472d22450ef9556d5ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83b3f05e993edb1f453c1ffa95c3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc97380b9e515dac3c33f7a71e7bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34961b9e41fe4e90a522bd7212eb45ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24b597981ba5bcb8be6a88603008d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be59f216407dda35e8d528d37046d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a6ff5eca7e068d9b92e18644da61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482bbb6f56d2b887bd8589ee1081096519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3af10e70010412edf553e491642ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8753d02f2b0df1f802ca6e004dd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d43ed59b6770bd6a4d1097c143e92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717e9f4d02d3f8231d39b4d674dfebf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e2b8a2d1c4cbad68d7022ed6557f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1d4ca9df9463c65e7a31e12dca7eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06031286876bd3ef33699785477ca1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828837cd54b920f03a5bf89a65b4ac45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573403ea551209b91ddf157a6c42f00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b2b2dcc96859fb36dc1a16cb50fd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79959ff4741c0a5b327b4936e0cc88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3375b87b8326cb8ba1ba57ebc8a93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75a69b90458e6f67f2e85e96a72c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2704e244fa937e57bf285d03fa20ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcee6d0224403ae7a0550b8b79851e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce89a63b1306573d5e660adeac870535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4eb69f7f1f16c03ef41a594686f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71f490965727895e8076383513c45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805925e289cd6e9c0d96e8e9d13db17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd1d2380ce3b27d2ef98d0f18e670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a63b846263a082f40f868813393b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf59f5413cfdf7e1222f13aab13490d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720eb42907e326f600fcf9570687491542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84669c70c5644651e02c765e5ec76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958183c650211fa36d51a258c5dd30e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a97337dfcc2e6ebfd3d014b108c7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771d9106997bec0dacc2a7a3396d656546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfaabc87fafd90d0c92de80778deb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc2ed569154d129cb003609a30655548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160694de8ee9fc8faca229fe9bbeacc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7e4e88fb43e790b1057e412c0d837550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf98d37a65aed201933fb429f99a22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bbf4deb6c2ccab7070f5edd46e0eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d079caef3ba13729c8caaa96d51780553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c8becedbae4ed992774360ecd0314554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f711b67a031c4043640e7e831cb10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32e9687b7226b2e3b57e8701047d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411683fc5fc790eb9340db05a436c24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd5f6a284cc4f240beb6d1fc6e1d67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91473412c1d1c301a1e414099e2e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99996b435da843b4ab005463ecffbb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21eea39476bc2855f5748bc9494d4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a4aa4c736733e691a0f5803a09941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d5c28cf44155534f4157d8ac8275563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb59353a13d02d05b3984cdf98cfad7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf159ed2114e55bfb158f69f917580b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3611a866eadc3c5331df42b073e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d91b346ecb370512569d2d48f8494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef18007760d53834138f7a86b37bda4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df2ddda9c07a5ab787d5c5434724d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf77d99212f6728764df3f5a2fb28a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b22900128a888b4c1a96077397a0ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512c74a33d0bf2a2ed46e6f79125ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85162a0c2736edf0e2f4edd47af1fd88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac1950fa41671577b20334203f80da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb37f21cfafded3ffc386d39f56429575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ad762ed0330de0aa9e28772a0642576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb825b01e7920572d71a1281c87c8f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10467123319a2be4e21f2bffd064496578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4a5c98494cacba4de4955d85c394579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35211fba7ed92a23fe6576d9c77f79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a766d37e68346f9348a3c0fb3479581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4d52940365fbbf3a64987e8cdff98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b246dd9ceff5963c92e65953e42c8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d030929b96a044d64ea0cf597dfda3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc187ff143f60da0e27e2062488f981585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ce44a94ab0f1d6957d9d7fad55aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b757150c7aa9541cad2a323e7b79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24820e1d9f83513c7d590f3928eb16cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ea3809d35ce799d41fe77998e8f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae3186b8e78732f76acd3615cc4bd6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6daaeecc7144d05067027e2b8655bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbe1b11eec11d0db2474fe5ebfd4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d33d3c1f7e9587df54b2130ac4ee78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a633c1b1b4667eacaa3c6d7dbbab6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c4ab04fa4923444d9e2ab318a17d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbef9260a691edb7ecb12dbbb5b2c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a7c36f93871c8972457955fe7014597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349574ddaf9f5ced61665c4cc7b1aa46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa4d0e0dc2f5e33ec81baff605727599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf1a7a9c38fd993f4fd0303c98566600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f4c231172824403a656dede3d1081601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe2383fd8a9bb4f4e5ca4ea95bf01f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0bb7a3dcbee0a87c0b9c433ec2271603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df0c796b35aa0384295760741b7e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aaafd6822f6fd66fa1d842e89fb02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3822ae62de49088b60ef53bacd0ca0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adec4227b40a127c17b13517990fd1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1709f95b0532d45586b20ea779263608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d600759565d378a73cb344080b365609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f02f852685c817b2591658d5c6e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f2714c5f428848f4c9840b87375f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d30e33cd6f5a45a0744f789fea9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a510f1c9bc8d984490c1fa17cc90b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4ca3069acef442133becc04f556a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4074f0d6b7721c86d61e420114c9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b62e417b9daf4ba729575f54bf0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c71489b7899eac80402d3561955a37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7178e6db73810065ac18ba04608014c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39ed7bd244103208e4132985403f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5252f2925e23868cf8e0de5b496592620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a3f3bbefc2b2dac86462b39add252621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aab607f1e69f7b383b3cdff6dc58a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf7e19d62122830534ed3ce4e41bf9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602a9d571827221e71b7b4b0104c26c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52fd72542215087e07e1d92155d19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9eade92d53b02bfe3ae3999e64118626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdab43899d7bdc55cc40947988318fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06c5c6f714aadf375d2bd04fc6cc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b68fac973037596840d3a8dc40cae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb573320d4a35473aa277bb51c43a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedafdfa6852aced264a92a81e0c795b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5e84036858382529b4b8553c5b2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e15ba454a97b264372496bb42082633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c5a06a72ac4a878bdef134bcf285634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b3cdf22395c0fbf41c22319b0c622635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da554cf635c5f2b77401243669bf2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723faab7aac454d69c3c41ee459c7ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019a27bfdbb70b581c6a3f22037bb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c4270df2b7f4365b3eb59dc01ffa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214bc7a72bfe8221bc88c15953e4f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a50796dfe9f99727e2c534a2c08fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4216997cf18724681073b8309f51dba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2489611d2102e9f7216f49e6765697643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89875f641d95f7811ec67191c540b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d753e66d27d854487cf0086a3cf9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41adf1ea4ff2a61da435b64b4f7b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4fbdf23c8bd8930390343458732ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf185c1ffcc854077016222e7df3f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0e4f1bca4176c948974c43ea582f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe79ac2b09a23cd0dd2ac12c53b91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518e704d58d66cd3d712f49211934e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fd9b27bfb449f11880d9540f45e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c2cbd28da803b086957a6ba0bf2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b93521e15d72c0c983b0b970c134a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80afcbe930ec86be428841c85abc7e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02959d14dde64f935416610d4aa731656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3906af7cc4dcfb6d12766925341b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4d146f6e4e55b2165ab9634b50c6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945f0e80e6bd0a1e10c51f6dce3acf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01011024f96f39a41b9bf9931ce65d90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1398866af06edfc1417efd59bf510661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0664df67f52fdefa1f4fd99584f2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15aa1738f6c3038fa28ceead5b3ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a813b1b9832b0d91e0a7aa4a9054b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5e3f1d634d39f88adb9f8a95b4b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591b7bd34f6eccc4aff6df87f693529666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc56e2f084d262c4af73a4eb069ccc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285baa50752a7b33d6f53bcc3763f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236f92e64e7cd88fa9ee26ae48c049669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac6b7c4e7f45f5b15cb2af68ddbd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5095ebcc590c7778c7db4049feafb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50318b931c314eea0ad74bcfd5926672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb8f3f286dfc1a5a7865645755e77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a68a49cd1d802d00473cb0cfaee7bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8190c315ac2a41287753fbb3f3413cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41751d83f45e606b54300a7f238f332c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab47adb10228f6f2f7ae4b02bcaa415677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffee519c6362f49f62cfc7ed575fcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be8d2b6a9c9ef2ab7ea85ceb5be92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd76bdeec25bad012f4699ffdab920680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a2cf21859f9641f40ddf607b09b38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7ff301ac66479d743ec79a335b07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339878ffd3546f404db565a1e673834b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a148df18ad2c2e41999b0bb68a7ee0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020507861eb5cf7efe59e6c89321bd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf12f2818e382ee81fffadfc4c6f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13fe0e56ef0fc2e36547ca11de917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7e8dd2a04b180d381bd0d4e5f4df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed622b7e3f98f4901025ec8696376cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44729843362a937c564bcd567fada9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27718da17c6f60bd5d277110bb9522c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16076619e040b151643903213132fae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ad5b770e8a0cdd10f4a1ea007c29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04ea1b8523d3b01eb6b89116f2512694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba03f9bd2f33de460d605d977a6b1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af6b0e6a3d26dd61f3ca70f673f99a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631dc5c598caa3a746b92b935a25871697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf0d632955a12192201d1052f81b1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b152ed5b15e260ca467cf639111981b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44578f07929ad22c206c3574603ba6cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fe3712fb8bfb3b97ff6574bfcc518701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14f6e67f5e5ccccd56a0884a2fb532702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b51d7b8b71eface01cc9366d368ba4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dadaac0f6cce5f890f4ea94468cc26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b92d8d788ad99c94c790299813e4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5c3032dda442c17422a4d04f0644706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286135e6e3d653329ef0e945ac8819707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d04281012f6938ee0b824cc927ee8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d6e1c35d063b3a0f30a985af30bf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0aefa7fee03ca89dc0a2b2a1a8bda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd800fbafd6c460b278ce58ef574a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236a09fca3e6c90195fdfa83e52dd60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778b1c1e2c6aa86cb5215f205461c91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517a968bcf6b66fdf3d4431be471e4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ee3271843ab96f0efcf71dea8931715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a4fec361c17c29a2f5483c8e7873716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f208b3ca794d87393c587bd8da0c201717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b164804ecf19c4f5f57017c24fa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9defb7ac0f4ff156385a6d64006c568719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad66b31eb454c8e8b1da6f32f4dd749720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5791bc903eb5dc42b1bc7328e3444721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf70f5761d51b679c912594c092de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa27ac55ecd5bcc40637bc7232f58c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa58dcce28482b1c16fb9557b00eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c2cc3551612ef240656dd06cdf22d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748ecaf08cb0fba8667b6b4c4f5c3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aa134b855590a5723c151d4bc351d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1698a55365b46fd0de3089a2b6cd54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e65424b1a910a1df0aa98172b6d02d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e748760b496ff2aaff411757caf7d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90d50418a8af74a72ead0db172e29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa012af528e040c0a2fa93c5e5b04cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2bcbb24be134c30365cb3e6082b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347eb3e71e54921c691f355c1697861734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b124a4087fc5bf1676782c985f7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9772e0703f5272f1532646d7d568e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9b24e5702d88962649316b3282ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e9ce95f81c80c0f7f37101464976738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5b7854fb42fc7ed82798686286dfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18d87ed5214f046846a13b4ac684f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba202f9b006fe0742b14067c3dde5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92090365c7daf7313a82e2c42b60bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f7cc7aa078edca4d844352fcaaba2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ced4fdb28da1edd913316d33e65b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c688895e918526eff2c25f40e11d53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03d58e31e8ffb842b520c5d1cd2e05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74792fb4d94a1ada130c1b8202e2e74e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4039f3ff89ababa4feb1de44bbc9d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1067f1137e16f8c111c41689b717b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e88ea9db1801e79c18f1d1cd3002d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8bc813cf39b42b930fabd1d5d544751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f83b0395cbe4c8b29e9ed4ae3875752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63772fc617d86fc3dbb697edf566d91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dffdb2c1190da66c9fa73362ef8df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb519de73101b7f442c06b1599592755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159db5f4ef5e567e9ef6c0fbccbf68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce26974180091e8fd3789dce1ecdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29538a383d0c7387fe126aa8bca13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0d31bdbaaeb35ca2a3c2a341da08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506b50d589fa052ee430fdcac8616bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52539a600b9791bf8c277194e3f174a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ccf92e3b56312c670a8887b619f2f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514bafc66187300cb5d08a77f8cc7d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b069897c6e493b79046951f8948a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ebac000d53f0900c19ce672ad5c73765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aee1647265be29b669aac7d38c3ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121265c03c505e1b45302cc196395c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880d490993fe0a85d333aa06164ca9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154903cd6d8abcb4684bac5c410df13769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a1a921decf7609b70f6ee145cbea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8953b5c3d4c8da4c1a387acb5dbcef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bcfb0fb6f9887150606cf98e7c208772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c2e44baf0ab027dd6bc358e0ee80773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d442161652b07a03a6c2da1b21731d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d11824f3fa6fb27d94f7ed17e55652775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da57fd8ab6b7bfc9c7ddf06f634157776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521818348d93b904cced3f170a1be86777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b8d973d913bfab6ca2b927e34a2e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34087229ae4ac271013b6f5e546e5ac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b9e56ffd48761d347248bf46402e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94e9c7a585f07200112449139ce37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77631ed9e2331a08c4fbafbe6b8a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c3bc2e79221d7dadf830a0760894783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395319797bd2dfd05616a578d447525784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd399fc99f306d8e4456a48393efc615785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156cb9e9ea40d074d1098b2394c016f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c45f4ffa77d06cc0194bbc20379a6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018c07b426c28353e2681e7af8c18c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ac422b5ee9c5ce81990e4c1d1b31789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0392b98967c65e4a177e10b3ced60790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcc84d6b16d7e8a0a64eea4551d526791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c48cc4b959c421f82c5a8a00fd70cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f46d78b63a30c3a266405b5df5a610793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642373bcc4a38d0f6fb8defe3c03d347794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a90b637d1aa8d832854612d89e7d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae64ab7af4455824d56721252f118796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554be8a5d5718dd98612e9da4ef042d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6f20bb4f92784ffa65186594a149798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf1134ca574b4d10ec33addfcfa8a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a84e9913e30947b7c1f1533093e5ab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416403e47c3cc5b60ca9d632134a0bc8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae56dd71619df5de1d5e59219ea3a6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddb45be7feacb48fb092cf006768df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc943dbebd7279a8c1071dff3931d5a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246d05622932ba727a9fad6848b4fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb07e356b44eb1ddc41664eded7db806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30fa51484d220e64cb5bd0f4705193807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3ccdb8730eb8a61c5a5a2f859501808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff883862e2c7558efbace5ba90789ba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad79b8020f104cf6d21562d3edc0a9b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77971b0cc17bd2b4b4818d6a0ab39c5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab20e6496399020e96f4b6c5350205812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6965c9a868b2e43a83c8d7596bfe4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f58b477697533a622b271a0c91d12814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aefc5a570f4b17d0a55acf3d3ff8a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22befcbb5d42e5b23f61a8a1dc61fc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70d38d5843155f71d840fc3a49b0b7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492859ed160ced03dc24857a559d36d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce638e518c8dbc0d22b8c9b28fa1e6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16d349ccfc91df88aeb5ca9d1978c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b68988fc94b17bb8006944400567821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b05d6dd5e376b400e787b4d31e53f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32399dac76e3d139dd05733ec8db6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aecedbeffcfbeee95c66e718d77db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd51733f3f709fdf3ed631ada674b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba2fed5c0671e0d58df3ee4223cca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b47db8acdfec47ba5afda5a482031f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1c73458f4d5c1ebdb6e0ca1a16d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f52aa8efb4bfcb761dd01121151f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41fd60affa12c7d91b1df5ee4fd2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f186dc3386887f3cde91a6099943910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba100b59054c5d830092dfd2330d0d9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ede0245764e680a0833285fb013d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67f352f33ec80a5f8a29fec7fa00113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2720c312d3d5a776187dc2293a37114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd283f1dde6d13a2f38018f13fce714d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe09082c8a5d5a579a3a9a46114cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5163346205633df3dca977953ba1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce0943f1da1c1d4ecb252750e938f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e789a0e76217221b7c4b43962614619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2160fa1044e2f127dba509fe65b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f9603410f8c4aae67ec8d2e3dbc6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d0720611aed6a34eb43540c7669b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f35ba13bcc94cc84e526f46bfcc41e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1378c19c0dbd582b2aaf8a9a62c688c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c68bb136290f19ae939aeb2ce640e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c15a0abf9c572c3f86d9a0048c539626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c286ecf2302c61118d90b03351cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c32b7d5e95154574a74b6be1706d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654230799f92981a5aad1f85582757b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a032a1961c09ac8b64e57d8240fcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f13b8d555f20d53a35cbce18cc31431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e38dd7084abc0ab17c9b8dc044b6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89266ee22698af2b599596bfb4e21a4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae8fa84daa367ddda22a1b782908534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440ccf943782b2d3218d796fd76dc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261ef5885d71ebb8ad0798cf2b8ba736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1efd47f0c1ae984dd5a487090d1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a697096c45b0ed0cd1f9b19b71954b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbac276bf1f0f237207545613d8f7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e51187107a6a1f3d374d8b6aa0d32e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b98b07a214ea0bfedd036dae0b1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9530cd126b821295dd362cef400ac942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281d0d0464bd9f0daa7efb15d3985143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064740548d600e246a44a5b8e7e0c5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a01b1a7983f4d59385ebbd9daf5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2289a2767011001b5b5cc31bafd979846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650326a1584459ef5e21777d87e8ea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3376cca6b78ab7dc81618f5a44d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ab250743caa2a93f66f4c2822718049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef836cff7a058034327c0d4894a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910c9226ab6e6b55b200e099a15a8cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc56d3396caad1ac85bdbd2ae62ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0229959f91daee9c0f1725bf883d35553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32333b66159bbb4a8cb60cb7653a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c673f9e499371158328e0b2053c3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348dd3091eceea40fd96ad7bc6733d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cb4bb56c87defa5adf91d10ed141757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47beb83c95234805c0a4d779fafae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb516a61a1ded70f746618a456c5a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb93cabf7605e6987919d967efed2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea004e7a52a6a3166b69f2f009040a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d9ad90aff2d65cfaf489ce35641962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46e4c2bc1eca2e02089a2dcce01d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1aca7629069b46ba04eeb05945d8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c6f67a8eae0e7307325afed959e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ca8db30f2159f22442d5c23a6943d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3139c7569f9badc0c8fb22e855759067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b5f36d4cd415d165e73370b2a6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b3e856ccd139d1262ddf392c72f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e62cf15ca8dd4cacf208542c55a54470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243f53afe2ed3e87713f7247920bc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa82c493aba075698ded05f936bf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91994eb2bb2e36c604b98e9e78b8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4902973af917ad2be14b339ed8c30374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3d2947a87a3b747563ea18a152a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8d84e02fa5488f6c9250a0e1e0d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a10eadf0a1ba6169382002198f67f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6cad9f69bcb5c62cd6f4ee2646e5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80505af674c2db601b86baa8f98f6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413bf1f254d22713fc734c20fcdf2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e629454d9e3db3855cd957f85e58681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9183c5c89718661e9b1ff23f33c5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508c35de2fc55cbee4880272a1036683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba1258f103fc5fda4770221aa096d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe30ab883f152c3097d8f7fc2f1232485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1666c80f28e1dd8fcf01a1bd737486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ae6f3541f63d28a9f7456464971a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facbc8dbfbab635d98e36efe84a8a8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832360bacee888d0a4cbe609fef3ff389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3429c77e6334967a8a6a4abeae75490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04ac4e7a295434579a88d98e2b3b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe598966f288ac0aa0c60dd937a03492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26930ee2b1be51f8b9bd5e0032a3a23693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23596e3df341e0a2fa5f99ebba82c7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d02d6c4f2ba598f9c4c0cb6a23e1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34183a6db51435e6ada4daf492c05ff796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888753638552b2bfbeee3ce476d499497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df1ff180d67a156802bc6d97ca05598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f5f9c38b3b6027fbdf6787ba0d5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535532c225eb2e197fb1163fbddeb6ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914d01b5cd16c7a75e7586a2776241101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a1627715f203a3075b84f0795e944102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419ee5b61212e1bb04bea7232a19462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed404fbb496c21cc2763b62e4bae3f09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86011122ee50d3ea96c852114b6efb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00b9c5a80ba0e1b9166b5f945fe29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ff4b7756aa2d8cea41098e070a31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3710d5452bbf61df0f4f4f60cf1133108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eb3bc671289ad7528858da11736a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946add2ecfd9bea55dd5ba757b1411c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84807129c27d9405c365475c0e94de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243b89e785c8c52c0bb32e28e3d17f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434d6b927b600661ed10bc99ba3fb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7612994e8214d7278e457e3e2198f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99bbf5de04e041f396148c956e3f24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b1d6e118bf9b6388e3be7c76d14d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba727d9d40a1138cc80e6f5c492f857117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3220e7e61de136f2ae539539fccd65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a748ab848dfa188ac4858c02aa0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c2504042ac4a272e9f18a626b7b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b69b503f659dd382c015f3ba61df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ec545235c3b51e4f008c4ae15022122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae4fcfefd1bd6fe73ce3685d51b3ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81ab082605a515c50fb7bc16a84af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430e38b4473947230c4999d022e4b08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a29fb488e6a05f7167c87f63012398126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1e0b452e9af3e8943376ba4b19d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d420a6486585ec9e8165015b928e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd575704f3d9cce7fa970f92321f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123e23fd2c9264c791164f08c6846e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18b300fb359ccd3a78e21957747a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f966ea0cb09828b5623bacf609a4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20228feb02eafe3c262f236b59cd6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478bb7f4b4c02c06741ff1c0667678134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738069f7941a9f682bd1e0b4f7380c16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6590a1184e307966b66177153bbd0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf583edaf8999d081a7b2fee50070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7296bfbaa984d690c08476b58a3045d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4e1793e075936e7c349ffe21719a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18db45b236d3cac18a414b32c2161140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3195591f79d643a4eadbdc1daa36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2347333ab99e2454ae84973e1838cea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29722a8c924c547d0d582a011c404be0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367bcd56fc5e12fca88cbcb83a8dd37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea4d98a71097f777c2af9ab24f773c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56cbd983ba4fe5fffd6a315f52ff10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d596cb38285c27e847a95f6d6d18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9f6235a63a21cc4245d78878e0e18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a341b5b8421bcb38ba9b643ffc2391149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100371b2dd7225d9f6a521945ef396150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112d5257a0d3f2b3eebd1b96a050b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d30eea94a8bd04620d536b6c2001152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f0913bff6f6d10c8c7a6fdd6136fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb184f312541bc732137b5081a62c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c52a79a440f25de9f66a4141ef0311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88af8ee9b5c314c6ead641f0d9bca6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67ef123126364c5e8541c1096ed305157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d28e21c09abb7e58174d5c97a1c98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f460f41e93a1b083f5632d509629806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5913b985c89ec1bc7a08d713327826160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a7987c9102314446a6fdd1ab5ddf5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec215aeedcf73fbc5fe4b29380c131a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ffd05a89b8db6af34fba7b21645ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea48aeda932cdbc506b59615b0d09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48745c6c50860999711847419f14a8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c0bb3f6dd139e35944169f5675752166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684460f21661531877ea6e78e9ab308167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2acfd172bb6123c4e1bbcced4a0505168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4559ceabd9f5d8edd8055e9dfc8c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457da04930ccf905180e1507d5b0026170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd789cf579bb35744bd80ef277f5038171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28fa1b98c29f21c2e9e83767792f64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29589a34882bf05dac515dc2e632e9c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152920d97568cda136c1078c7a3bdef6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c82d88f4f05eed006444dfb3410c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00663a90e8b004a54476d968ca606d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dffeff23a830af869fcae2beefddd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae3fed9fffc8b72bab2b8a30fe7a61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8af4ae89abed28492098eb5b14854179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81340853646db0c9ead8b14dd15586180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fe2aee9ed066977109a200df367ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22e08f9c5918619091f53a5663183182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ac936e12d7db41067a9bc1d10b65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6407c7819d8c0b0796340454725f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6fc6112fb05919738f414180af84d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdccb428e80006171dfc7e45a2077186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433cdc519122b3abca712daa28b737e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3fafa55f21eb67f3566a3644c55f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c28a98346e01b4c28831c307b33696189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15231f53e8d7563b035c227dc00172190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be5c0d9dbafafd7061b251bb3c5f14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa19f6ba089c241a7a40c2e6c915612192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea0f366780abf73749df91931c7c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c006c8b82c2f6f3a64db9a0bb8b4e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50015421a0f288ee27638e5a9fab1ca2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321dc449169ebf546d12893b18ea47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a8d79265508b66210f8c3e72bb4be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd04a479f640b3843d266ef9dbba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4044f60b772a82bd56b3e4cc9b597a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1f8b95605d099b77c72523e50ae4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fd07be490c98626f9a8791385862201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963b4aaff074c0463563076b30f90c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c08af235425001efa1c48a37a724203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33166d541e121c04ee600e69c47dd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1719f01b0197c28efb9914d29669ea0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2b70b5cdc2686f6ee1d486865bd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a96e7799adfb15a939013253951a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e4817018d67113cc7397852f34cf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf4118d1f4d3640e3cd731bd70e338209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d60d6c543e34307d59d81e23b5a42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d8ae4d2dea0380debc51f7b5b7d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd790e7d180fb1f24352820bf3b3ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73cc1e24cd5e48eb7867b77079cbd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4f3c272eda8f787b7705fc415ec65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c93720a89ca5c97184ac6979b78ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed597323b8277de275358637baf0dd8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489dd509ad6be8eecc6193089ce82f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc8cdd9909b7f492e79bd0a0b363e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9a4458bfd1798eacf6d15a49d953b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faa186e0f8c8ada90324968da1716f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc75e9cc7159a3b299245e4abd1457221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d286cbc200736ac8f46fccde5850aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1d6fe8f83fdca5d515aae179f2de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35f18465639e1738f6038271546be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359fc66e9d52b01bc085dbcfd76ee0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741e3ab71b6e2b880ac7be29414e84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d81fbf771e404c463697772cadee6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032dc0185c9324cbe2b9195788fdff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37061cf5bbe9992926cc28f350bf91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f47be5dd6fdf8f8795bfc0dcb2f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f11a4745f7cd8110b2d154eab6d159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54819985f3f57ff1c99c14f370c07e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd4dab0018f9cb472ede747497963a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660e45728058e95acd596fc0cfffa3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d34d2311c98fe9b2f4952bcce116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d155f7cafdb65ae4cbc8926bf484562236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b70bd34331eda28c32e83099c3035237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee9f182598b888a9b89a4f779da49d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b0ddd8eb17d75c52ebb1ae617c7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ebda17770944fe80dba4fa113c4a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097456f1c2956fe5264e6deb88eb5f4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707113ecc718fcf5261d807bc5e426242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcd61fe8af5bbe4318fd6174cb02a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3074ebe38de934e9339d70cb90ee26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72039521a70c47636ee286b1c27d087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583d5904ae1e605896a1d1f778852d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d4ffbf9a7ccb269694b96f44b4094247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223821644a77c60a2b149126639f5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0684b3d2d59dc154daca199da7a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598657aa0c7b261b6210e9bc314afe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b95d6c3f4b65cf33c550efc715a85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5eab6de68525b25a1200e9abfa002252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae905ea7af175cb26089ae3cd7102e19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f39a985e729567ff63b8383be826ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ee0d336d8269cd3715810b61894c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a45fb279e6a0cc95abf3c67395819f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4f77af0c79e9fe31ac282cefb032257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd529bfdabf99e96ae715f40b3a636258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f7e68205ac979584d506ea04a4b94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342d3a54b45a090decb966a2f3e1b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad93fb1a3f1e6e5808d6bc4567b0d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615383a4ed8bd5dae3b3b4920f86c2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787dc872dd1a362ca5f02e472ecba4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef9c94982ab1cfb9363c95bc2a1e42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc6934ec0441267b65453fde7d3ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a42d07a2544423728986f758517b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169f242cc4923c47f1b37c401694faa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6675828a5cbabe2eadf5ac2f154a90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad3b063b69b587697bb836170f36e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2c0c674d4eb7c33df2466112bca4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e74bedd647383ad4b942c393d778f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fea3b0388f3cfb01cdda7480c9606272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a2b872ed3bec8a07617841ba86ee4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c8d9ff1a2b6c35d134007c06be5d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f54255272e771599c3e8ca1d6086275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb90873cfdd69937e72db0a38e958276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98945c3312b61e7daa58af32269ca7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974ad204285913dcb0cde09fe15c5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01518149377c76541e98db9de7db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85028b066a280be4057e4955d9d245280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c53cd7d78bf80e1b8cd1388532a0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1dcc81e6ac32167b636ba8d16f46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ef59c7f97e58f9558285ac8d2614283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc26ddc760a586502794d562148521f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd5b7808424ea5ba819d609d00ba5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f68af777d7590cf7afdf1790499be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432af1c1d048ce80c982cc090adf50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660406c0d5d2da2ab24740b9d6f871b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699fd32ea62a448e808b9f364d94bad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f2b1ce8067df787662c3585b6c9dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09e49e08a94aaabd23b395bf6cabf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164177531679ad3d2011636904c6a43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e7ccce69f955608a0ba366956213e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e65f9d58395d852eb9ada460b270e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b69c28655394a0a3cde682d2b1ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c296444efab99c539977159393cd9f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6d8644f0056e2c0d750a2f7626560297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d95b3f2b3eb9338465bd93578324c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac2f2fe9d3c241dea8c100ad54fcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4dc210b468d768926c840fcb2aa53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258d5760e8dc8cbc384b36416b93452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394059434b58a947aee3b09c7611a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feaf6cde997d3bd6c1a53199d1be82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a4d7d9ad310638599e4ce47150446304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0c7028e25d353ddb0d79f66b0077305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684243bbae637d32384896bb7bf2131306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6da937f1c40cd99ff209780e73b9dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb39a430306ee06e729bd9a26b496a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a40e8804c7e419cff71a50dbee92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492af89d11c6f6c67a231bf9ec4060e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc42542bebfd3b8571edc76e1739a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ba729c841ece24eada6f7fb1772e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72e8a2c056c4f130bcbd5b883c750313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c09efc2513e2568f6c2721ead69f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a17dff0b5b27f3d74d9127ce52c2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8dda2bac3f3901f9a4c0850b1133c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d84aa2982f72e79f5dcaa1b82627c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4c1826f1de907585778248eee6b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07410a79faea46062593196c6dc17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363ff02d7bf47f12e554155202de4be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e6f8bac8c601509e2d89491c59fae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf80cad203240ec9b1fa89f8f1cb27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ff2743e5f077dd54d948f2577610f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed115e848a3ceba7476c5ff2196f499c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4dc9a7b501b82c7a6880f50f9e58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b80fc8cb1600f704f202b69012d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb02f92c635917a0c78ae6bffc477a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3336aa23d4b7d401e05cf870bf95e99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b014ab7e0d8c41761a8216e8c89c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90c0f4bd405161b7f720bf3b94b58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34ff8eccb66ec01becca8098b7dc2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140a88b1051f19e526bac65796ca67d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bbf80bde11d8fc963652dad913922333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db4ee0ccc382294878de354fa9f09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a28a3b43858af87697f77ff10086ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152561c38f51cdea984b9047cc7e8dab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681d6cc71f45add2420265583b9c749337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e609a3667f1c10b78b56852200b1d09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7f800ee0a8b9683c8b07d9f340a0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7d6cfdfe3c0160f78ebef92b1b83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94685b584ecc9b0030c29626b436915d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282add592d51fa2988fbb8444c6b22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d49fa57f169c9c7b62a14e2cb61f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec3d44e711f8307c4457bce4700ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c144af3ecf93440eeb7b3ce949b251345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d95a6f63308367d1f647d67c0965f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abd3c6bd1ff88c2308b8968cf0f8c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432f3424799b68750dc52e12cc5b3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b543668c4430633d88d5a88d9723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964f21e29e49648d8a24d43622f83b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a139833e7bcf9244b8f6232857b68d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0dafcaf21bcc6463c9261bbcda35c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58cefcc14f9eedf60e8883b255976b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f532d13f0d60f0b6f669a3ff02aa20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e81d2f0b65850d50827c53d5270a4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2678ad8436a578fb5ea857e5723f2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3a5dee31d75e424a75202468388f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20af33c9be28a22ac8bc489374f7a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531ff0b60a3823ad54854a00bd4ac2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c3e8bdae4f0a35f60c76eee3577e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60707c9f19685a7a6031db8a268954b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e36ed114beab0c34077a195c50ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27bfeceec5580ea2ff9b35a7d44cd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5db20044709cdbce941c9c488ff39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1655a5a9e569a2661b3d872943c05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d1e7a7f9b578cd099d83a49218666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e53ac2137d53eda462a835bd7c62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85bd68a125eeffcdba00c79737df72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21462ea14e9d72192118839b7fc138d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23dd2d062d7c74ba233b4cf3d45ed9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033b1cb75893cf25e0406dd792d227371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9366cb2ddba3e662b58534e0a1965e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87550cfe42b5b34083d44cb16a039bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d124913b3b727684e9a805adf169b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116090b6b95f57b61f38cb097593eeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd128392af2ca389a362ebcd8806e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501873e956804fc91187051220cb4d02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de923ca7939d9884a278dd95df581d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3afcd211481d4074568730d5b7ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9f0b576b87a2343e4ad580e72e5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5624957129fffd8a533d6d37b88c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135213557b92ca87ef9eeba09058495a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6986f945763d7528ee45d15bd36b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc12e8d9ab3d1e2b41a7e3329231c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4427c79792a52fac9596ee578ae4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca31fc7f9116747475152d49d2eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83aa93b48a4cb0c1fe1e8ed7d4a26f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009228848f244c2d8becf61c1a7f7495388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a333cd0236630a481de37efb916a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f077c818887c61a547cf35df369ef7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943b8692ea6c1fc84dc1a5f28c2dfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671e036e2a108f5e13f4e34b6b2d774392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705ac5131d51acfc6e5c5d014bac02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab8152ba66164cd4ee88dccabb157c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec1cc7018d46780253e16d09355fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d7031332aa5b5a11cd2c3947bc41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b859b26e9d37ae6467743dd64790fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26f54cc53327e1dc6a80c35166506398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4a24e2eec4e626c7efbff4c44d35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437293321385067af9c39762c4873acb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1feedd25db89fa48fd7a100671ec7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062695589354ac60aa0ba66e605c8c58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c11a4544ef63e4f962cedf9bd47607403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17336274e2f7b97ae1a168f2dd1d08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e260610609f55a9344e50492b209d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27f86e324ddcf27341dcafaffa1a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd5520139939154a6102b2ea098cbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeca4f4a32111240525819a4a9409d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8456a3fa492699cfe2aee949e88e9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08607e1668ac8d89acd1ace6be625e06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314973dad0a3e0a8044a8206c90dead411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7443ba305b71400dd6835db7da9e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c3d38b2293dafd6a01d734943d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcff185f40b66be92cad6906d6c9170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6739b774ff3f76033a5730a0088ae1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88511361e1e0695a0fa28f8c765d9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ce9ad9d8ecb6080a635684c4bd3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a156c0df69979f3ac893652ca6e1663418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bf3e956758aaeff712f613acb097419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cea7ee1bbcf7244f41b97b3abbcca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d19b36f170a99cea1c5342c394531421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79afe590c2924eee0e1383d6398155422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c476c8276c1e31bfe8cec8337ca6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb10ae48e36dd6edf9c617d9dbd6ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247672e6d83693b3728624ac3e460f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf005c1c619eac0c0d3f3c9f740af4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2d0ac34fb79b6e460d9c3edfe7b1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e52a6af23699b2b247a7bc9139ac2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e92fe8f89775a7edf705f020d209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bbb361d0c19de1280715727c85a1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91251764affdbd74f567ee288a01353a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d2552db2edd0bb811a311b34fd7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da994f549d1e13f494115bee6b530d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8c43bb53c55b80b455df4be6cb9e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db6eba483576e06d33db6ed4ef76de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474923dc0c1d0761480d70f67ad8a86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498bcaac2f2fa66bb7cc6c33ee8dab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53160dd7e03d53afe3825ffc941f056b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6977157e78c9e0b073c84ab87008f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9c5311d28564cff428ff06c69c00c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e539284ee114305612c731e04dea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91924e97e5ca22ad10c1fe95348ab337442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb9b5adbd0728fcf8f7c36c9fe48e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c6e77743e1c5223e77d4845377c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab9323cca6139a13bcdf8d14e6790445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0aebd574ef26fbbdeafbb7cf44a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e137816c57c21e70de9242c7324aa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185baf4c40503e42fea804c42609a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665d4d501d4c4c2063ec00a492f66d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d159d39e497de215cf1e1c8d68524e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d536f5e90dfc4ccfbf5b855083b2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8b83118301ec996d3cc53af0f0d6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34188b738cef838c2ade878127f9b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285d334126f59d354b5b2efea7fa34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848048109c5923e0975f3cf2301c3ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e1155b7475d936eb8535df6b57fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4243bbce0da29d68c10172f44a28cd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eeb815252b10d8a961b804054aea5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e08bc8278d4f0a347c54a8e7ba08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192172401810c43e36e4dd40732d3e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa71af4434c769298b2d0bb3c21375461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa33b3a71dc7579939378e53b6d80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ecbd78280eaa0b8510d4b06d029f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84c7a75aa4a7159a2ce22c9f45b28d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99752382343a2de9f47d1fc0796b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db2b1793aae8ca6577590b075da8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac988d084bf55038d0e9c971d3f1c3a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70651bf6f3f7d821d7e021cbcc16e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60af7a89c68634e7e0a84bd257e867469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98dcc581bc49c3777e1b4ff0f88997470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ce7a0336e632c90fd1f35c6419cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558e2ec019851af8bc2029e8b52311472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d443325cb0a5912614059a0af524d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5152470c7a4cc445920e8dcc7aa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2609d40020511861e32fccb2cd998f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b9903f909ec2601b776cd1f8b136476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702996809391ff550131ce7b02bbc778477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728298a864e32fa934832e6ec3a68c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04f16f11e90635c5c3ee56ce9802ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b89e0f16e48ab8df225d7c94e04b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529592debcd01ad2c677e5377c89246d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab979dd6ea37ce0e0d895174326d6cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5dc9b2fa5124f27b553dfe082d8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d9211cf553712b5a79637854e7ea4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ceaa6aedf8759cbc035cf80d7d389485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fdb203f284bb646ecaabca6512eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a28cd6d0dcd704848446f9514e41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2bf3dcdf499f3ba447f9c01ebe70c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333df6c0ae6cac90bdc1b679aca7cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083d64851720c43c70d2b3109de13d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b834d4caa0c212f75b9d4d60490bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef341624ff27d242df036f78208e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776f75fba8eb0d18a31afb0a9ba3e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b9cb742d968b04d58f3d13be15824494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3292438aea98795e04a895e77d97319495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881104c20533e5f509fa294bf2bceda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50c6830532cc9b02416975843109c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5b7cf5b8225d201fd2c60c5906713498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82715615fff4e8f64f2e99ce0a89056499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1334ecff7a31b3ac98228736633971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff9858d8c04494f507a1b8ccf44be7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2076c5b1c34c9754d1bdaa121a620502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cac10465e2cb0b73f04dc95f05cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c5380da195a64117910b334e8c307504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636939360c9a633d1cb1beb86880621505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089ab97d65e37683b5cec8a44efc623506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20f859d668ff1a0f0496f20865e31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa66aa922739f3a1379acefdc030e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0dfccdaadf393c5696b04c2d85f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87844b94ebfc3acb568c8806e4bf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0504feab0ca62b60d9c332386aa11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab06dc1716d784a194b410c0ba9abaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ad56987a6c9c80163770a98a67d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f652e4df318fcbd8a54778aff352b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4395625606a42f97ab9b9f823270515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a854c5041c20273201317d3f2b688dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc7ee78a17b2df8f1059fa4057217e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4191c616c30f17f4ced7dea597abf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9917a6039abfb4c51c3c938151bc1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdc3f4ffcd571934aff7d68287397b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8518e8eba4b7e134260bb2f968ea02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad23bba419c916dc7910c1535c4ec7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2057fad6f9a5a29c3dd92c914e5b2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0110882229332d9ccc73f7c8e10d67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c4781e6d5371f6ad831447e6f1ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d10f08c443b79755a7c520d6fbc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db4731ccc003f324a49231d5f0218527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605ec139152fef6a5d833bb53f33ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1f4b90ba800ffa65387f54dab6acf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d349d15e2b8bd4c373795c7e16352530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e373f13045bb650fdd720d6db52d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bcc0e7b74ff839a9b3e22c4724963532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caefed01ed364e2ac93e1c05d5c531533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040f0a7949e992ac3d5800609958a53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80882b0820ec920fc20688825185f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd0a00c106fd6fa653a4e41097f73e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee28b5f22cb5626f185898657b74a73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b27913f23748daf6cc69cf2ed207d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed78d092795a6c3ad95c6743162db8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0538c841d55b1eed09e547889ff0f45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c91378d24f01ffeeebaeb6c12f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeb60c39947642da0e3b8d3a9cbece542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b5870fe611df3c60ea4703e92a52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee93f4c7cca370ed4bd9f22a27630544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6bcacc48e780c92afdfa3bd999833545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e682e102a5945587eda2a2f55a3cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950620822c9268645e0fa000bbee2c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcf730e25d813396afe40a448fce4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400cc04016d1800e7137ffc283e6f08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f310435048a62cf5a36fba75901c13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ed98ae89966252dfce8f8134e1e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e65b4a209469ee1d958d98d0c0ebc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba02f1164f59611ebc2e97e827fe05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be2c12503abcf0d151ac0c21bac3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984475531ce8f60f3c510bdee3b5440555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9444418030ef79b829ee453f8537637556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3e12b1a6e641aab6b1f31cffee1fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38164658d16ac7ac45ceb9ac6b2a8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce41df978f2ddc942477339a597d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5ef786813848df0bfb39b1152b808560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ddfdb793cf3e15b146723bb3db998561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577778553b558505e6e5baadacd6e714562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8e9df92e47a5a7d87b7f51625661563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef6b0a1420c39747f0ea315b503fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed5ebe24d25c5bc4be85f367cec254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19d0459d836d1238b60b441808057566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a0f318c8997e98053b55f2c701fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0551a251ba0530823d487b3160ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e64d3fe001d204e8aa33c20526e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f77e83dceea0ea98054da7ae3c617570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bae878c0b1457b13accce205dd908b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea8e5576c3b28fd24b0d5b27f94ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3dabedda7cbbaa0dfb702f5e0b2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241344eee024e5021856288b2a79b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95c9548ee3a75235d5ff99a15c1b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3cfb8ee588f52cf4d14d1bb64c54b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f938027af7871b6dc1dd5fea024e79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76170f8267893f0a0f9c4d0812bd6ff4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2d0d085934724c1e86d906b531deb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06e7b31207326d006497c72d2c408580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a2dcadcd27b7be9919f8bb7574bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e1c46e26d99de5899cea92bfe1de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1540ee74680dd9e87adf62d21cd4ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde775668bb562141f2e3dc67ee4f9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea978c0f638ef768f8a4fb05237a793585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770b41bb22a575c796b66cd8ca0f768586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00717ea3c99589d5da6bcc883ecddee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb7cc9749543404e8b17d4a3e315d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9b6c5bf266a61591e1b470ec7065589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3697fcf428dd7822bff1ebf16d48fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755b6c74d88a76f223aab4e255b155591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715dcae0a0090b188a86cb8a86cfb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3bf802d05b873ab14545139bd23a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f4f2fd9beea9661f55c00c612e9c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140787cf06af153e2aa333805b7fa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402029d211e49f982f77420a2362b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac66a333e8eaf50868dea643d92ff8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681361235f01aff16f762a73c9b72871598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376896ffd8a298be01a242abe35f47cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c7a26492f0ee82f04b7c48b25807600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386cf83531bf8d9065d31cd2451a36a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa732ec0277fb5554c3faf44e73a31b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ed2a11e326ddf8fa267fb1a839b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f77b7eb3d442cc20541aaaad59d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6fbca3519411feefe2bf982def5ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb31b89523317c4f0a58c0a286d2f36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ac9afe81e8bc896f1b461d4d6378607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de2329050f972a20e90e20e77378e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bbd327910f56e0cd97d8a4363239b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c637c46655d6f45eb3b0ad979a2209610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d6d9297477951c2da8ef1c64e577611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da9bf941940529a9782ff7ecfbf0c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe426dfc017702f56e68ff0db3f30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015553bd7dd57ab569e76c52e42f2f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d737289522e69e996aec2fe6d23edb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02e3eaf22001a5ae473c2f031f864616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d38832c14d5953b4a62b81d88dff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78afd5f5fe92df22a726669b052731618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a03fd306b7219697d5a899e725b7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed6c6042f155bd2b8022dc943a8ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3327f25132e4d7866194ed8f71de03c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3d6805da4d44256db83042b87fb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa85826f79da195feed899c05c0d9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df021f39b3d4693d36255e7fc5546a13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7eff69392c39487092bef6ce756e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d8446451b8b19ad41033ec842dca5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc353b8e99a31f883a14c5c00a0bd69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bbdab07893cd9028c9239ae4c6d3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6923820f7b417fc627a9f435d21f60a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013004cb8aa1316578b0032a81715c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e3ffe12faa322a8994de56566dd45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7d0e75e1846546f92187d66cf58bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5120ac3e435eabc9cc654e8d65a62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6c6dc58939137744a1cc782ab836634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55ed37e58832aed1b58f6d07f6c750635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcfd5b94d6f3ff2b43b0f933eae720636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bc3776911674590809faf1be04b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058d90d13f0f7674834f65b749bc9f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f64c13596dd3a2b2924dcdac503e50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345f4a2e44719f67d1126feb46e03a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8dbc8526b24158aa69dda637a1f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44428e13ff4d86cbb390a7a4db9e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45054fd43ae18049afae12d90c144a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e65e65c2d91e44c4658c703101768644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa6ec6702fb38723f04e8e46ee801f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bc88a6de5edbc5dcc4a259c86d6d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4da3597adb90370b18e1d3c81c03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6382863e301f8bb2a49b3fda6dbad2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7d31bf3ec537dfa0640087d786fa8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6093ccb3a5255d1fe136ed21d93b0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4284254446f1994bb5fd6afb9dcd4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d7952ab87b01066af973a54a0053a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9d84065396d20f633c1c422a03ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c94850443aa3e3055f21f583f590b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a570f55f7c969ce59c627d07611e42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0f46bdb0ed97f51f3fd0c44d486c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb23380435a6e70ecf71d71c131645657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994d513ac033708367835f38e337e08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a437a3d9d3e3bb2c3cc9e85fa65e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281234571355b360fd30f6f4531f2c86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1b46ad864a5a8f4d9b29211d4be3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b037e6f7811a5ff051ee4e992c850662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10f8265295157993dc4aec60b14bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b80a9c01c531bf881089e99b731586664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0601d8aa45460a7eca4db1ea052bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a434fd30390da12c00849642be27711666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11645a50869e7fb3c72394c9c7034dc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e5425ff21679d75b5027a7f35132668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5930b25769975ea3769656ff87954669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c0cf2ed242462a92e0f2dda742a46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a674122285e58d3795e0ae349666cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d76feedf6dccaabbd995fdb0af18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92f61311a2ec9a6a943fa5bbb6726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee3d855855f34c295ffc01df3d691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002027ead74770073cb249db6e5a4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7276ffa56a521ae26c69f3ff8e13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b4a2544e20e4e7c52b9feb3c3c99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfffe33191e3beb96e4e88f9321169678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a11140c0742b474a2bb23df6c42212679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95757f0a3773c7e92d00c30ff30bd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971f029dac7cf308f99bed54192d84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd12d3313465973b11f4f2cf0e5d79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965f7cb2b8fc69eba6d2fd077ca512c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628968cdc85990737a29b29ac0b53ef8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d3340c31e1b1d52b570899d31c28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18038b2c4865658cd538a12f2ccde014686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d8ab1dce543ee780534f1b269d61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d26bee7a2657fb4722b149436dd60d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb688c5bf8e820b3d926f7fcc956af1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62765aac70d9c3d526a58354cbb8c1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210b6c8d7434c754dce5d2d4f7878c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c56842fe5042a92deb3459a379a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaedc529d3e4b8dbd41623d42dbfc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96614cd23d86f028cb8ecb1b77c795af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ef8aaf3601186cc5021e7f4759f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418537bc406eb010cdfd7194d5b68d7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131c85812092b6db393072c16c4bf25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b8dc1416517e484d99142c36359a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8f4614bd8f4dc5a51b3e971513ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9dd12e21a9e365d67cba8b8031294700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0c8b25e293bca724076b2707bbd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057afafcf76b0e4ec63bd12f791ffd8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a152a1fcf159cca0ad124e2496de45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30e7e20330d8adcf9d9e2e4b8faf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4566d14e4dcdd0ce589df3ec7c093705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd297061e56defe12ed592b651a44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9040ed59abe87b06c02b98af1199707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b643911d8de398f09da121895c78dcc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d601cfe693aa76deae5cc882983e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a11a8310d2c0f323366a7c53c77da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3015ce71e6590c23e0dab88efed7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82ffb66f21235d12fa3fa2d368feb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce2b9dbe89359861bc86b42c61f65f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68622a434c769316be8ac73deba5a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01be923f2e2fa05d0093a2bb68077b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11825297da86f8ba5d4ca553156a98f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70baf8e223a47a797f3d39c711b9b6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1745f1e539c653712fe6bbe3b7ed8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c459e940085ed2402df56490906860719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6416a40bb4f9738ddf4985644b366d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaebed306c5275da0696acb2f83e50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f649849839aef6627936fd0d84461b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df5cead6b903f691b03a69023b0691723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc879deacf75feb6444007e51090b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5f19c0279d0fa1adab50184c43c3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24691c48e746be7162c5f9a52157d626726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee342736a75aa5d8d7773f9d7052a712727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d4c0b4b1724cdf8612f22e5285a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce613da254dc8a8a1d97c95bffe25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3ccacde26862701fc16eb1b507c19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ba3cfe89187ae14d5ce827c2db20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd552addbed138d24c9b5d5d38b5ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0c38d152b728d6e9732967c44cd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd579eb6f34af89285a1c8caf331d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a96b12f35a94e8984165d69a977ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818ecfb77a1e9c87e4e8904d97403a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25012d6c2b95cb36aef681388f943c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a51a596411e114e0ff3a50aeca547738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c46dcbccb28d92f8a108e0834a029739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579801e9eecde191e4f0e9b9b7e8f35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d6b41eddb7e816805d9d1b731b38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856c5b74102ddefb72112e003a5a3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe313bd230258ad89be494e9f42ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f594ec8105f361769011ade72143a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107e71e87efb9fbaa1c024e43729b3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664371099ffa5d48c72c723dcc24fe27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81692a748ad727ca1db161fc79eb8641747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d21c3d38eb86c1c1116bd9e5c3989748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815e72065170e9f056b328664b15d43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8662ac10cc168c2649c340cd9eac1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1efde028eefe87c31501c3a374d75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6725c8da3849c64a5535bb67a785752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecf1089f5b6834b0d0663d31b250c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261bed38522e044aa80d860497b4d2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794403879b7506c2a9520795cc0cdb61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d513e3008f6039ef646acc01d4fc59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5286e316d35f587ac4a6c297744d3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c666dd4abe8dc929fe7ea8cd457462758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c7493bb91291437dc07de2d4f61d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28f45c6b983a8c0951f3d9029fa9f9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d8ece8230d221616d5e7cf70a67b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a41be4b040487442779035e8d9a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebfb337e54cd6bc9a257e695f301e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9e95ac18e47cd2d4a02f30ed7b0e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1228d48512b1d10f2da797e1e26da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeacdda7598e2215cc0312e3ad6c424766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9becf8c63dda6756b63f87f4b73290767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>