--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75868b806907cd1dce89e67c2067cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd3cf55bc3dc890302ceabba2b5882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa630e8e046be64a3b825d53e69e353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca532f431fba2417563251269dee0d044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6c663936e687e1a32ffe2f1f45325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa3eaeb19602cce659a31a71561286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbd7adfc0086f142bbce739e69e287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618ed9cb1e8d8554c309e4e0550d0398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2c413cbdd40611d41c675756abcd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7bbc640079e953cb9b42e5254d6aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ffa0866d28e9e4b6981f1027469aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b4a01f7463301a8df3cf4307b47412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82bf525a6b4187e6b02be6eff4303713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf620b9b28db4d7753249316fe1f2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4516e9f62aa86d5f319ed5a96c539715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131d9184c18732644114bd2a857eac716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e78af0567daff62f00baf5f96ac9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a4b486da0b45f851917684fe98a2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c1c6442756cf0cb9c21c7672a519b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650842479ea2bdc24684f18327a00b0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b242b94c9d5e12a2eabd8f45038421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507b0b23cea04e5c1c93148ce4019b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1049460f1e25cf7676eef7a0951363a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76caca07c2845dbd2788e448dbafbc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6f6d733f61fbd80cd1b1f8882e14125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8607da5473db07f224fbb3182dc727d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a48f4079230132f4a724afa7c658527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219ad8fb0e2082899567e967860d5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa4c7a392376a16a0d729b146c7d6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205712b4bd8d24ffff4f1d92f86826f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42a3d939bd877ed6f117a28c479cf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4c4994793207430b63e0bb22732032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f59caeb9b75c9804faa2234945ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad34e5277d17d60d0d95c5c013505834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e6cf110eadb8cd5d00ce967710c0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcad2cd243d9cd11d9ec291173548f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfb6825fd0c0faf16e5362f348cab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce805845e0840ba7510faf0d2c1911238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e08d0ecd2f1e4a54749f5c007a6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e09f61e39f7487a42009f3b68b8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c517f1e842f783df61ed9cb0cae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653d1b13e7ef677953c0662ca7d4aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a98011ca442ee1f71460528c930c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4609f774fe680359527396265b18c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59b6f870f29c41c5780947b534c3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf6c7f7b7e286ea9476fdcb0e47a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b89805896859bc785afba50521f75e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfb6a169990b909d50f4f3ff58404348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d10628ffb272556c955c27f14b9e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c77508d79d4ab86a834d2a93241050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a62c53eb8d0d79918193021d86f7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31722bcbba53272b5a69ff21511668f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6234b423a79624042cfe44492054b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca9b0a10c76efbd4198449a7a1a7eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab743219ba0808bbe2e3bf99b6f3476c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25aceb266d654c9d5e98cfa168dc2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bf3166c6d6977048bb1b3cf554c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde513a650e607dcde2a5647d688b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8039b898b70f2c449cc77eb6a42a5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58bfff64486226406bb97d4c67e7e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c48e4d85ae99c2b4b99df89c1982de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294866a6a2c495a2a78164d088d4d6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb14111967a75118bcf7e450da80063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36ff1a7639b10cc876d7cd0ea93d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83bf9581dbef3f983d4c2fc1a75ad865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87f1f7843ce49a33b5723405bfec4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7602783a7aab99708fcf944b0589d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d7efa57f80301f2c1b51ec8b9539c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3c48472acefef3868982649dc757069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe1a8614d3225d5b25f418911f24470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd556a0283f08e42877b48b89a9ddf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6755809da88ef15e060e857191a53d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d1f99c26d7e2078c6317e7e41e13f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23246422d7bd10a0de034b4d05ab946874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1438b888a888418220765d821451e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a78bb51181fcfdec16e996f3037a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e3b8021e12729e8086af6d5af83177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f8e6e7f6bd9eeee12ebd83006264c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c96a07d6568d582204b81640955979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8611763c4f29d9f4636a453b6ec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd11157ed0fb587301130a5030927e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd145d57874e41eccc856c02e84f5f8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b49bcfa06e9171576e27962c4fbf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de997b05a038ae4faf75c8301a40c7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab20956d40244aaaaaf11d7de963da785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709e92770c626f9bd176c63c7073c2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb00e9570b3bd13ae1f6bae26b88c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6920153d8fd55c7ecbc40a8fa2ab4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91247c0db1dd16153ee87fb0ead339989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f26414a23e81d891486dabd834f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a9eeeb137323398b394fee53b7a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbfb224c0d7e4685214064c032c8d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa40678807881e68a0c919c5e5fd8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df53f2418c730bcabb316257cd5d4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaaa0a5a7971cd9eccbdd39076b70395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c31d6f8ea2bb15cc7b7a3113a10396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34710efbc1b54bf2cab424ae34a6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c500344c0da6fc2b0b8e85a5f1abf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf99832583d9091e3e26ea465225a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aec44872c023bb48ed42e90e8d3aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15187688c9fb3e2e503426f3e4ba7fb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced9c5ca0ac3f3fc43111f6c1466fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1898c965e13c4f056bce37161a6ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e4e74645380e221d50346d48316fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aa1f3dcebdc0338c066ee0a37c732105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffa1f83b7350006e9eab66899418e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbd4169b4732d95df4a4c5cd05d976107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359edd51cfb26db2407ba8a44577e90b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ae759c60b6dffb54f2350e570b4ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca741552ad44fc10dc9d3390cfa55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e367deea531753306ba32734beb9b20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc349b1e84a7c8039ead304200f2ae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f225cc8d124da49c7d1e7a9ab318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf81d3dbc2a44d0ee435e8013252ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16d6f3230dc95c3a0a4f47db3bdfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b87c29710b056303d8e658ee00f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976eada5c8d2137e77a0052fd083555117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ed7d65dcf8875c58bea8e4bbc857118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62374a3ec1e9e1f2c3d07a229e68e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f591eca6620a6354fa0330fc2b160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849c9c11b254e6ba40828f7e084a62e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca6c14304fe83e4bc9fb9f6c1188c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea6fc0a03b5491c5f5198c9b08ab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a938c8b0c8f858c7cb0456d75706c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0943a7fa33652997180c86937ee97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f2645c2f3c0988df9628a6e452eec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4400dcfcd8ca529215f86c658370993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62e71d52c01ea77778bb66ec72309128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a834c0517ab964e7a9f508c32bd95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15f0bdb2a63c0667b1435bd282795130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df78e76ce98a63226e06d8d494c9ee7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c4b0d46a8479098620ac19889027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be02f0d685fdcca6936b21606e20ae2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3cc7f8f6f51d7114ad28214daa88a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225f8a58681e035435a80c716e504f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209372fec284bf2a004714ebc26967136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafcf9534406a10b8304b622005ae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8728c951b8b24e0f67bedd0576f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8222b9c61ef966cb6e413da360f414139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5756e92ea995ca33f3b0f5cd44b8a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa30b6176dbbb5e3ae723b287546c97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e2ef89be52052408133f36f1e4e76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656a382f81d6260b21ff3f9378f5c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f05efbbcd089e6ca440bc1c687972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e92dc1ac5d8cf9313fd6a0cdb295a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63fed397b1451433755d3c55d0efea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526fb119fcfd14d13ea613028c8b75f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b88776248cf6ec274a41c9b2a44c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2cbbf6a6bd24f032d99eb919add57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d720813d17010e22b6c38eccbab13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a2b9b3c761d20baf0e83c30709ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bef78a3ae3b1f0ad62d800b77bc65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb19c1a5e8abee55a10bd61cfd55049153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e1efebf4ddbe3956e909f168a85f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617694511595f8c72b047c113483e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276feefd26f62d9246135d2cdc81887156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f573157c0034f7341044731fb1b4ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96e5bb2ce227a13b3e9774731fd17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9248df5e8980b5d56b78c63ced0a1ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5756ce8ca3ff9bbf699e25c8a8d40e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae6bd6f6e7ef13d15b73872a441ca3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a28aab6eac844137c58d7906cd42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5823bdd83faa4ce3138b1f2f95570163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930ca1bf60770d05f6c21027d33f76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872961a5c2aceb14209cea2c7ddd322f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f2d9c9b069bbf3dc5f5595a0b122166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7655b43e0d9fa0bf4bdd4c314528795167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df3f1e7fbf579108c31bcc0551d54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810514c6a84cf5645afcd32dfe37c2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b92d7880eccd1e42f28eea44e91be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335449f3bc3f69275a77fd69f02771ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96109b38d39c689941bbf645754dff26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b0cdfa2ac1081c5e9bb28e7e47fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799616280f81bb2bcfe95c94beef24b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b9a90398e60047bf2ba96b83ab84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b412af8f68cfe81eb2d35b966de1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde199c648f9d92a5c8745f58b00c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b36ce6b87251e49361224e76233aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764116f1a338eb300549dacb73cd8be4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9947525b545723f42c26587cd4d6c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5dd470f1b5f18bbe8ba014a88f40c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f1eb3a1bae42dc8a0eba24d4872fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705470935c50817b666065a40427349a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df4f83d0926d7c474768ca7ca6a61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708681cc7b51385f9d67de85503cd7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836a63144ccf987202191cca82427ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f1026e6aea260cc66c4346374196187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab720fceab0fda8db7fb729edc3e02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fbc850e45381c0e1075a55e88fb7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34438d22ef43f3f240a87cd676cadc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb425b419cf17a657a4b097b52c1fb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb667655ed4d1276cf45590b0f39d42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49265ea67e0c2111bade66558438fd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9bd99b628f679a3218a360112ebba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289dcfc3b29f54c1e7aaa68bcb906dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4779e12c91e5c6d9f6fa3a947564196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30654534f52f5f37b0eec3e680be5631197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0365f840d85056d5e9f94993b04bf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cebdc39f9d860a9f4d0b27c66023d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2eb633af5091f01841c793618280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06512091cf8b2ce95f3b557e7c4311201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed81c55094700fe9ea68265e2157e9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a248da17206c887e1c2b57de9d356c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c64fb91b6abfc0d1f2540f68ecd36a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0633233121a14f4f2f77ad7ac6ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20536132a96bbcaf233524b34cb5cc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056e6e87015606871ae77dd91f955af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f97bf4161d38dc1303ea5908d7979208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25577c1d3d974d2b49b391502a84b72b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2494d3a5166ab03c6df00a9ce573f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d60f82c13546df6ef6e20985f19f3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a289c64fe34fa4e2047b06ac73dbd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b6dad748392ae17855c4172b27a16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c33e49a01bcd22154a2002a85109214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc299a9145da3cf9f0d5261d64cc1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb753d9197ef285eca07d692afc53c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013d42c61d1b278a21d1b30f8c8671217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c01f912937ca96ae2ec960f31436a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de293794305f67841e216d905a9f2bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3adc1313797756a12f55fb9d0c75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8218b3e43eada1c5d378139789e26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3519c8ce3cd0769ecf1c72dcbd073f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c32d301032f2df203f805c990e08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8842e88c626c34ac9148c34f58c013224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292f8b03ae83aa72e6f08dca5de7a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff92b3e92d0d0cf622d48a56eba342226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d735f32682c369b4ad26c471eb07fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd7f593e1d853ac48e98bd7c736d50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd65041dfa5763e6a15637292d80ffe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e702d369b5dd4288f54626f786ae3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f043618d23fd5b1ac217bbab63d75a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e2c245155b0fefdc1f08478ff00f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6b858a37ad3ae15b9cbd02d0d770d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa001b971b419bf546ed8948d9119a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6283e85bed76f464ba1e09fda5e46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd952f8572c3ee8bf40998a1dfa1300b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca9faf5203794ffc682da649d790b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed553280861ee1f92fd480da34f07a97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80dfcccaf1e49150e0c1caaffa4582239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e538ba340859442c24f2a4c2995143a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9add2e501d5f9d5089b38beef6508d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5acfb7aa80d585da2de636eaf4610242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ecf1a1c4559dce6e921543e34417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c419d76aa9834a3f2f5ea5790ab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd885198bb387a96e60f17fa57723245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9345f3cc258db2ae2949110bb512246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b07a9efa9b40f8aa1ce9f5a9bdde3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d35ff179472f2f75b8ac6be1b2de4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e43b999931c742bccf59af9a137e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba67b5fd2f067edb439f039a1a474250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba6f91910bf3674b87ef6191c9835251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642dd2714294238c385f0606ab7d7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b7bbb97be5b0379c4296e7da3064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda479d34fbe094d5dfb76aa33187c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274ac6e019c9afd97d2369b6dc7dc8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf141f8076aebf6be27c653cad94b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3f1131051f0365905ba2925ac0db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2666edf8c6419120d9f944ddb5ce12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc0b85556638fad29fe2432463045259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dabac8aa5f1b13c805634136ee84bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce45b92b3164ab6fd60ee866cb9e02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b144dedc0f4e6e31feb95976cc8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb90c59152001dfaec4c96e72dd27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534db2920fc8270ecd1d1a358836cd2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b73b4d45b25e7dfd88eb9115eb6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947563998068c07dc152502772bd741266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f988ed254d9a105378665429792fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3ac2c2510151d23601561293499a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d9af837d4ccbc7148d4d2caedd46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9d6292237ab7fda0fc0fd4a9d04d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd30e02b134c9ea59b0a4cebc6218271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4758b998cb3ba2a460d3a672a6bec7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7af986e40adcc2b28272ed118d29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f680abbbdc200fdff7acdbc622530b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62adfd821948e4d1600c9bbc35fa904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e3a36da1da3a726805a6953aaac83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696611a60d57deb13b8d89d3a27b49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c909c17dcb75ec736df5712a72fe2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841ac76790416509b3154dcb1007ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ccb890c5df2f7fed660b34a8c233280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb33a86d69d37ec1bedea4b3a117a47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a44612cae8d6922fa9b09f94bbf55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a05d5ba754af1069ad368587faf4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c3ec700f94d0557378332fbfde432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c307c4e427a12ce24f17baca642507285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3981a0a4c6d31ad998f9e8a6326f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a5879964acd63ca18940710b46400287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1110c34a3964097f89fb8f97df4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381509ab58b128974683931a7f8e8f26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc3b4a12e7d3e9aa18d4d0768a9f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19dc68c12fec4946c0575929ddf2d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78bd66759f954a4756011f1eb0bb31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83ae684671bffc0ed05fd0647142a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a221e2b7e5b9bee43cfeb44ff4949294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b068dd2ab1e12cdd0bdb8a9cf6fc67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcf4ca2c3528462e3a006ad51d9fb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f661e162280133bba13f13018617297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb38810dba2b51844f511f5ccded854298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ea6ca21f1eec36a3664d7494d391e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a056db84c7e8b6222ab96ca73eea91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b7207e0ab746072003f10c5e722dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cba7b8f9704f88153ef05f52dfa41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615cf4730efdb4c3953261897723936303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c22927cdd0a9a774afd8f95c897c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48359944cb0ce12425de016a3bb08299305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3519a52292eed44939164d23acc95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a994b56d24d1f95cd5147085179a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06549ddfaf69859b58b0ab806d63b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908d585b9cf1a18a5607ad892811c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3bb8151b065e4a49cc6998743e459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb06f01f8c3decd9e9b0ec32ffcd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84452314664f4df0771c15f5ecda6939312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208943940581081f5fc9a74d19d447313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a024bc6fdcb0b668365a39cc6fea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba30301fb1661335f84802c061361d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc658e779eeefaf75bc3a2608e45dfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8dc1fac549e0cd3fbf5f8652ad36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7bc4910cad8d0b9f6012551f08fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c17c20558add9b5fd1cbf9bd040a9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e51e1a73482fbdd3ec84061327de0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0af3e47318a1b969341eac27025b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b48c990caaf608fd7ba2789b569e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689af6dfdc184d3d907e2070465df0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70465126fd0493d5b05593e6cbaf034c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7af35cb37863dfe8f271340ee79e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22748dfda2866bff713b2f47a3249397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1feba9f3c598404ffebfcfeea4a8f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf18dcfc0f525e1bd3653ca7caf122328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90175748e5102e6482a33c1ef2505302329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bbeb6209be353155096eee6e6c714330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf9e0ec5588e5256fca55f8ed6891331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7ac7d267ecd0e261debd9adcbc0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4dfbf11c01489efc5717d08144d13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a9e3723d211efeb926fc304268d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f223e1144361813c4f060186dce72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262eb7eca4bf18fa96003ec877c4fb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311286730e479eea5869ba1be395d677337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90023818bae69de3faa68351901a85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691653ed27cff28f58f72a11462763339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d351311372ef36185ff99bdae2e2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd1da1637718f722a3773be49c2b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352cfe225011679c6aca0ecbcc53af1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd092d8a9b6a67e5363e2e100e81b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54abd9e20ac0cd966c636e27be0f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e56f2a12b6a7ecc88172ad9c7264345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8e04796ea15b9ae8a27fb55fcf89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc544109be66673dbdd460a87c0e2a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc52a3f5ad772e31a0eeb0c053583348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6059c0c48c5d92ca2a212f245844b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f067ec1662ab0facd24affaaedad5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e27c553f2bf5ade8a3d21aef51cc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f3790b902b514262cdb3323a18eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513880056622c832d8d942b42755264353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9059ddc2343492be0b1be7b20f127a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035058f759ece9657c80c34e040cd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9a4b13944649416ad5647914a0b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b89b194fab71f131a2ea5d9a5de8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac091e128c45049fb36593455e5a71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd43f9ffa1162f772bc268e59efea0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0578b9d25d48f08f93cb6c16b475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a364d24ca3f8aeaa0abad48fc8dbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a587d2c6bd4bfb868d3266c9bb4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07482760d8a48e4efce51b246ab798f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99417a566b4b453591472311cc1f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc98b89a6f63d9202fcdf54119b04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da458ee37eee7bcdd284b469bccfd985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0a4c96ff12aa6c62c9ae18403ead8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f9ad6ea580df97fd0a39568de52b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe25bf2311df045ca41031887a28ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d336c6454dd8c2de48962bfc5ee8ee5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993c166affec6afe9c52fa3fbb4419371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c114a049f3c22fc4cfab8f016bdf15c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7ff6661cc30542373c14eec519e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc521cf89ce0ce80438159b4eeacedb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c803b010e93e886b182ef056c13f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a5541259ab02e6be3f884dad2149376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652687baab7199b4f0d6e5adeae4d7ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef42b01b89655874110439e434baa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3928e9e036d8b87444eb63180574379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86693e60b5980bd86a1c79bb5800b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38b273ce0e07271a71b9f58619a09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d89fac4ecbeb96a9febe022067ecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94d585f21a2bbd82e678fd75bc6916383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d96bcff632ad23110f3de401a20553384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc35cfbebe9af539d1fe93553cb506385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1dfe574e049ed16d4b6e0b2b29431386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcf958bea42f296c95356d5648f3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd01f51e4a2a061865351abe7f83f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85209ba08496431e9f953e8f050e5874389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46c45c7328cbc8aac74c587c26bbb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977816ffaf57c318066bd7c82e10302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6558ce74b5336e142e1fa8012db227392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d78ac71e1c2136a3e0213e846dfa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d7670a63d932b9b3d2bfd9463515394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556f063446ac9634231dddcec74068395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadac789957a0474ca41f71dcb2194e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3fbdecea76a7ab4ecb63e7a9c0d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdbc796ff6c5e9c2dd7a72748d8eda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e67771b94c52c6d4aa25fa3637c4c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de59245d86f9faf886ae48acbfe83a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245ad716a8de02ff3c5cda4e0124216401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1135bb37f1d979deab7cb64232e1c9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a31d077ed6117d778ce57b071399403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e25daff969627bc4165ffdf4c3a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea778e76487b38593f99df2ca0650d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd3cbdb379d6c8342e9c82ec41ed0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2adb51726b3b1e20b711100f82ff2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceab645efba65ec06efea50291d196408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6952a49003ab202ed572523200a55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b2839775278a9350c9f552896e7af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc687fbe72dc2109bb775716118b66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de4556e415ff9da9481a768ea4af7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ba19b717be115307ee7f2fcab82a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf801dba505e6582b6590dadf3d53ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5658a42771888de16543813f1909d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d1bbc7e274bdca8fecb5fc153c82f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89104c7c2c0de1107f79fed44a711c24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea7a939daeae11767abb57f68b303d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22567b144626655656434f70da148cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2bb6590743718c235d86b6d16534420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97575e061f4d063d419799e029497b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7386a09f6ee498e8366178a78564f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e155a43cf7c317060688a64c346a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec669f383619bf6463e6fb571e7a72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770da8b90eeb62ac4ad2c8d0562ef5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1d1c66ceccd11d910346354ad74d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686293a8713ffc17704fb47722f716cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd66dd87b9807c84d663d5980d32fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd36e2e4a5a67b5efa269077d4fc635429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dbd3a59592ea21086338a3a7cb139430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d99246d53d878a7c5f36eeab4468431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f1b1553c9779b4700fea8f1620fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eac28e7b934c7c373b22d9b743601433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7bd1acd6d746b855eeee0b6971983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0013b529e414920a82eb2412a520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789fd1068e7b1cc7c77b17ec61a13ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b43f2dc6d57df7351d0b61afd491437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617f277f8925df0cf5e56fc1e1a2c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d931a349215d562947dd9b96089c183439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd41b1c25e607c98a6ca68ea18484440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0b50a8fd766debe9a9bb25d0f2996441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ada73bd48640796785d3a6826996a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5f4219fd289cd84c775994f52648443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c95cad94227972b09f2509823d665444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bcac1802f56ab9abe6c6b26bc268a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac02e4ea79385df3c86d6f8d6feb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac65edaab9c9395614b1e0248cfb712447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab74349e8607039c79bec04dd9d16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed56ee0f015dcd30e83cfe8e7b6981449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d32ccb83bbd54e39cd79ec196e13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f39e87c375b6395556cf34fe8804d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2628ca8face254bbf136b2976fed27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f9a063aa07d08e1179bd23913d1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1339ff51a8097e63b48281fcaf0440454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1731c04585418052674fa19f309265b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74deafca217316df4891a41e6bdb8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6ef6890f46fe5b0cdcbf6694a33f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac579cec36fcf4957621105d60482458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b39c144cfdbc50181c9dffd5b0cce9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18931f1ea807fae92109b2f19a706b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026c617c9b9cfb9555bbc7fa778010461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581a6e5b54dc693d742cc680ab2319462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c0d17e9d469c91343dce454e543e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647ba20fe9084eb37cb95ea79e2226464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98cc47561f4da223e7905ef2830ec1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8fb28ab9f4c7192c44999db64861e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67247b7e12c79e5953ebd2149f4327f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0526a329110ffa1fa302601fe1c72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3ea1305d106db4d567699a60a624e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b52131439fc4da139fea70298211470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb166081b78e324a23291d3c885518b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad46f1962531d09e28a389f7758f21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11241c2cb802e58a20fd29344039c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b732d672d09d06ba84a340d2b413474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19521d29a0783aab721fbc4f7b42ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6689b944ddda420852d9e66112c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337098495f5efc912ce344dcc88b78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f07863ce6e264b0f36d929c38fc38d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc5b9450ef590d5bed1c80071187e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8607b45faf251b413e9e8a56be5fcb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd853a0676d863a0a8f1a13f90e457481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d05d3a0107f95c6cad8b9d21b589e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9905e8940fbfcd0630efcba315378483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65cf088f0d0ca01ce4bfdb1b4b0bc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172bdb643a1527922bf8251e55e976b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021088cd793034823794a05719a6ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4fecfff66e3cb5cdd8c7b5e19c87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af650969f8ed5c27546f806c4411502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed8d7f6a8270694fb2bac73f7a8daa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f06858c3d051502bc10d7e8feac1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086071e228a72af548fbf9c5f8319b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5acc2f0e1832a85b4661bbb16fd727492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f2603158f6a87516f35d636106c86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c61e3bf3eac023a291345adecc495b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eb9a5fd6ea0fe44002d8f0af20132495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f98a53b5f87104fe6eb0897dc4ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27fdb517d8ab75dc4a88201f003330497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888edc3dcff0c34297353c4348c5540498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb229688447f3c946203d3cc1aecf268499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aeeade2ffc01681e043bbf5361a22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d930d3c0cc51d4c1420d792ef89c84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c004f0ce23c5670a74023c29c97f510502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca533ab04bd91827090c6d4798f75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437dab061262333355797cdf15bbf67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828cdd3e9d95d5561e864129fd5515505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d90913827cdef0b482baf1f608acf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60a630e01efd39611d1b0be71c79ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75c64421fac57ba0d42c8bca9e03a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be180706fd059ab2c1edc280bb22f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266f8abf96c080c1190fdc02ce53ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97560353ff7295d4433cec9da00b46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b92d37562d412087aa7e16102c8b24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45747d6f1f90d6025fafc91b2fc153c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5ee986d5eca2d0bf096e2c061ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c875eabae16e3ab6fff07dce1b144e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f115fccbe7ebc24f91eee45fe2bd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb2c4c100206f3c86142e9eb520e72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173436d601ef262ef7a3057755c88d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c64b4155443ad68caae562c5b717d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecc4d808ca1d98f36fc183a789f397520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5996d76eb8218bccc5de80e1e766102521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d32dd2054050b8ad385c789f6a15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980847df4d3d04a1821b2185fc895b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b03f48dddbbac01d2b213e3f77003524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3997ad0368fa7da1456baa17134e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f1e5e47fd57f72e19fe183c000a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1fae73a6c04385fe76c9638d00d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a169424366d0bc509236f46570ca9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaa40fc48471af8c9f27a2db322c92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa05ae4bbd3a254d387ecb9d3bc239530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94996e49007984ad1f07e70d241a1f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad7f46b152aeaea52f67b17d32b26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b969f58140717bd1bc34dbc04a20b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f675c1bee541d3792d6837fd11af034534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f48e5f03b288e6971b70cea70ed8bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a34445edf28f92d4d8c747c2527693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a553275952647ae94898469bb5ad275537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009404f13995919f30d6741aff05d25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319b816dcfd45b68943b404357f6d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea36250edf7a39e0cb3bd5b4f482f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243181e7eb4c3478777c3835917e9e5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a76cc9ec05767e3fac8881efdbd3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59401bdcc1e07bff549468dce4de12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4467ab765127442ce36b742d1b56b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f0b06fbad4fad586121e0f23cc6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1712c904f5574817a81570be79e8bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922d149ed3229fdcd3b5c49a34d0b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79242a05e1fd2c7974f8e86c87f568548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6e5c38af92f8f28e896b7fa9633a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc583474833b5fd7a7f503e8a5d3a0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b93475c1042a6776da72872753ebd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e8ae6bc200f835163786982686812552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c26846531475f8104a524478be47c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9bc130cee0169dc92a3d67dff0ac5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4406907bda3b5c599525544b7de5fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08df25bf2d7676e94e4ad2b88397fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d016fd8f07c1261e7db03e1c3358e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931f130deeb01eb3e87cbcc0410a0a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1ad98dc23a6d4bead3efc3896cb47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289d86382559f83db4163b563fe3d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e1003e6b04a5bdcab932f02ce59c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474efc1c354550f6f19eadf9a5c52eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce572cc1703cc50520e77cf91cb61bc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895c235ee1242af287e858267c43ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141feb9cc1b6aa77be6999a913ff0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61c7fab60a3efb1fcc24190abeaad1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69ce7f50f2231298b7a844ad69bf01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da8cb842026a7edc9a65f1502f366568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c24d707177387c9d69de4db18244a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208777fd6a90b887ec21bb965d94cb86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022330eb2c1ad19fcca7c4fd75d007b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45339828f6edc65a34e988998d98a571572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab206414ca97d70e7b1a9053da45e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349f6787539b015409126024b658235574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6682b589469fd86445d27eca318d7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260397b46f254446817f40e797cf38ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aebe321840d0d8f08f6c0c50ec2b88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f47c54a6499037fd971e272ffd8c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c521e661163a1c851a8b0885efbb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d1b13f810a10a037135de3f2c30e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac580b3333fbf5acec1938985214dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed4daaa70921e077706c76d48e719582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f501e615c0f52f2323e2f2b642e50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4c4f095d98bb41b0110451ec13530584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164363d4e3914308f45f1061a0b17c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e6730a1fc911c8ac4ec76e3f6325e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef808944b6d4336e4326459af934d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c25242a442408d41ce4c31e7225c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a97fc6424e33311b296a78c2f90d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631842a6ea923065475ea4de7626ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fa3d4dc354f5feddf1b33708bb50d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915133ce4dc12073a6bb386a75337f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8637d032d9147b07fd687e5f32d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4c4f9ec58eb731413ad1fc3066e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99822471cd48604eb59ac469b52637595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1451253c46ca9d7e31d0d91589ca1ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04afa9cafe30b636894970339bcaf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ec9d28384fd861408001858bc0f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d856295e0f20590a545bc0ce1c752e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f50b537c95e5a04df985e4a125c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771b91327000eddd788543d6a171643601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94caf1d2e37934b2284411abfb1cf2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc973970d3b923da766e2a5ca91f71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4b5a74ceb2f3acc0525c3d9fdf25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd347b9c0b84e26e0bbc568049d6b5fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10cebae89de15701f1fe4fd588c51e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2943f69b6d68df78d72e90dfaece94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625bc2332d6b4a3b8fb1ec542df4309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5bf8588dc082d66da32dcd695755c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef5bf54bea193ad9379a9cceb075c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24123383005ec1268567cf9f5b2f37a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4064f55fa1705058532bd11eca82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f22826b866473a8e03549087de8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc8816c5d2541bf8c5835612699aed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba34795f88b37391bbc7cae83b96a3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b2feb23b1e06dea26f312e8e8aa4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2fb0b1d486baa0a726d1764f8f32e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d43a075fcf8d36956c56d4320b72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44121f844bbef42356f0f255fd5b754619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ead7e90885b5433c294b05dba9a1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34b514eb2e1054f6a2aa49543db005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eecffabba91e51f05315d75e4c102622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a9a83f34063bd2e7ad656782bab68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d37ab04970fbe5e8672b2a8e20c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4022d5eabb74d237590a89be134b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982abdcbf4f6f9a50fd32e140ce8ef27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2674113a7714a786e123bb3d15e7fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f2ee8e46a37c4098f53e32ffb59bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d43b00a23ec34c2cddd2b0c767a10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eedc6bee68ffde322b10ddb584251b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cf893a1593c040b4559a01597393631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20399368f72362af607ad697b533382632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7177dd150ee51a5d3dbcb1487948e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd18a91de0b65e5546e322477676bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f8a0048ccd1f3431e70eda1ccc9c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963e0a3d91576e4ea39d20b72fd890636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb64a2e59de9dab7e659e1aadd185637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e196ee03efcde8b5ba3cefbfb051c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d687d0081a59bdfca2fdcea0575e129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed6607888cf122e2a1bb766a887b7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6edc6326fd6e504f20a550762d213641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5d2e44f4e137ddc75953b086182c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5731cbd18c41971b18f612e1b4d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b42b49d7d7aef1deaecaa4b02dd5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a93b0119cae74bbba4de420e37e9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c45f906e7aebf4620b6830b73530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333639c4156b68bf25933518d90f760647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a2704e3bd3974c28c1205f8e254c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316b997fa5d5a584fa6d3d9b3d3661649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929a13f00006801b464481912029153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928a31cf7371b249d159095d8f03f37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f1f66a16972d4d0bd7a82e06c26c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efd7d818797dc10c299702c688d25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb883f533cd7a0fcc8a6bedb5e881cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca83b678a59db9b196a15445825d2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbb94aaa0198aef7b07833e3d4a5ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666ec46cb286949ae08192bf5f8a37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d479e78308cacaee9bcd8a00f3e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12a61112ee4f44098c6a4d397bb4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca320bf51dddba42d6484cea98e559c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f28d2577857ae6d193b1ebc80fdf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d5f527294a1423e7d081335eb6ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a310ddcd90fc7e7be6c6148c7314663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbea908e86e63ed1117b08d48b98dcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4211dfd88c4e3aef7a969b25f9c0ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00f23ab1a9832dca4657356f5de893666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614ee344c9ba34a5b69ae8d6d46c0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67025d584d9dc4c8e55c268f5096403668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df608671b59c3b14665e768a44cc00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720013eeb88399da15ce84fa71bf06c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8af09ab4d53d9d4ca759c934b74d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e20d9386d829dfcae52cc6090544672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c3ae574a457d8140c04579da8037673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9d57ce3ee9c06170ec0061d4b6e95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ae1186fd4484f3da06fe6f656186675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4312f9e5ef1eda4c359dbd7bade25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970571107791961cfd3087e94661cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e215ce891b76d574221fd509d7b49f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e608b7c886ed87ead517607aca8e62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b54362b0b9a5918523e1d017c041680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63db6c2a51f9b431747f307fd74f6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a264a4f8057f74f4159b9a7b3b5046a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5a3ab2e5f2a5bc1681fd265f342f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6eb78566a8d7d289a550b5422403684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f07484c9f883bb1f4720e34bfe1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c56919c37661a92e9bd463cdebd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc9e2b1a99b6d7fce0bc832fda77c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2cdaff4ddbca2be305edff417a7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246c07ee7ac545bafa69c5ec2277a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cc0cceff17c179e082666e58e3924690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f21d4e1c5759e8a69883ee2798494691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db00246f519d8995cd4796129a3c93d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda880dc45c1617d7f99aa4a4208c1f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee84bb83444f33b2368a8535f25e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a35485623dd5b52b88d8686c2fc6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b4de57d3b57c1e9ec0d387a4fe5ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7242c244a09281f9804111ac2128697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6529ae5a777e9a94bb603679d75cfbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a9e3a30db100cbacfb90d2d47cad9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb09651c300ff6772ad92aecccbac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dea6bd35fabf393e2f76fad6f11021701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129433186b67e19d4dd9fd9bf691913702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2d8557571e38849153eade8b1aa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386af9d66e0acd0909bf7646c39acd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae97bfeae6b828a6f09ebaa3c9a9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200a41a9f729090726f219fecb625f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b86feb5287d1a7a89723957c13725707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac160014b19cafd7f97d813e3dc9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f1fcf3b14bf0b09272611255e0788709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f4ab23eeffdf51a429ecbbcd88bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a858d36ab7409f2b29441aa78ae465711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f933490e1086c960096c080835028712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c59359f4aa5544e50d5ead06d33aa8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff9f3f8df7a738f427062da4cfafb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99259721a3ddff7759fede94955f49ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851994752f05fc36a860a3b94bd58111716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e341d1d1676539463bebdafc0c1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df7ebd4800b365e76ee1073d4dbf69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b270a8f7154e2a27cef72618b345719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1190ae934c49b738bc089aa15dfe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173a44927c5f05ec926f87fa1b5893b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e52157d3803326a741d7bfc624c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4394e94ed5086fa41f8eec90992d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810884233fa51d0ee5bbb4dc789760cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2dfdab4bf5b6aba509f78fba11bd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c990bcdb0b8359aff91c63b25216726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ad7a9c996e78b95f978f15df7271727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc82fe5216f6c545030c141bf6c4b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17152c76ce212694accd4d2921293bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631788607c30a1b0b634794c217e9668730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acceab9cd127437f797348849bbe3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce342c09b5b077b0a5571477c4866e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40cb7156432f4dc05ee5bcfce7a671733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320957a38f11fe94d3ad7b7799483de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822e74172a6f2da594fb884ba69504735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed212318e4a2075ebd3a5f51c528687736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d11564f8f43095b262dbf8baf8c30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929971d51c1014538e4d8b044c1f86b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71bea4b6a349bc3f1afe0fbb384d84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910367494e7e8fcf11121b66637dbff6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac7862e943b996040bbf1a297aa7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbad708a5b3dc76b3f7328d93bdca01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367b89da99b122279152955b8b71070743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abad028b7fef35036d64e3664ba22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c908f5e82b8b145e6ccb2cc833f02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57bdd1f07eabbee1b82ca9a2f6ffe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c24bd1f1fa4368a3df0521152ac8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9eea70d6386013c80e0b06bba8c8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321e980caf8c04eef67481b273fcf7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb23483474d0c852b2207c9ab3d137750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7107d63a968ce66d84fce339241b6b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76075f3919d9df8839b1f725db247e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48108531ecf234317279258198a80373753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250fd68e7ff3f1ccd8f8babcd50b171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44036f2ef373cb78ee26cb22fcebe41b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3db4951f1bf850530815633c876e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec003f263c2df2d1cc149a1ba3ac10a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137868f81449cc62345a67ed2354e79e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49223aa1c8d7a350ad1a4549a3a2336759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568c896b5424b955840d83f0e3fa963760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760fb18d91b77d9dca0ad0467efb84b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19497e4b026f01e1b52522e7eaa3561762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333adeab25ef47f5aff17bebeec736d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a8822b851bdff0bbedc0ea855bafe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df274dc00b66eebd9c7fcabd104e7d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45c42e53adcbacf7352c6d5e03f370766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b0395f50cb30ed78ecc635dbcdeda767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767178ebc05f70c4ce5c6c1ec573ad07768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6f81dca700c0fdb1c8423b61e873769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8761d4b81ce453bf355400e6b18c6b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b35210bdf63131d71f9d2e0326c6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eecb58a0505c3d12a909578d03b49772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade90d94a3fbdfcfd57cb0ecbe25b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c91ad0f27d8d33491275730b84245774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f22b8b0f91543cd88dea7e945179775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97f4e0b1a355329f69ecf077e3b1e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5221017f4eb36e68593cf39e8bcc4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52b123635c03636d1fadd9152468f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40e04b34fd19ec6b2e9931d143fe4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb71e4bf22789060ffff77d91faeda4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037126f52dd679306c2ed32b428e5bbb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461372f88138e7d4887d2f14622d53a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df428c154c0b586e230f27ae54aad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe80afee2d1757b1204dd2c95ddd9c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc139d58dbbe9c207227a979b7183f3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317c7e9d14cdef2a4646c70efc246d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9fbd976bfbefcf05ba5a4063a24d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6db0c9b875cad10844f794329e6c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4564c83172783170f78928cf57e47b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ae2e4f7f2c2fab9ae878295308f3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d056b44567385aaf05c469bbdc05d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015572d8c138f55a9a7469610675bcd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f038cf411264fc4cbfff5982bdaf1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704cdd62e0d2a8459dd3248be250311794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be570859bc0b05144ab59f823c53145795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5574249288829d8a0b28ac4b81c4c9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac2c85904378003d6b05d7a27b07f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec21e1e60f66d60c7f140b20448a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4667c958970307be9029a42088b6c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0022929bdb20ae8d8cf709a67deb88800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1980eac13729693beff64057de7d00b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290520932bd22e8ed7e38c613dd7b2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceacffbd53bf7ec3c9bb41a9732520d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675001fa2a74f1536510d3d5a1a6b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e8b22aa48a3adb06c53d26f72a18805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ec8187c4f006b87467ecb8f04218806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc931f1084c282d8e7f1d80135ac1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d08976c75d1d0c8643eefa3fc7ff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd043769eb7abd0a3e95bb35cfb40809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f25101bdd729773e227cfd5efe076810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67b0e9bf3b4cf16eb91315c9b2c7c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a082b995d9c2c35472f38d8c0c4539812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c556a2581c2f50ff0598d3915d433813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf8f455c513c5a437d579d85ddc5bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23b9262dbbb940588cda9840879d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79321229685f38abb62cd1700f3a82816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4d3ff1c3cbee891db60b68d9738f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b8487d25917c657402d790356db9d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa562c4b7b2dda4b221084bb4d683f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797095fdf7ba53487d1bdcf0f6f556d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e22c3e08f147b0abbffcfc4d2d589821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66758dcde5d29c932811e914f4d7651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a9ad4f8fc48a7db926fb891e797172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b844616bc5583baa889b81a804a6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3d64e94f0c7af90770d0c65885e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fd9a00b0526307aa4e734088452c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf7c8ec983686472df203ebef226e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d72069ae0d7cd6350c28e48b82ec317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd6c0cc96df5e22ba98445e98e52338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348393b91b5808ce562c4347a928a049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70fe87174908fd62a8dcdff0ed60010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749e0f69fca2baf02807fa13f3767811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ce93909a89dd7a872363c9a754a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde0f24798b1655e6ab8aebeeed0b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf1e9395332ec1f1788937c8b271e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053e3271f985d1e221984354c9e659515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c0d5703bd60ce15c7a82c85bc025d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f88fdafb9bed214d3a39c0107f800517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7cd75b7a77c0d7d57f27b9e10bb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a904c8a4fe6a82c9f30e31d2ab4f6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4952fbba124840c6905c6efa963a5cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc24984006d8903f85980987f4797e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452bded4b3a27fdbdfa88c9b35981d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a2b66084189060cb168b1145d56923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb790ed318c2fee6d89c805c0d0b2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922555304e62e376d2628da3ba879d9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992ef5b82aa41eeb1c44667e183e0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebcf33194ae92b8e907d310f590dde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee0aef3f7b974ee4bd3c2fa5eb683328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4400b5de1f859389cd81f783e979fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a206ce86a0b6475cb5b2a0c955bbf8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1e21fe07f9561c54de7b436f4efed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac08e51df853776c7dbddac342ee1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8e755a7abc35c61f1c947702692d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97dff1c88c005793f20c880e53940634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12286221a436b2115a56e9e5ea5ad3ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdac9360df8d20fbfbcb18af9c5bc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007076465aa0bdd9fc6022c306cb1e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c860a26a60273a54759b764f09d2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979b2663e7576dd2506833b727e30e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e45cf86a6d7dda61f263dc06dc60b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56245bf6f54d05aebf6c36b0f30838e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a344864c0b0a52899ef93e93d1b1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad69b44f843b9c356c6dbbe3e9957943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dbbe525ce9bd483d52f9a3e00e69144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f87cba6d6153f573e0e6f5fc145e3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371d19fd9fbdddf1c61eed8b32e43b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3048a99db5559ce20e0406a5fa943e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380cd192844669f95f23c960ab547d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a857ecd973714057684e4310b4ac77f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e1404803d8c9aafa7d177679cf8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c968f8bb2c88b21e349f134648a2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d70a396c24886a9b9ba537459fb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407374207022a0d9ad2f564e27a1877853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45230cd6a46ac2f937ce8a9d4d582254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db279be64b4eae4a8c04b21e6ea7e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99796cf573b59bae672af3b98e9407c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67faf305d04db3d0d826478ac122aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b3594b33ef77d7ba56363f25b9c6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732dabe457231d5e45d571e8091bb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5002be767743f9e8f343b13cd7e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab306d3ba9e1fd8e2d7856a684aba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a47c56f81da16b7df836254674cf5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d1e1a9ea9ea4569b3343f03c242263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c020782a423a64fc3013814ffe4a8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ae0728d746d7728ae0b2067a4cb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa548afff2ef138d0af7a1e73857d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c057ade7a3fedb31976b004d1eb878b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275952e511427b23566e43e018492d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d27ebf9a2cdf1f8ae190a3f5be7af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3e52c06e448c2be3f19c1d96e849c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c787909abb15e37684c4d56e75a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe4a7f4da31224727424e6760b16872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3a533b51dc337164a22918f0beb3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9eaee5ea51becf352171cfac024c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a903cb5d723ef5357199d665029c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d7027174068effafed66e005879d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6736f001fd8c18410af2c1c01d7582477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b8c0dc7f6f71138391a85abdbefc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7861fd58c85ab17e3bf698735ca943079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfb85df39e915ae23def75219714b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b6e571fde36e50730c58e26ab91a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb3b48fa8a90bfccf5a3ae790f7f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438ffaf58057cffd60f026af6600b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419131737cf8c91610c098f782e70a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cdc5fa53b76288df1c5bdd70045e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8b8e8d63b73129704ae1df74086386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b3635c197d879e3561afbd6bea71c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eea9de0cc360d37d7ad31c4fddbc7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec6130fea881252086e910569b34ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c25ef75aa9e5787ae58aa4d477e4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de6756e7c9b81b0efcab04c3fe2a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231923390fc1838ec26c342042273f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f88e00142bfe71215fc53cb7f19793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec76cfa5e6162029f7549dda5aa42194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f136b345dcbe9896e894ed4af4f5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeca464205c918fa95394d6394b1f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a09ce3bc1a286cd1c1ede2ab57fdda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca8043c2d128eac3121baf2f8de1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b8e1fdfb07ef555596c51e2bf97b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0339bf73bf3b8b85c3383024ca7628100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782f2dc5a3a4778bda86d8c04d066b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65992dff89dcca94979b1f0c21cbf54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a838f43db2e44d8409bbb382c955cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e94737beb5c9fab010c45872169c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38c44e639575ecdf4d7e8508873e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833966a46e26c4b4d19b7088ce962d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2abe4d5828ec429a7470c2152c373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2178126e75cd4e691332310f22f2c81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fac3e0bc349a07bf97389df174dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deaf70b95a6b8c8fde7a97cac9e6e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e86231e2d981a1a4ce1adc8b3ad26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56835c225bad0610771b4962abcae1c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f91ec006debc79b9e3edaf2ffdacc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8422194f369b418920c85d18277ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886287a2fe931a2af9872827f3ea0dc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848206412990f1f9c2ffb260c88a3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93e6a09d6345d55bfcea4a3460ab01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa18821ab1896478cf3f3459e7ea9f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96c4d635a974c2a023404d6ee83da9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314a5dd288c653e5e4b9738b077406120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320386d6673986f4e008b16c14eef7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc78e027e7ac478f9e04853cbea7de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297330af2ece1f8e27ed3270ca6394f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6da36486ff55040384dbf2f9b489f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48597e7f784600ae6be40e3a6fcc4ea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bfafd053b1e3859d0f32efa464195126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c93508f1305dd708e456c5e64768127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a29a6c21c2d8c46e0b9734807a83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8e20c1d7fb83e77ff97f77e23a5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917034669b10680e9106f2ca5c09287130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9150328347d26b5fff30607ac8ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a163768921abd08cc6e0f90ea28a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ebea077fe4dd73c0c44b0edd4122133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b2923ed0e8263b8a676d795e88439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb11b5543cb5fb9693184a02335405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cafa1d58612c1cbc130e64f22ad32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e9aa018bc5a29d46fea1150975cbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4577d419326b3c04d7562c4590df00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cfc9d53a64843e90cfdb5829439bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eedaffa44ea49e908d30c90875f18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672bd38c7ce463e2076b34a2976a399141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5119471a4c0879750a5205514a38921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299275f993ee5d0840ffefafc414c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d10e88ab259f8e9af7fa823d130f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ece68b3f68d7e23112f021080cc60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf83f7b575422c0c653ecc36f329b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcd0ff0aa148deb2a61a2022fa7d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e4d5c2c474bd8bc41e3ea41f64d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40993c89eac0686a389625046a8ebd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a738294b38e914f30d3785f5dfafe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b8f4a3e0232ee60e82ec4f1256f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcf5d6545add27a2c8b82a33016e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ba73d070612d5016692cc9a78032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772e7b68c459111d87b2fc9251c38a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f951c187cb4dda00c8f19b6fb595b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a23e4455abbb2fa4173cebabcb1c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45d338a6d60003d051053a277bda6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed75d15b585f5f8738f038e8cc3b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49660dfbd286b7ffd7a92d7f801c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c2663aaf11ea665531cecaa64db7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ae2d3f4ab9641831701be932d1df3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65acfde570efbcb0a88d9296d000661162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762091cfe6db3f10a7b2382cf37249a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fcd8ef5bd02f9808fb7eb270d89a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0fa486e1e64f4abec35ea2f9a5604165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6f37e10e6dd5e4aa6dbeb97a3d51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f6e4390bd588e505b236216187e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33631527415c3d0170ff22bda5f580168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00b0ff9eb087e2778d2504402b404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c9c5baf55c7cff6fc30ecfe57b3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a954aeb4530c37c00540da1dcf556d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323d157ab72f8c4fb7c386feb3d5e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12634ac49082c77f38eb9d849a191751173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e05b0e6591a049e99f3a850d4e5c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6292180548fd5acc1852d7cb04422c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d61f1971c93195f30efa9a0732d98e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098c0714594e08edbb0961e9a413da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16361aa31431d5e1eb6d0a87a4fa8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1ac7e8b41588247cda08a2c5f06a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa35188417a281ad5d2a10ba8c873b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500932f31d6db06c2b8b988810a59aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8934de1ce215af3609aa43090faf7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e8ee917694283c32536b59194e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f5f7ba8dc56657c53403f6c7dcc55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0476308e97dd526f285ebf86e53c30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598829b77c37969dda912b4ae68213a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5720cd8f789dcb38b96b487a32ffb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241055d6835bae5fe133826c7d63be0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b80fa8255cdb2f37006e73303e765189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db6793498ca8e6adf1cece8188140190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d7ce765624ae651c226057895a31f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4c197c74c2ee006b8e4087fc85a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3f6a524d23a9c66e66669e36043a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4db8a94efae77affddbe9e26be07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786965fc8b21b2957b1b17f7acf7f6b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266ba0a7c862f4c109ec5637827915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176ebf89c874e1d249945623ffb46aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b849832ee5b7f40926545391f5079eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28aa402ac5f5469cc88ef872166f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a06bb0999d7c0f4e2b2b2a1dd8a91f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a70e46b97861cc20502170ebb4286201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cbe433d5eff056b4b36fded87d5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79cc4673e178823b8f21bcc4723677203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb1debb910ff2475e9360ca90839bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c165c0680a55b53203dff1c91ac73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667652f08c4279151bc28d21359ad2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31bdecd69277b169ffb94f407dbd5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2adc30edc6be9baf1a5c2bd3bad51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380791a388f8339c96c29ff8d2e17d24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef31b16b05699e9c54a0b46ee82ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f35e9dc9484f84d971e2af358402be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114e7d3ecbf9dee4ec27ca3ac8f0d00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a31dbc1d211b050fde87fced0411a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce3c31afab7a3eb68b87f570d4b0a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8409334149689ccc09db3161f8b60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1526c7a963b039ee5b866436fad8b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa9a0c1727796dc8a0b8bc18b28b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dd22b109bca8821c68a8455791bcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9019f051baafdd9a35e73c4065e73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb40b70c65f349716925aa78e39132220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636075e2fc7a0774d5f126090a1bacfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cce96db8b8226948cb5b3090762f9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b58d74c0e65545dd040e6b597378a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdf2f468178adbb35b57364a1bc560224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a04be166f41a2e6e18182cc7915d45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d208db4e77a6ce5d6ef94a33e52ced226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b56ad0e7755dcef28db0df537fcde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffcad953b7f1ff0111e3bde1f24a7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2aa506c0634335758fdb6366a14e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0828cbe167a41cf37c169169c8996b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12ef022d64047df881f0513f4947fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb661ad45de0df835e143702a2a52866232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a05c193d5609e2e987ff48240363b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0144586b059441de763b29b4571e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde462d4c301eddd805b4b2eab6265b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13dbb425d4645a9dd8588fabf62b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b74dfe97ab695413846c9aa6e246e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d87c17af7b6c4bc6ed75779d5316a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb00ad94c5b5d89c5964ff0080ad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556e53ecfbc00a9965aeb4a8951440240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb11e1889b94f80e1932b5ab177cde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957eb17800db479dca3554ab831fccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb54eff8ea8fd5b51a4b408713614cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33585bed0a7ae565a97c474626c14b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc315dbd6957a3c477a7dd370d2e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771ebddc4716a64c6141dd4313076e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425016a5a18c1c9c7d547a080d69830247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a93d6e6d8996e0519994cc4bfeecb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b2fa48b6faa998f01e5f47b9726d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48affd6d6298d8ce937aad63cfacf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045b14127d214db3c5e64d5a298ad6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ec4dfe693a224f1c7f7f268795a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166c3e525f2f3151f90c05aeb8acc6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e1ab9118b11518e98110795eff08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3767d07eb97abadcafc7af6aa0a375255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85fcff84e00787fe1b2f71fbe06d5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861ab9bd3d564b197eccbbf3402e340257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805390355b5f90b4cd7aaf6c01314a82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceb5fd03ce068b2f412d317eadbbc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454f05ba41277b4e2a6b4d0fd3e426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd1e60dd276a279068d2d6a55c3b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d2963a07bd96dd44f05f17975a4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7db946acf471bb129a5d7a3e919c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34751130b89d7f54efa1229e9acfd52d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48e9ee59fddd94e3d58e9d13552702265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b099e686ba0f080002eb27e1571f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e64fffae382939e6b0bc20d7beb25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b2b3ef521d9aa13d8f18de905b86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb77c2b718fe63b32b9a9c81f992a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44590276e759bd274ca8091b7bf48bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6522cf59ad44406addb7f9bcc2d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a56e637436cc9619519c1e2e93ad0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff02ce2bb65b8495f5a15e64899dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c2a0fe60659e92c9f5272bd48cf17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569ac64f36f7b272043bfbed33f2bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d81377911e73b232192488027d5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050dcef8f68c4aaf4342adc25b2a978277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069213ae3b039c717966be7bce92bd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ee1af3412f906fe4bb8548a561377279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09239688028bd1d9f303c6bf54aaac6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6398faa8051e5141b2560268a8059c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc6e7b4fd94948bf913ad99cf1d7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded3f50c4dcdb5be3f7098793e8f542283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56c36f61ef8e0f1bca033b4b275d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbce6dc5dfb848ffb7438354d3a9c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61864b8b5eb044870bde1788ac0b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdadaf9160b19c5bfed6f78947406a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a326762e2348284d405fc7af85694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb1403d629bbd3254daaf3f1a8286289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07c03b5c912d168bcdceedc41997d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bda4426b84b20c3bb717889cb853291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178765ed6ee7c8092313d9124dfbf87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8501f54f6d632ef303e8d05151ecde5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18ff7e9f9f205b09a96103a0cbc15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764987f2010927faac89fab64643452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef173761cbc0ebdfedecaf7eb2042296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c271986f1204ef281b0574dfd4dc97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f40890e3dda1138aafa89ca784092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ac557f56bead8b226386f1eb1217299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292993e0a607aef304cb0965bc21de9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ac62b797c92e7ad702c4932aa452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f356630fdd31032d2e39a1c0d2f66d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e825018f0d6823d551955ca267b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317593f4e7d87bda0fa12a2f248f81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590311c58df1614e53e56715467f7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d7ffd0027eb8b9b2acbcbd6bf7d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4473f2a1efc7389fd742cd138d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aedf5420d678da7a62ee8ee80c71af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05335d04448ce796934c5156da8a79aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4491406d43fdfd5a0b896997c925e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6b8536953cdfb8f5f40edf000f1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4427b719ef40398d26de30e59487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16589d87f23a73aa956e8f64f7546313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9d24dfa30bbc0eb5e3ec66768dbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d168ed4367ccd1e2995fc072b853315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363054a95cc1154e5453cb37ad680cc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d1f0a1628d5517f9178ed5340f8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adad88ea6945a8a2ddf12b58abd24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec7d5b8c82b65d943d593d7c9f7a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7e52de4c2564378e9cf1a0ae7c36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9899f19936468d0d8863136f70c69d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c3a7ecaac6f049ee98e07053a042322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065432e8d71bcf288c8404bda30b0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b9220f47648e3d5f3411383989e3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb389516d6e7c9c39671bcf70476a9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdff8bb974f55583692a1301b4f72b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc06f9352a75aa02d5c4629a0e84b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0907b8b326e02e02629d3efe8448f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf111f5f2fddfe5434cfa4c9f4e003ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e451bd4aba185b8977d2a17945ff70a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c841ec65a22a0799b1b0982a42d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c10e83664557b36bbeb62e389f94b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdcc4011497d645af79a94c1140773333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac029ccd1ec58210c14827b62b1d55ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db14260e08b8b52fe5c8d45bde36cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a665835c987ee8388f8fde08b9ed54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6b6fd5e648def8386dec67a2858b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4e625de42e1538ead504475a0198338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5e72ef3041c9e3f83bd2a2aa003bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ec56a2c98bcbbdb32906f6709a8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103636aa957a5b541a79e703b63d13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bc875c3a559a36cec6bd876f070b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e481af951a328dfa5a541b319c76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18889254103265eced5a5a11848ed8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d7d2656a0d051af4303d9fb70a61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca617e40fc03bfe3f34c3ccff8ec9b15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a23e72f5f3634a2223d869db1cf8c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bae68166e1c96e32c0f69203a897c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8673e64c2e320b2790304fa2eb3ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c771857b949d35dbe6f18dd522b612350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e427f9cfe92b3118a2dcb2796fd90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e206c90b0da5f58588bc8dd860d3027352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769dd86504c3f64924da7c01cb17ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21843e5378120c6829139a93b27006fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee09231e7218ac8fb35996142e7dd79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb2d15181c650fcdb93d938edced07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0a5cb4a96f97ff8137f6cf30f373357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd8c0dff5b85fcf222fe6fc6d63fe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2502a857f716a572d463a2f0cd0987d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481202dad8e1f0c9cc8d4ad8e3060eb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3881d8ca93e2fa97851eb3bdb356ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85912b74958b3cb32e51fdaa891df2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488f9f71c5a3e9af8fc02467b8e35b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbd382491c9ad03b4eeec2001fca5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15a021404434da9f2e06727860e8fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cfa3b412067824bc164e0ea73dd0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485435730b299d402e73c3bcd00d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd2e9129b1b860070670c883748b0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25266668a54847ee74cb2944587c71fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18aa04b0af8d687097d2ad42adc5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586f0358306be7b0cea13290c1fbc98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4aaf3ff29cd82be4f6611b8d94ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face9749ff167869e2743a2371a8bf68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae3d4b086e33080a787e0026a7abf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbaec9dcc289922f763e3f530aa2b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2ca5210c987834adc86953b1a6cab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621f9670a19e1bb9a227644efec933377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c73493a93bafd4c3bb9c99e655d4ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4286aedfa9800656327984b4d48b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb7fb92f7c43c65bf45f5d92c2139380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac253b22fdb2ebf0a7e716f22d27f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06c51772af4a587a2a872135dc01e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d41e172e5e0e823f1c23f32b67732383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816436d3dd5c9ce4e1b674ff60dfffa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789bb9fb50c55096259788f3ac1c63b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61790ea2e40ae684e4ececb53ad1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18d8b7b15dd2ae201001058cbb74f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8830fdb74508adcd06c794e2e41307388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b003faae36e35f7e98cafb0851cc34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee809173a3e319b367ebbe3ff886a46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd308f9180c23e9be2326da05b34d6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada620c08d4350f2545f2abb12b46ab9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75572f76e019bdec8cc37d8b2addae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491054adef9b18ae96935d7ce4c1d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a299d40c66b06b8e9e271045ac1d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0329904091542a82a7e4c6f953d56a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d423436ca21c68bd1a946e404343e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47719541396d475be7bb33b60fa243398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931fab30ca543a213bf43b42036c51f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633ec26ce98bb89369bc2c70aa823b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff78d742f2f4891ae6cdf73efecf60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba4eb3e06e837a8fb38449b7f6eb08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1089b6e8245b61e3c1df086326d79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d62b0e3524659a7be1da3c25c28bf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46dca4647511446f64ffc43abb80fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f5672b3fc5d8067b5211cc09e3c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140f39ab77c5ac7d64965ba8d0afb70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c68b34bf22e7e6175da32d2bab76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc843329f669a37ab81e942afcc2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c65cb936c98fdf7deef9ea9ed66bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd987b0aff066ceffafd47759ee3a26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f1ab62002c05d58f98e7b86b9491412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d3a44d822a6b65cdc43cda02100f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578a84f42d1657d0f59cb9e12ff58f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1815df00788dab7751ce26cc0b5c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c647be742f5301a43d3b540bc765c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447801dc9d99e0cf8ad9a7eceb0f1e07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa2aba920fbb3133060a06c1110cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc9bb1ec65a961da8f846c65f72f6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95163af30be49eaf65605b685a7f372420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe19066747a7320b1f24589fa537e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953ba5d0c2fc1de3905ba90d076c00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aae5e286cfe5ba3d647d7c160fd2a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102bd16199efa5b7f0ddbae339c6b79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c93583e7183bab63f06eba7a8a3859425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238d720f818447dac0a9612e6c5c94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393740316b3b95b79aefeb737b38c22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef7c7e853aff2213f1bf11c90a6902428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc4a4a765490e196a70aaa51ff278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597676c082e3303af32cd38e4d0726430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c23247a610e7d3256f4c36dc9d6f30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec29dc80a04aea38d4c0a826fb724b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6895528c9a403656e990dfe57860ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a18a7dba617bc149726c78a3a759434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bcd5b6acb0b6d10efc28248eac081435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a4e6a0dfe2fb9398ebf160d53aca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f4163ef3afd38998c7db4cdefcb6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75beb09c9eb1a5908f72b545bce27aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cca0b6e0038c22d7032a20a2baa47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d792db125bfaf92a8ff2b46f39a336440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7b8175b70aa2f2c1410dea1f1df5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e072f1b274f1c463fd18c5426a449a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4322a07f6252941d7e3c2d6094eda2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d666e5738e214b8bb7803c7abf4972444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a993c53e4cddf965597e9cfbdc30f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6433afa9e75f84dabe1501aeeb834446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671519a264283f29abf029f4c51521447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befaba2ec3e99e6bfdafcb20ba3c3a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03ee11c25d8af8334503635ccb171449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed33adfccd379ca93bba3331cd2cae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843653c246ad69f6f70f95c0d1f0b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385685e64dd0945671c3170c18ef793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac172970f185f4ab4e67b70d08b0db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c714f17234b3221c56608f8c70be9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48536ef521044d2379856e29f3eef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72637c5baa9a79c4ed39b86d9f641d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4dfec7bec0646cbe4f0d1334affe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd64709f50c4dd3ec37387715a782458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec8b291523bf8d331dd1783ab38d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7bbc19e005ed6186c27fb1da90cc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6ba01c2b282cd10da6c71972a8a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4c87f4e499ae7981359dd822ca0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb8821ee1989ce708aae043820d89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31198764e4d9b75d62d4ce273ed52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac9f689955e0c123f7bcfc6eb2f582465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc88caddb7e507786ce4eb79c32c95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b33c610a0e5d95cdef2e966e77d3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb9ef0d1a774e6e600381f87c4f649468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad39ee5ff9984e69f0c031ac7f18de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9374e6e5b8c887a5efd2be262df32f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817e2f2b4d5c333706b7d83eeaeb828471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e713da898d12bbaf4851021091faad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661afb3adbe41d78caa0adcfdb1133f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504de1344aae9915983c0569bf3816f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a1f7d25eafeba8cda1f8f1ea953e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e2cd36340b04a8a1c6bc1e921eca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cdda2cbf1ed2005ffb2439ec95437477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9903335a7b09a8154114a79f066e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ccf9ed741f75a7c6e563ba9d5f222479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0085972ee687869e4a5beff04bea523480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff61c6c6d93204f8c750afe585794481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d04e5a618253f257ebfb688fc6d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7ca2e4f6e40662f72ec262dbe949483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048167c6f763eb3357b2c37b371bd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cfdb3f97feb476a248347a049605f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504857ef64effb0359d8e6c33fe47e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fff375cb91d233a38d838c9c1a4bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a699a18036a5711e2f16dfbd988b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742cf06d4f3aa69ec3f460a91b6be0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479041261fcf059df12d6d200e3bee5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76a501659319b89c07da708a76409491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856398a8d9d7c63179943fafbaddd02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4415cff104e698f692cbfdad59695493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d1f0502ea9e773726df56587a401b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71322a9d881aea32bb51bd6fe07c898495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729c4f78deed04452a3d98d11736b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977326df2194320b6447f806c7443dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261f6ff7a8ce032fb14c2a8424629ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd605efba656683e821cc24fc9ff4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0f7c9dbb8912b10d188480d7b71e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e6adc9ced02ea44b7617ae14894e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f21c2e38d72e49944cc4981f3a00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cc056f8af06ff4f5b39d359acd708503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439bb3168aa6ddab6d33cc74c589400504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743c691bbc3f610a7b695c9ce588a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c07d31f6dcba2c839ccfdead2c9319506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb8e901a52def7e7c00c2dc8b75b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a182dee14852e839ac1a153c4890f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f0c90c83f505712ceffd37a524658509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd12db2427a9c477e27fa04c018192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088fd92393f4119a14db6210ed5e319511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e1c297246b4a19cb82add2e43d4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadf460672cf1b89a76c43fd9c77db4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd9d63a867dab60265307bcd38cff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d893e758a3f1d1e9d54f97097ffbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e949e3af347ddf73da71fc646d273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76627c9c459404cfa6a10ee68e68277517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca13a62e2eae94e013aa488b2cff28b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77576cca78b723b780f8de687b54fbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0aebf7906ac7c1241a5a1439b6838520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677def44904d6cbcf903b69959118f5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87db78bd3e17841c1207e5b536ca0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfe15dae323db9010265d3d1ff42a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056e78a186115d74b8c88f7d0a7763c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101733ed54f7a650c984a44c4c7ec930525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb3502c38d6d106f46f7d3b6fea3fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975abdcb2d128580927c964787fc04b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a383e4f40642dd3ff5ec99fb4cef503528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60866a9c6b96fbfc63525dc85bda1c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbb45bcd658b24cc4c4aec8a898f83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c318844336e5ac029cdacdc170380cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909ade978ce8989aaa3a82621d913b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e447aa2af83b859840f4a4a9c810533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17237458619981f855279a500504d72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5ac8b0621700dfd3fe72579a98d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf7fba1ee861015a70a1d80dad437536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34413347a97862ff49b909e3425abaa3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff599b6389c487a78ad571af7d47ae9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504ffbf36e0f33859e871be3dac486539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4aef9be905c29e3a333537517fa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a9969fe758169ba21f14ca93ba77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f7b8d210f524ac9b504f1b4aba3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e46795cecfd335c88cafd14514bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b099c761f04bd767be214ca4f32f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65d3aaab82f48b526723e34250515545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15bff278fba389fd5e73c86b7647d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0535a44219c753ae9c7eb44e00b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2338b62273c91e40bbaad9756945c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7edf3b2fdfac1a50a38d0debe66c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94de1aaa146890f372a641cdd845d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609583ec84e66fd5f5accfd08f09932551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50846629bbba0ebd9e70c021bc116c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8953a6471f7dd231b51c84e54d9a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723458c9cb70190260f723b668d06d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f2e2ac1594b6462d5a93a420d3f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea3dae450de34cbf3418ec86d135fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a202a923ac12d5896bf413e9c40a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0615592c49538f3f0c4eba3fcc9e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecc908f11219f112112d23f3d7209b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db96f2e557c25601e8db6d2c064d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fbd7e95442beabfd11103f10d8729561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fbd46c7524e35a8eb93b0bafa11cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f23111d82bcb1b21a85e4460d24bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1112e2f14716e9f19d566faa77a9f8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7aa0bcf0e9e74132d126b15d87e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d6b70ec0841500d802a77563048b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5e8d55baa89bb0bb044a45c583966567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b0323ffb92211b206a98d2131134568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edfc9d41a351db8b63fa610b684ee4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9f1a5beca51d8e042b216acb87fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0cf73e7b36c57a449f37dd412634571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a148a65addd2b00877f85d7ad68ba0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496670ed44ce58360400fc5f296ebf6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc98d54c7cfaa67a7d8f952c21f21d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189b64a709ace5c41713b422618554c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de524f968862c54a8d487fec4f6a844576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a1aa4d99e246b622f3dad4735a8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e27e708b541053b2b6b5befeb0b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b713691a83b2435353595fcc329da3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d6f31a7117dd1d53ffa9570a1094580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b2bb14f0ab25e4dfae7804c9e474581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82a3c3d2d40e9a4ebeae0b559cc57a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0c4975ce370f984a75bb2c08a2b5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a16a77081c31fed3259d0ae988fbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef018b63f97a41954da086ac57c0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abff19babd22ae8ece44eba6d5851cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c50a232e47e47ddc9091a9058b64e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1ffc3ca72d8aaecbb803c5a2af64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fade5674ac61548e88ee96e205e38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b9195d78c617c37ac2669055962af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d2ba7177c27806f306ce3a7cfdb2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba344a1abaae8cbd0f574f3443be8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae81c9a125f4b832ebf7b87eb71f62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1998b13bc967308be1e2fa524bc686594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f215f0359a156b0d75c7ce25b2198595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160821621fcb4140f72d20263124bf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2f07b81f9b2216ac2f897b07d367597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f503d2fd3a1825d679a437cfb4638598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143c91193ac64e4efde7f54862c0e2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50227803569be9ba0d6633dde190afa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa820eddb5404130518b757ecd00f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c464dee2feffca86b6f028ba901e291602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be1dfc027ab45dadbf69ed82524c82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb74c128e075a8a3d81a5e80aa20b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed054dcdf0a6f87795f90ed2fd709e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c940d4fb5a2886e6c42164146d53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718e3ea6926b791aec2fd19f0ca3fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf398d35b3d09dac28e222d74cd118608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf700761c7a2001c195ae7e4e685739b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8443cc5e4541a7e414e8a9be71078d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb820a8619423dc04a785ce090d7d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d1964133926c5e5dbaa69c9659268612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f5dfb3e598bf41df9bad1ba1d081613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc0593ab0109c39d787e3a3f95c6ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9072f5e75f898af3840d843aa5c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad35f4a6ff03e93d440a8d3af94d4ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4681d8b56b41eb5b17798fc17740c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19f6b24eb401eb09712b323dea7f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8515b218dd191258dd174fc27e9ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259482d6af61c40c1089fccf1ab208a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d8b0831ad408e6833290db5f2686621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aee13b645b75396b530f3369e6e76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d87141af9fa722bbc985190de3da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ada12415d6bb23f16efa95f0a5c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642407b14b601d94c1ab6687030a2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a83641e2e325c43167c22e7b961d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204963e692f31e95fbc9692e832014627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96d1a7077c5e05849c316918c5d9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e036ecba9588a9758868584ab65db74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce022584ec40f10051a71368c1e94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c71ee6332823172b37612cb6487b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe318ac0c10ed3726bb84e57658ae3db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e197ace528505d1ac64ced9dde7a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61840949bfb44da2be0519310644236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894221f834c38bada8aa1359b3236da6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e366339e8134671545a345685aa72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd835d9209f04ffc4a57b38c09a59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341319986bcd33c49989ed0dc33085638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e0fb5f148483b0274a499d643e39c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d056e3eb08cb74138c636355b201640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6bfc60d5aa9c989302fc69e21a45d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ea2bf5a47a8cc93d188449408b94f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75df920f8c811c0ed0758e1e5cc6d89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c88d530a8381be5a9adca13d9e8c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f162f8e554240258dfb35537f4a8425645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74a288d2931d82eed28bac699c708e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5652f92a5b4394ae735e9bf78d9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccdaef3c3e75a3d9b4d6469cc668be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a952b2094c381212cef31b5fd937649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300d61c7bab0deadf1c79179084b7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac365a0b8ac79080b86147db1517fe58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc2e9bdef315fd2e8396557b215b04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b606e81e7d67d0e882388e19db67d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110faa58edc96079fff86f8d1fd324cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c79d597f771428def101cf0e6a1ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb8ee24e3596f5a2910bcdfce8ec6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e35d0df8e60554b06cbdd72baa0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa731cb4a6082ccc3594b377dbcee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b62331496b7238bdae74399847442659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc80dcf40d1246d830a83b7578c1e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbdcf32fe7fd1b856bf2baf9d8eb40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9259891196863762a8aa3bbc5819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d511461c5c35ad81304026b9d297b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71afb4052136c615edc9c27ba91204664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c5a1b6cf88902c51f91b52329b408665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb223b1e3d4e5b1d0b6bca862253eeb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e4f7f2a22eac5b4d0adbccae1456c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeee245e862f5c5b3f76cc6f1ed910668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617bc098bff5b47acaa730abf7d72ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273b1d6068f6be3d070fd0c50e0b69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edff625bd8b19ee037532810bb82b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b61956c796151a71aeff65317087ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af6fd6832d99f58abe906fb789820673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6355bffdbe2d4ddb3b452aeee79f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0ee17f846d72823913c4fa08a7d24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4e46187da0a9bed299352b79e08b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bdf9435004079b9c4dae8eb560901677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb87292d70d81f849abad6013423f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b0333cf7483e8db46953603038f9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea5f9b5b19eb1f7674400dfa845619680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d17e600c00065509b14bd621273a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546505aac5130ae11b57fef7e2505a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006752b8f0757bcded25db4a5de8496683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c222ed6dba22d7cb7a0d9de9aa2f78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88088296ae1b193c2e4772fbeba5a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2103a80c3e60f8106ade541d8d98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca07b5df1c1cfd2c7b0a8c3d1a8b08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b7fcd3e260e6042ceb0cf2ac497f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f75e8f745c18e7b7658843d80a7e1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7918c8598219770489b681307a3377690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa0fdab1ce87d105f26c6b710a1bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddbe65458fe5a46a4efb704ba51658692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e747f1059569107775454141be7a06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac27a8785542da1a259bb31718d389694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908f44ee9fd0617e82ba8b09795864c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5a9b0f1e4a63c6fe5902364ab290696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccfb1bd22213b6ba23ee9707c6726d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89839c636ed5ba888f96cde2aa485a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a636d0acf306c86d31121d9a9c07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2b990c8fd43e0b4932073d1ee4a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfa10ec106f2dde3375b8b1010c258701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9cfa6b07e7d1673ea264412b459d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11524603a67ea77139e5100bb70dd61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c0f27d83d687b4e55b1c10de78e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9494fe0d2fb5704f9ec3757c141e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b091d658c612ea2a423f43185e1642706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd834a1588a2fab5d542ff5bff856f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beaaad5f613b47242bebc0221c0841708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc6b82702a296729426454199c692709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4e4ab7f4092d7caa63349b3c2f89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6b577708649ae599205af770cdbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49104a7964ddfbebcf2a85cf84573676712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e987583e0a24a50c33f97e7b5ec88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f69efdcdc8303a2bb640461f1134714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd203ecca958332c0dfeb2dc59592715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d339d065490d8347af03fd60c1c2909716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead261dd0fd03cd93ec6465632f1977717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef12aa2dd17856d819d22eb3024ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951980ecdf7b58b68ef6ff745d9e07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d2bc0bb345d9d8be686fc63d526ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262490faf2d87680b79caa5266e5f51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af35b9c86ce3c5e128043bf2f0c6e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb588dd93faa72c27adfb7d1f033394723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41fa60f4c500035bc01c531ec4522724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be040f62fae3e35469ec104678c8a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff9a3f9ffa6b42ff847fdc30acd46c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e95ac04f243f8cf87c6bfe02fffd81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029278865bce9fdbb54b7f9dee9878dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071faa9e11e7eae84aa5664640b27d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32d255502410e700c42c39c3e5376730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483ff442040760506b69537332ad0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e815cd6b379067721d86623595e5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31429e60da783890ef91acc607e04f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641607a1c94a36b84a000b538436b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1611f7ae84206a169174fe02cc3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b99869bd4eb5a6e88666c99d280d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c095cb6d597b1233db2e8c25e76e49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabd1b88b925789a34a13e5169f6c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f937a06cf0d8ad4f792b4d2ed9cd65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad99d019ea8e3497a6b5a7d7d61773740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f3dc268f69175e545717c90fc9e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5445e9008c846f55c5ad133c5b652742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa26fada661b4faba5f1c977a37c2b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befff4aaab020eeec9fc0a762989569744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e02031b1300d866ac211cbc0e04b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf701fa1baee9185b5a26855af5a688746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfe863fcfc388a033a496274cda90d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100a91446353a7a46491f9060be869748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7accb208c2969893897fe94ec01faa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba880b4d51eafba3765e7d8df8b1eff3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd18bcc88ac0e1e97ead742aac9591751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87563f7449a19b49ead29d7ff5457752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38885360269f89af81bde04fdfe544d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe36141275148fc07ca3d4e4b9b144f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db531a1ab0e43570bdde7eae1f9eed8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f73cfa6f569b93e7d947e9bfc4f65756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4ccbb6f552ae7bc44decd7775b23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66e48f1f1cb5b62d28d96f8f73ed6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa85725daa16f251bd1ae05349c24b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bb48f13e7bf4ac2d4df48b2dda5e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608961dbd9431ed1fdcf34b203b814d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7361f5e4051cd0e851eca4fff2ae47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f77faebd0e51f76f1ac6fc0f992e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f04c892212ef8b32f02d5b7589852764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9bd07f2f10c7504c2301511cc680765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62b02c26b3af62fdb40c49625649d8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932679480d36c70dfa10bb58756aeb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>