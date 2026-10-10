--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41cc736110da5e8102a19900ca71441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89adecb3ff0b212e94cef63a5fb9aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c902d95aa351c29604f1ae46c7e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7fe52827f615f80e958a7351aa394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0043862652734093f7eb654391753c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489682d45d4faec7c5898c15e2748dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c978bcf80609fd2cb85d1351e5c82b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b3ce4bd6b791ea14d55fcefdafb428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f467ff4e1597ee13017657bdd115ae49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352374da803177a1612ee115d1cecd8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fc576b61e6597e3aeb9a1cf62ceb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83322583787242aa1b3499957d7a9c2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d610e5ae1d4bece02d0b330c1651b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9bc9396616a39a39bfa800c08717514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f0f64dfdf413055a134179b01f9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ed89d1388257b861b644a22ea09716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a4a3e1defae62d191363ad06bc9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22dc7fd1f51b8070d9bc826bc3d1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574f6166b7ecc92a40cf3c3e85b04e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddffce9f8cb096ebd6993f8af8996620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e637958ce6a8cf5e8b5bacc0fef294621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6780069a0a3f1c2bada463ca20bbd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d4a3d9ef65e69c07b4be321d6a70823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31da77a2fa17c60d3997a5acb6ad91724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5157842209e80d4897707777ba4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6536686422ea3d875b341e32e9dea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208de82c6a65787044e6e9a4dd0b01a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c33fee204149ba13973d0fab9722b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7398e5621eada7dbd22cbc0b70dc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e88d3e27ed32b7490fc446c36c8b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff73d01b583e8dc9e326e2e97d66a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b909074423f93aeeec0d4f4a9b620a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc2edcc83b180df9d27a4a76186f8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0225341dec7a3f626e415ea67851634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52336d8e6f4649e863bd81a131525d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72377fd2ac0624db8513e598dc6050ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a05799f79a91d80cc1afe47bb536537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe4877671d816510ac8783157a44c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325023fb4b784600472752f39832c08539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fdca702cffd01e021195dfba55d8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e724d6c79b19f86fd800891be6a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b108248ea24dcad6e4c83fc669651e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8b2b5c9f9547402c0ab3476b82a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f850f7e84af5f1de791d24609d31d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5df6cb3d97426301af31d9375a43a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906922e23445470b4df1f2a4a92e61e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8deb1111f53ec99b5e667ddcb6cb2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb5b6647cf618172456659394b54bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9030645d95e251d20977d1df3ef549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e3fc3858ced8f76a83bd8a0d08e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e857ecb0db6301194fe9a4cb297f0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f82ca6c951495825483e71e5970f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c47cc78d0030517eed88e2e4cc4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c298d129a88dd18b0fb0dac90c85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72d1f9d43ad4e5d6cebe4a484839e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52d094a3b17d21e85123a23b2fcc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e72c8843ff4072a93bd429b6fa39857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9a13d8c9052c11f534b41f941a3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a265fef33050a258ce27efa42e01259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea500f2a3906c78978027ff6bf69c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1e14449198b8958e9fe4321ed316061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206ac2bb03fe496b2645f775d4a83a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b257e02dd0c0c59cd86d26c54870bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdc16f4b658440e912f4a6284a9f3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39785365e6fefd4800d41846fad6fed565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa222b92c195ae826e61350931d6cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff5ecfa16866969cb75fad8c118c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07d18ea5ca6a59e998978471d101a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd51aa36bd8f30b9b40e7b536d8c85569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728f674728f0b0f0594175102acae5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de8fd44b826d63c654d4aa0f9ce75071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff274baa33b73265e22950622538e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2915f3951b1d5263f7a6f3c203bbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140a5c1025baf41a1353f101c36098a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5236f11852fea2bcddfc725a648d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a511a74cade4ad3bd09041966d1e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34fe1e27a7294fd4cf4a0bfea5d9f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717d0dc622ad1c727a780fce7b9328178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26088cec20bdaffe400d01f68839a40e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab47414d4231360adf0bebcdd015480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261e3c12b6be7963744ee45880153981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ad0f1960dd5fd329873b074d0c2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d3d4930512bfb47d1b094802e478e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48a24570eacafe6dc7e0c2b9ecd34084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a32c41f16636a7cd9cc55bd69edeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ccd5177f6529c1392a4f673bfe33f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee44ad57f787f26f8504c240e730f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8700caf59b3a7b3c1577e26111092388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267034aad43f770591f20aa92b6d31f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f3dcf12655dd2499076b5b6a475f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc562d6ad83581d80813964d183ff591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add3f808119020f16dd2b854b077ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a2ead6d4019207a873d6b638a571993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46683d382bd580d123c1810dbda5712894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb8df620043f1c7f83946b66c49df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4f1f81a1c405d6d3709c99eb1f4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d6adc080a3be3f2721373e64d20da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287784b127c27dd7bad52bf22fc1d0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dba434533e68f9b92aa47f4d4e90c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2931ce1e8e3b16b91d152ad51d6accf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb56dcf9dcc7daadca30db4fec5bfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae44ce043588bb491311165eb4d3e4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d723d7a0ac06a388045e5e04ee875103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66480ed7eae2ab7d24b3a3a2b1c74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc329aa3b73004a3548fcf47d33c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340dfe1af0518fdda65420aa3bce11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7be9c866db7d132dc1aeca98b3586f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c7fff3581842f77a7cc99af4fcbde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2473a54f17285ba2dd9285e21a5201109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbfb3b6b164387f8b3a6a01486f2e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e460a38f86aa5bb7e73a04c2e5f975111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3dc1d97a4bca9da28a056407f9052112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f7c65065a7c30fe136f011782de0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d483ddebcf297213997d4f873150114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ebefd5a8b37b726be3d45480a853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c14f3135fdaa0d03e418a21e3fd6d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54759623f1297c4523ae18681f6f6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f820569502774fde019a53b11ad5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8961c66f781fc18b2d5ef61f8459119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23623bc16751f63efd29d8f6cc761120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4067ffcd46c7940844301fc272e362121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e0ac0524f2cdc9e3a04d5142e6ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f0db0380380292998bbf80b2961ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982ca73e896fb2656c3fb5c72323a0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96377658c38e84f41e13a70f983fe9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c53a702e24c63a85550ea77c902ab5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474dd77d827a61a763d571994e81de8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1d9b3074a297cd1c456e70efc2b9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6547758faf12b12cf1d1abe7d80ffd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e61486b3f87bdf7ebdee1f6eb78f76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8540c2920486dfc10615cf90a18722131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ecb87e4d612d492061d7a61b294fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb24a355d8917b988eec96da006981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33c157adff2a50fdb1c5bcfd7147e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad324ff39665100a00a6dd6efca8517c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e802a65bccf725a614cf67344640885136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08dd793b3f53034dd8b063db6ff52c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a49e0b815f0cbb7c085b2e3670b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a0cb13add712b28c8be28e2553a8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c39589349352273b6ab73d13327d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a5c281870db4cff21a1719f7e69f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45cd0a14e761d150e3d251f87ce8d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5cee2f7a840bcde0df29006fe47a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ec7a74be292a529011644c24de444144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610bb44e7b96177f439aa72d0ed4eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863f2fdcffb5334237e693e6ee67aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730508420148cb8417e5a386dbe139ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf9675bbbb60560ea3f4df1b3df4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1a59e102ff6ce27edd49487952139149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fdb6acae54d9f0bab979d8a93788b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8878c74ff0fe3bc8a98bc17db132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf589e489e118547213daa593ec7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ce3e0381e53514a836d6f8bffc0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71929c09bc37093566bd9d60fb21e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5f7b20292d8ac9e3f339ddfc9065d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379a0317a0ddea01f5883a978debc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69342b725aefcb1c4d30fd87d834fc3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030765aa2508719d74a433d2356c62ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b4e56be766c83b4c2d15f29a1594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de66c4d9bd52c28a269b99e399c95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cfc83fe265121ae0cd0407156a8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e90551a7541ecff5eedf69c37fa26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6631f44c2fc41c6283caef76ca62bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e91e61a0cb4014d783aac57cb5a7ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1578f70cc56824fee2412121f6ffc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf86af525b7767b6facb616011f49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4be0ce371b2861f6a8c75655eed81c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3b958bc5d3eb0d7d48b62f10f6ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78176a2bd6d4e3c69a78061f6f90e68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6dbcbcf375f0a282ff460be1d89f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99530d5836ec5c785f94c73a4c4f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e87f55189f833cce46de0f4ca9da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e53c6abbc3150c35a5c705f1666b42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62e0102bed5035466bc09bbff4f61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098a37022ef596d904441de96e4b1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e7b5fc30036b451348321b506f0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ae7be7a4b245e9478b06af464a49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b8e61c29c6b90521a8b51a7c7a39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191faf565d7b957eca20a1b273da606f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e5079be40a6e9a8f2b45a3bda00a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c02c676d2f1d0723c7dd9e7a4f5dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d28ddcfda27ddef7cd654031e48c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea786c1b41b8021392a9f239ebb6a23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7ee6dc562811d3d243e1fa4a2247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936b1791d5ce105f7dbeb46c9a479b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ab2ce2f76d194fd988f3d24bea70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824a19b121f9ce45edb9ef3d170222187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ff83843edd500d19d3df897abcb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd149a813ac1a1a815281f531344f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f640fc0abd79c0e92871af4e9b6a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222b3cd7488aa187e79d9030731c70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842b6acbf0864bddb0ae7cf611648a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676dc7e8fed24b4cc5e94429e49037c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788e6bf8990d12939c62928b9c99caa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d5e785992814557e4274b1f24673195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788da96e1ff1574f2451e4802194fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70c40baf2d4df39ebea1a5065b642197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cc8f77b870dd8f3d8193e95207c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e9493dc021084534fad15441a5dbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd0a3c9bf63c56a02712f6e3b18305200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66df73b570042b52c9133ea75728b48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c81fa1d18ad6343b50175821f8a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c88218d65043a8b9271b1c9a98a91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2703fbd71f64744b50dfab5adfa211204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d005705a41a866a3026127e6054edec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186728418e1553bad552edab5cc69579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede8f3b89f59a96310579e14cacaab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72079932ad8d85a0282f1aae696236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0e358ced9059f58fc3fecc6699b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d3a972d228a78e4471f8afbabf54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992c6e964af6f42c7b3ee8b1ed0287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e15c45867d4b7d6af81335cc71e59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ecdc7e82375f84dab39c450338355213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f674edf4459a8d8a9b5977a70a5631214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58383afb7bb108c8658f34861c34d65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd3211c40971d6f84f82082ee4504216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df92e4c82b813599b0591a02e0ee88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c89259c4a5f004a5e9ee843a8e1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003218a8973fd91b422d845b1bd804219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616282d392b9c26f0f188f869f54476220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99001b005e169512918917b99a964221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5002dbdeea6998838a53d862d231fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2efcebd23f2d1e0bdd0883abe1215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b0778f3d24c101b64a15e30756f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ff356439fbcfba6dc9215239923d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a0b7e5ecaa876b3d4d10925e3a553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1731adb2030d62e8dab03c2b1a971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf125e7c23bdeffb45d6a456f58818228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a834e8a2dfe3b9783b5d9cf0c1e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a226da7e1693d19bc90dd47a79666ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5a439bf7214ef4746e45d0e8830f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b68fbea18480b7b184bf267059652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c88a9942e1c856be21e5bcc393610233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fddf8007c674f39680b49825035a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4938ddfd7ccb16150e44e1c43b70c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5be468195e94539095c500870e17c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cda93e2f81a62cc68153019dc5dec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2682b83c0302282a82fc0a3efa12c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bcfeb560851ffaecf3800e9f09bd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb120daaacc5588adec61b9c5a0f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19fbc77a10631224211860f5b8a819241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873e1e9311b782859b1b2405f0dfe94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be79ed64090e385b0339423a2f63d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cfd049054a78bca033c62860f966f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d5f021e75d2a135d5fa677aa08ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6d5051e8d10a8e49167de3db4626f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978ae0b16e213d9f1643ed44a8833b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61461988a018293ab7579adab4f310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e72457fd1dacef34a24f05329dba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d9e823a927b47b874c4e2233f3b84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af450360d63a300625f19941b4dfdae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64b183d1ecdda6fc2eacb1afadf3a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f459d189c6129d6bd019d04a5276a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291270af50a8c9c5bcc7107c80fe718254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac592b347ac55085ed9e96cf800eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb3640a6778790d9d8d91b0de48c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a89e27622841d27c3c0fe0869a0fc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d18395d7388b191ef404d0b5a16d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc7706109b36cd10ee3aa4220392c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f619855b1610536a50b314f8fa0a40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e26d6bd9ae2e6832b325e12552cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8a0ca5b54b59d557afc48a64d531262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3034b1f01de0ef5ca6c2b325d242263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987edddef18bc09696537ed9965d67fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8e9fdbf653d67cc141ed0899eb04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa1a14d375eddc14895203f8fe428266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c51953102b0186594efa01355fdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c4446bfb027ac6381c43c47cd676268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a11e59df64b40588a960e11179b96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e18356cb94c85941b4162173dfeda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a29505fc1b9addd146e80f93c4e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6205863406c50e66e0e0b7796f931272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f11de5805082c2fb93c26adabb8c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2487f5142cd71a050e44a8644ca46f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc736b70cc06bbb1c710b9b6ab0239f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d78d8513776fd8eba995bdd1625a44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9f3d16ff5637b547e15ac49b91a86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd642238e284b7eaad41c9a92a5009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac449aafee2b91103a30875c1a0934279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626e3dbc9d3642f137c14a0e6823d15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434318104808103cd66f3471eb8583281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c780dd31152df845892e2d4779f3bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e66e0db63e6ba0bcbe0b38033aa80e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8fb05e28520ae526b8a5bed7b0984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a906f3fde5c9f8fa783fe80e371b9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649488835d95c54b387d48740d3e44eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38a606728e9ecd627626416290015287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f12124eb6d57a23ea5c4bb6f4dc6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa75977929d964dc08f4a5bcd289c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e2a4104812cbefd611460d8684863290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316893230ac84022d835467555b5efa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d7d1a11d9602f629734c0882d126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9fe64f47dafc206920d4873310f82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc99446bb515c175245662ac895242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d34271314e991322cf6bbbbddc44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3e1d485ec66bdbbf8a73ad63d65cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a5bbd87fc1aa8a2e31fbd9f05758f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cff56d350d2d2e1e711ac5ead380e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c91c973cd5ce723372f1d26c5f2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769da4fa2ac0ab499b1026ad554de0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be3f6aeec762348e7ecc623f0b37b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df988523cb8b3aaf4295f748a1a6ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2121975bf5e81f18c3ace427b1f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb38ad0d3f350f72ad2938d447932f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5138fdc03e77df597ba7a0b9eb557305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6293216aeab3c1009cc92b10d3dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c332cfbce92bdee68f03dfbfa54d69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d189a92188c73ca94d3d9ff450b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742ddbc501c0873c54287706073f9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f65558c2363b8ca9597c6a9f4d7d1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca4d5e5fe6b3dd3012a33a28dd475311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6419318b7b6224c209fb502947ffc1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c4e3294b48e2c901ce534b61dfc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f30019ea8a14ad385e5b169ff05b9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f2a914388e44b759e5af40d1c98b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ce60e8b7e24793badc7a0bfdd493316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e90da07529f647b18d467b26f512317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d2207dfef70479f7d50ce02461ff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc607ef4ee7bdb2ab49aab95b12042b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca5260773b4e9444ee22eba3f7add3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923848f3fa944d5231c38b271e42b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d36d7ca14058ad6a718d68eeee8b4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0859dca7ae292a4fe1964dfc7d8f77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ff9727ffb4dde96ded13a2fd6d00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145039324c2717d3eb2848f5b0a31c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d132ff5d8416b7bb6878cda08adbd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a4acdfcf31ccecb1e81d09f917860327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6bba4327709b807d81ec6578d67f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f91f3dcd050373999118e795edc37b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a104fe4971f66e5c18f5d864dfab9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af38cf5a33c28be45633fcfd718419b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eb84b3d478c9a6260317eae1b9325332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d55336bd16b6aa4635f2091b8c45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3758c039f34658a89358e9dfeb550334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d448772b6410135d32f97dae6c2ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac32aab35359c1643936da1ec1388336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1afdc92c39bf892b94d83dd04c325337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bae211072a1a258c062df5ce4b469338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e98e6ef1e7e626f100e463c525bf3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a56b61d4c46bc6ab58597c3a799fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa0a2742dc8640ffcb18d3bd6026c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07305ba6d78db678ca8a091e61503109342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aec157e8ec8dedc9bdc639d753d48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e8fe244380278409b28a867c4686344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165e874a6f09daf633acac5389ddf16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443760a6f7a5dbee324e60ea7c72cddd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f35b082a52c6a90163b5437845bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464634baedc86f49a10fcb9638db00db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ad91cc7664b4def139657abd3447349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba276579dd577c4e1b251ecfe9ffe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adae0bb12b0a2b5ef679eb50799c35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09284aa20fda3960be9120b85447dce6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9860be271a2283607fcef00b1fe2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb331ac4c8b8cdc64fc2f07c93ebc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c8956141aa64a245f8f457d9610b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb518b1c4c351c42d1bd31127a0db1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c95a343a7c7a708ce454a7188c01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c938ac3d73b49d17adff57222dec6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218137904b71f59893f7f7454093a3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157bf0811e05f6bf8c3cc0d35df917b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb4276f738f19cd84c691c0c032fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542243761b57bdf14bff5d8054106a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd285389ae430f3a31830094830a0a0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2cb3552c2844706a8e400b65fd08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abb38e785987a8617f35dbf2c76827365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45adc10bb98a9cae220f007154f759e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b54898c365876302b00feebff7b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1152149e3d50214ddb2a19acc609ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc446d170dd346bb3cb9b5d569bb181369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24bab0b73a61aeb9319bbef4357e77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f890b78ed1fbe5ab028d1c68223bbbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcbfe4a0d31785e4e8fad66783f032372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63487e0d144b210fe0712caf8a45b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6712e9107f4658f786d795c8e0b4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013e02090faae0b4b2b5aef0dd5c768375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203309bcc33bc0315a1033fd1a44b5fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f264950964d2a01733fe8c164724377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6933cd484e0fdc272057c617822421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285980b1f17976e7a93c43c020afcfa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c82582b4f4655f8150c4db9db433ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa396aa240846ed4187130f17af0b47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0aa7b81e2b703fc0f3b26c333fa0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12889bc0fe0da1e79c3fccb872620e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d946a818d8f47cf958691b58d2819384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d50be60253fa552a1bd2561b13420385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98070ddf6aa7a0c4ea006ba95f5c8de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a995848c40e375ac3bd5cef45abf85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbebdd44e6b3de58bca59d8bc6f3cf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce20e1854b2b17c036b9c3d83bb97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa6f85bfedb79c6e7be44fd59b98e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363d69664fb0853f09b5dbc90409547391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f66f0247f7af529bbe04656fd34c07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8c97d1b82c89fcecd30f83b26def393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b157c124f4185734d93d8bd1ca4c41c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4001275e4d3f831840a783140ae9d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51544332aa6f2f2b4317bb4628a610396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115852740cad2b21e9c42105fb31fa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e258a2b2149ce9f83bfc0d71b4ffd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba177f7c495eb74b3e2b1cc8a5ab2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f47a96982e42d8bfce48b4afa3c6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa45023c3392ae86ae5afba8fde7676401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a991852f806b964863778a28f1d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e2c8cb401ea6faa67e34adf69744403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c741019395d6b7cd44c35676838a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe422d73cc92776b19c09851cf1ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfba76eb7f07b63ff10181373631a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066be9c975c806a7dd6d523c2a266da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e99f6d867aba80c2e628d5aa63a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6255c28e480febc9999626bebd478409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21410c8fa51d7c61c29e6c47a7487c9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf87e44c2da56bbef4d4535bea921411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88f8896b4884d7fc9e15c4ee0bff9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44c8b7e2b301d6746419244ead4a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebc8f8cd85613df49aeff2168e40d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc41dc5aca5d008fd00dc7efeafef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8337015e1139157e3fc06380e1d7e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b85f0b846675d9b492496fa794ee5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2982bd2b5dbccd1bf7f50391674d343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321c5bb4cc7dcd579db4a7f23b7ceff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db078da3d42c1ebf8bd12295df5e67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0af83188e5adc605e3d9c4d27bbc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbaec1051f04028ca5c1a2d6af45ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca541ddf290fcafeffe971b5c9030423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96f407d557b861e163424cc8db1db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116243b708915936f23090399cd683c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628cd57bcb271f619f6edf153f98caa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5600ab371cd1dc72bd98862441e67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346239d1299333c586a9711b177d581428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd4b2fc740edc95ad4b619446c6b9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafc841cb3bd3632ae9c7bb908ad45b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108efa2aed8b91fb05a120bab98d9f80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d931b71fd3d038a5a5976fe54bee53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd996e86ede0f32e4b3ae8e08f93bc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65c94395946c012d2301af4e01462434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598dfa4df2a8fc705169ba04ad990c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1336225c4ed45a9e8b37717a8d51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6e6d3af0a30991ddc740b634dc22a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe038595abf1a15fb42b45273bad979438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1687ac2ce3a666870599f03e4302c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2be0a9c32e9588a3242febc1b6356440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91cfcc69ca2a907a0fe80687a7591441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e743a040055a5cd6c2814790479433442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9efe636afb2e26e174b887386b1a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305dbb97a019beb8f87ed3153e8b5b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e0504af28ed5011d24309240696c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5706d091a93821c3e218b6186f0c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46fcce960e0e3a62b2050accce8059447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e6c49664a7ae9c4f6f38df41ceabd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ecd646967bfbdf8c4d07a579674ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ebb9c046b4048a8b7d897a100d4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453b10f76af3735d28661d9122bfd9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb2eb6732ff775011c0554dc0fb086452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189efb436c7a676bdca4850de2340f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f422ce7613c51e3497dbccdb47cb82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ec298edeef97ae5bccec549b4f83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1c6a843649cf104a9030d14a0722456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3bdad0f1fac2e7a1c8fa2a1febbfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c392b965ff26182693bf9c1f6f8dd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d35400d095dcc9f74396179de3499459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca157180d03c92e2a4b15b1e3588a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce0f3292967d871d0b1a644583c88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ef5af79d4ec724f8dd0280b9679c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a6551e3478867b19de06572d9cf00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc728e4f0217088f81210031024e47e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b94f1fe6bcfda5b1cc9a69dd7b7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164878537c6e46f8acbe3151a069994466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d494cc343d518a76171553536329f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d4a932361c820624e80c9c57ef18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b7b8bad88d714464783e54e8bd69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318fccfeb9f3e1874854099a53a454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c6b176573620d6acc19ded7e9e3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e04253b78b5f44a7df2ff645ec2eea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079593209a6c292cd708f597cd3a2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a73be817833cfeabd048e27d04116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a370ed24a9d02cad2117973f8fad3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cc572decd062dd62a537401081e90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d985f8e06e691f00be681cc1444a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23339a43e6d7024f273732f8c685a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4260fc3412a34cdf3a9e5fe33134f08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaa04c0c4711460e7e86842edb1c26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14006b4de9b35a9c5ede4869a0ce25ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1eab495393882b2a70174f24a3fd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a2c998052e0a7e8b08e4986d274bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548524cb80d52b94492b8485436222f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a188400e998eece110a97d82fa6953c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0634df0ce5a97baabe1bf967738b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec3f00e83dd925adccc877b7324c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91124c2f7d72d2ef2e04ed21dadea2f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8c1ef0a1d0799a054d2d94ea9661489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d43053b67102b00104d9d794fa6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9e3b57649b7f108f8124bf7787627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d5995c0c514faae7652b6cda1729f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177f12fecd715bed488a99836ccf36f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973921615ea842e12fd1c987c2dca7e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f76d76862ed115de5d4c9ac1c7a23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329f385486d127e5b46513e57d690eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d239daaeebb2b86fbb2ad89a7a76f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef25bf750806a84b7335d5284eb41d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa7951d7bcafcfabe8ff4bdd1c2f34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842706fa53cd501d1cc672b31c01b210500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd109497961374f9cc90c37fd6fc94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdde433f1e2dcaf7f67de6a582f566502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76494bdf64ac3d8e014fd9a60e67ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde479c4ceeede4cff32362a049e25fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df63eb1981c380c690a7f1394f1c4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8bc0439e68572326d22fa18300f6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a342f2fe4e5dddd5767b7989d04a5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf48849858288860b98a4800e0125c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33257b35b21d3e6d1e632a1301aa626509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298edd24d47fd036f0ae0dd948df16b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb7a321354ef6d28d4ffe446fb97a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b985bd12501c2c780b77fc68d2063512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec567b4e9334204723abf88c5c778e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5363fa42e4022826ade463e6973c6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77909c344bb095d40b50656d0aaced36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbd661168f806dead8a9ab3a3245a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba833c2f736d7f444bea428792b3d52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192b62f120297b6b55c8498d301e93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d497fb260938b0ab799a98c8277a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86599a498aa0f6cf177889409fcb8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8526fd75d139a63a28ae11ff1446a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ae1532d1c6ecc77fdd7cfc64909c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185c4375f59e0f1b92543f9eeb2ed8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d980f02ffa9d5eba1eb035298f993524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4b3de85c4f7d220f38be80041368525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac957f4f6f1215f374c817daeb3d84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577172054d3ca3aa6d3d9a11a6340fb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafb0cfc31e0674a0693e2644b3b7db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e9a6f666df43d48b7268c2b14fec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0332610204dbd50c8207d670795e74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6897c4b48f293190f7f1d10978917f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02a82b40c799815d845c39f7ce7f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842e0b63bf7c1bc5eb627a6e462c53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645f2981409344e06006e708c51b16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8026ad89ee6272c5fe79a5d6a963d55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95096980f37bc790385b17b4ae4daae9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852063dbee597876c822797d4b34762537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afb40296a51dbf81201ac1d7fb4f74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd4458f1dbf6ac629dd82805e40781539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3adc0d31bf6225d7d67a930f19197540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1bfdfbbdcd280c13c85b5c3281093541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811012becc3dca7c02ad1d7af09e4cda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9119617df4fd18336c734ad481851543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa541556b150f2a65cae452ddc27d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf725023cb153933d08ff23cfed4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d5c0f925d2fc7a676d999fde8284546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ece953afa62bd2022787306a05bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828439bcc7039701e55925332da7a333548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660f4f10eb7ae10b58250ac2bf825f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b9f2fc664be83d935d7114e70b48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334847f7d03118d02c28c96858dffb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c33dfdfc516e5ea0800b8baad1c5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9a3b8a541e6f4d1b0e60e2d5af85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b607bad873baaa07363d504ee31f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456187ddf542779c7a2f0e51ec015fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9832a75a55fc2abf2bfb75e469340556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533e06143f41aca85c1d62baac48c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260614c10db3de99686f5a976080d70d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6feaa86bf3986aca5247a444e864d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b9ccd7a1853f98acb330c7913505560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6826c88912bd2ce892a0988d293c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090f4bd05aa0a43b30f108ddee24de4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2283bbaf8469d07015c2685ca447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1f0635c9cb2481c0ed8e6e4305e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71362e6defbd2d7af801797d3565150565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481522237b95824ad80433271b79e09e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16d35c5a16ffbf94e89ab62c228549567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a2f295517a29372a26e011f3c443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a3546599f641b85282be90663a42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497729adf84f137ace51f1a1007f31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834e36601e43a52e03e12af114fc5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99c9938169fa1b373276e0cd2ae99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565dca75e6fdaf387c80ceb41cf906a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6842e2cad09a9631bd54a5f83781a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cbfcfe1c1c40ae202a1d58a89d70a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471fa3794930e833e0bf990731c37ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8b409e85e5a1016f5b3e46cf9d84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d0704e183a1786cb076be64f5651578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca83fe341172b81f86cc845b5e2f1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c2af91faaeec3180095d65635f727580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075285aa9fda8d17a5940e68de447c42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ae9787ec5af1811f1c514f367050582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c80592c54ae1311a7b339f262c4f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f197939dc82ff3b20bafaaad08b2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc094279acedb74225b8d9667b5993585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811dd512dbe63aac1dbe827e1d48fd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4958bcbb5c54c9480e969f3611953587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b0c7ff4b4573bd03bc87a86d9db8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b474cd311a85ad0fbf1067d15b75fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989695fe70e5828771d7098e23c046a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c2e86c12dd762377cf6a1af84155d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b1c61b75c8fe1f947118b63a6353592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ac3ea0c74173b43177f39e8ecead593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6061a5b759f73b1298b56c182eb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82614362c87bad1ab2cedac477e93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf395b5ebc9fef16991a2f0f629dcfb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5954f0d18d169d2628ea67facbdb3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc72efeac77de8eac479e6ef6994f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ed9e67f5153cfd6d880e7bbc32a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac589ac53d0932f8af01d52411d4cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b19d06a6ae41d46c94eccc3067bb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4e9acc13d7510599d3072d434f65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b02758522dd174751bec368b1218603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c1ba53ba533ea36fa7561026e5e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5916d99f026dac68decbf55c22b7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9bb547564792097a417402ddffc91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb39827196e9252c029c7780bbd05b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5612ff1a63a40f53551425a745a769608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1260522ca7de4eb0411a26f82e8d723609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d519810c7e85775e0abd36186442a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b10e2a875f67a2c34993edb1490737611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694dd08872fb5bcc708d54af6c8c55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6abbb697421c5607e47fc4a8971229613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac073862b64d458238248d6cc0ee05a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12eacbabdba46fa78775641c08cb11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ab20c13b4069caa1ee9c9988963e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57e221a87406e965463e602a6c2769617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd75d7dbe8fa5f625dc341431e288618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8512574589404c110086df9de94a1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b7bc6e6735a826228411640ba094b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75dbd642e9000f30cbe5b34abc088621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcfdadb882d98496fabb2dc33db176622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf225edab49eea6cc73ca70a617073623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda569980df52bcd2e8f21e9399dc2ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677de21d331977b76bef0e305305159c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56a107f065b4c31ee2b376509a8cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b00bb3a6b97224028e8df1752fc4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda9de33df794b1eb8a210c3edfc8f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25eaafe6ce5cbd87f9f0c71a039f64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572572982a68f601199e602f2902dd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293304e6d4eab56943fc17a68223294f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e6db9bbb543e542bde15ad97abd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296e2064ee4bc3b47c75ccc2e7ec29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d073ca4bd243db76ae3b6bb7019936634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27d8176bb37730325952eb0363bfbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f6810ca3990c11e5494386be6c89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0159d815302dbaf7166afb5dd88fb47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139e08abd4da73697925193e4d57b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d52dbbac95699b53426f7e99c84bdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0d8600d1d1c453a8c5d5f82bf12a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077489ccac38133418ac846f6f91500641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526a511b937cfcbee17b7411e22c2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b0182b5607810804fe2f43e3db43f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e25d013f0c265125f9a22d9337dba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10990672295f8de42fe96098eeb5bef0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c964419e38e79a18b250db165cf90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa82187e1acfca486df503ed0136fb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d4a293bd5fcd59b81104140ac394648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bbcf2e175488d2f2baa0068eccb54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80bc0e68bc58991850c6e95ee7d467650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe120760b71b9419a2688da0af66669b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5759dbdb5b7ba60e40951c601c2fd6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166a55fe8e72a9b462c0c74cb5a6a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78dbf98031d3d1c54a4c88f29cd98b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875025df54a063409a2626319af785b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14b5c58b1baff963def716ec15359b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7b7c34b60620d8139d633cc56751657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf9bfb00e72be7d35bfc4515d72b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4342b0c2e8ce736684b14e4a9c41183659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ecbd5c9e80bdb7dc4a1fec3a46091660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a725ab750e635e48a81b0409ecb7b26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828e602622c24a86eae4d4050a46c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f5750e35c4c6c12fc3b62e81499c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41af32de135be2cc0cd55b8280c08f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f8f785d1c275c54a4cb1f876563bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca87ec9451c0fe60481dd028c3a8ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61b787d060694fe416e0d653f98ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e1f4054bf9ae2015bd13673508ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96adea0461c0e34005135cdaec44e77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e27b5f964c9d0b53a2cf2794a625ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77efc69c8fd1103906f91dcc278c77e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c28b26e355536afc7427824b7c125672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf8870789222e77c6806c1e54f892673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f71ad71b99883263e429d8b8a7c4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e45d6f78bb864376aae1e01f73ce7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafbc63168a226bbade1ba6d8a3e9d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897e6f22926f56f501d7877e3e07d69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51634b1c8c00234e369c0b36c0d25519678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146b9f572163ec66fc47b854564e6d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2638af4b61dcf5e758a0fe25404b27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956d2c8df6fac228448316c996f81c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61248a0108533a542a3b362059f8fa0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60900f2c292e1a958e20a1f9852ff5af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f276cce62c107a6a3772a802d47e04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ed0110d824eb07fc4b64c717611d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e6426737f3623cc748853ac8b4a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7980a428e2231a624ed009753c29a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c631246a291c18e4dd17e74f75c9f2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e82bedcd096f86df60df28a33686689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c6139d5105e074446babc784f3401690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfbdfb570e10a74b1cc97bb687931691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c52d46c439f20d7e963da7305783a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013454d386f96c8852610d1ef884a6fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bac2f6fcf546758b6986609ca21c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e17f0b502dab4597c1f99922348a71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc75aaa0968135919c473cdeb3772696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8af3839762c7e81dbd79d741936fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4d98dfc6076baafbcd999df17b3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6087c7fcf92a7a5d350297b5513849a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4fcb2969c8bed2fc8844cce2fe786700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb7423fd268cb12cdd5f3224e71d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f128f05aea075f0a4612719cad822702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6057db8c0309adc3f9480c34d066a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585512cc9eba3febcdbac3b69459bc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb717a60cb7a5ef1d6f726a834ef88a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8e3bfb31bd6eb8e75c203956423e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d4a719e135571382419b0e5543c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b340f7e5df3c3e82829b2629b845ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea61eaf20fc431bcc39eafae13935b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508401d9af16b38cb1a1a7b27ff3c8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9978fb3c2adfb0e25f681cae69d8f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8cf2450915ac0091faa131c0a18ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328262b62a07c06ce3982b95d4fc2a43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a98e4e988a50ceca26b0b2c9de0fac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca21000aa775181ee70fa77cf4c2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0aa7e2f33a456217561ab1b2c1628716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49543019aa397dc84425e210480f0686717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc83041f0a316f320a25b4109dd89d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2ab2d46299829feb78708c873939719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6376108d3496dff0b6832f3001f51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf01d9acda7508c90a2a5534341f9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28513cc53cf4b3a17bb67facba99d8b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fed4d4bcf08e37b4a9d3814e428c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5197066a08a4a126c2b0ef0b577ebd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4110cc61efacef4d638ee623e55a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea0502a60864f279e0a02d5eeaa47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dc3df7d80bb83aac63892b14e1d94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083f1bbb0114812a466e40b22d531b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa601902cb63c262d0b005cd47d5f374729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f88dae87b26797187cbdd454484f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40da69af8491f4c4e37b870475f65f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a72f26015e6c7e0bed89029d84fc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3aafd6a7340a93381d0474f2fddcb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bddb1d8db1a702392264f2fad3e92e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb7e7443d90e504fd40a08e8fb1c30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8be19bbd203d5ac32badc32f77c81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf21eafa65c0d1371d04341ccaf8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34f6fdd5cd8bfa382704f0514c399738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d21162e1ccce301ef8703a15115820739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e2399000af8f9b68126e6f61367b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f94f9f7c433f48d4015482d237a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a7c4ec778d2b8dc97cba85d5801c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b65c306ecbcba225e5a4a580c494de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f575273bc6f966ce5240aedf9aa2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e967803987c8f887eb10bf45a8bd76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369917fb0e80aecf14e6711eaa13ec3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50310132afddd7ff927c89d62c500c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b1a1c08bbed9dc68264b7873b9231748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f2d56674bc27f1c475cd64a94aab4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b197df2bf8da396a75cfa71ddf7040750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729b73b6dd9f35ae4ce07dbd50a395751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177fe7c98baebb1d3517d4ead26dfb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deed7379eb2d7d6e9b9b1826e30b78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ea9cb0a8aff812c96dbf01edd53b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d7fce1f72c2d59bda5c3311d74a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a8c48d71074e9787857a4a8014717756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aceade0750a88f44cb04bb38bfa3a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3212e0d11eba11cb01106156103fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4b2effc9d35799d56e87bf55a8535759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047da410e172a95b7a356dd2f37e6b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd9e4346a2de697cea03ab419223e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510330ff5d4b5417bd7251cb4a98594762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef5893620f8b9f74ea327846f110d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ffa4304697c2048101c78bef82cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aadda0b27c7c212fc65bfe3ef1cc55765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2668a9f65d96e074cf58e2724fc9be1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1df7191ea141472a7094910834106767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a48c73f9b4426167876fb40205ca6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ba239707b9d11d3414b095ce9f0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636a184de18142be28e84a18fc61cf5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7cecead2e9445cde4c56549fa4a97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8390400a8fcbca081602f81734bd415772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb6bbf7ac8188ab97f7ec0e89513d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ad6bc25c19b02f0853e2e77ca690774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228918832f3cee2103823a5cd43aa453775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459f41b010f0cb0133018b2f96abe88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b904892b6e9ef997174edb24260d9df777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca2350883b03842d9153d00b7bc8fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667910db9fce5a14273dcf8ac1a044e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c0e08e70f60a62b1fd6f7105a176780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661f0745c6d368fc7fb911f8bf8203781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e5fee046609a9c5eb0a7e3998073c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91668dedc97c2edd69a74e21d0950d04783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a385621d2ed5ca2bbb5ae68276671784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769adfa1db80a625f3ed46a45651639785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4bff6ebf98163af702434f673f880786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e3ee7bbe5e0c3b650265f0a5b2a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b696e8bd510aac1e7159ae01b5cf63788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a678a86f5e41d8142c711608199e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226443e02e75b969fed5b0bfcd04109b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e7b1fd55015801de2c313c6b10be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd920b07390377032cc30b0bf917790792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf77f911b03d3bae64c16b7b5a50f9b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188b0411dddb917e773d6acc42ca192794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5c33d220cf6c5bc5771a2e30f243795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a520113c1de407a3597611782030796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ec4f9121329c189cde8d7b7e7d38797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1520e33d7563c7a05e11f7b14181798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9526fb9a6f0c68dcaa8a320012b9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7660f7661885ed4f42de2b946c685e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed02211610da0eb31b4b01b36d994801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7942c8122ddfdbe8e2503e4090441802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e54a523665a70935d6aae808453a60803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4b9991fd44ece983739df0044c62804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f5101b3d00107567bde8a8289709805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6af96a10b5199b9269344922ef339806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02d5253493fa5441face345dbd01e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f25f3a5d30e4981a29519e74c5eb2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e816f1d7a8495795a69c4c6835e32a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f5e5fef9a6cae200012d45b25865810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b50f6a20dfe7d8a59f311cf679cc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc789d9a22ae4960183dc6e033a28b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4fbeda7176c6500210def41bb834e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb3c500d94d1e1403a838b5a9f9c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807e8e46478f26f4fbfe3ad25b0b41815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317d0649bdeabab1056a882ce2da936816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268b8b58f8dd574924836d0a00e112817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db85207ae476d391d4428ddca953dd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cddca8871e0dc131788b8c97573b6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1389f73fbf581d652f3280ee76d6b0c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796b16225f34b023ceebc80ea53bf91821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95697ea3dba3f4e8d646db7186b10f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed8092e34bc503d9e78012f1a29941823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d134af8b5f2bd2774dae244304523824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5fc1995dadb9e9d379f733376da5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f05f321604deb11326f3cfb2eccf08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b7540658984c640009ae09e46b98827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3eb63a51f3683d3e8cee749e6ce59828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc3abc4590f68e429c4895e484d51829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def3ce74206bbaf63e1356bab8f85a3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17530a62fdfcb1240d740bac6bfe49a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971d3c712c09702befe3ff6aeec227d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6836efef4d2afd86e1f49f82dba5d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731b970f46aa215f6cdcb5843d77a8b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0976d105e0be49e0a11ba743111b843835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592cb2a9a3f8e56b229b7b7a305aa63836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c63ee83bd97c3536f35d3048a592837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1a77a64537477059632ddd524e632838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898130528b4c80c9dc6113384e4bb3f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043155785482bb868f7258bdfedaab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180b3d8bf8bbaa9df76a7a0380f745841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cdcdf399b1667184aa86808065505842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f2b55ea3e8c0888464e4b7860e57843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e058fde8b04c40667b90cdfbc24141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d08a7884bad4c0a138dbe73528f6992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85888f1e82e7d8c22203085f4374223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a872c5518e7fef5f1e9ad5acac16d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6462c52fb96a033e8a0dbe03dab5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c445dcddd631b38a8ec94efba4a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08194191c6866b0e08916ee30fe82ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa9c622146ffde1016abf3b1d019608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f21af2b949fa30451c9f4eb1c160959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6641d5cb8781d28f29a2730f9eb256910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42397115c576debe5bcf13fd68a4b76b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c54072f4adbb449b88808184b0bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f695a330b31b0d925d2e39106725a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a677e27a712742a9e909c65b1b8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157b66135abe42b60138c16f3d2fba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd41e33a6a81102a7f00988aeb73916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3cb48105348b312137a3767986ebc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133e3f6a38de20662db44a4cc48f0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662962ab8b47543d001f03a8d066555b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551aedfaeecc4da9cec383b4037ade20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871813bf1f33aaac138e4c66f7e62b8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aca3341b10e0accea28069904027d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a9ee6f04a12a2d26d03e179cb57123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa979f1083cf18acc0450eadc6b41a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e34c500b017efb78c52192a99b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92830ff6ea04ac7c0dd61a0f85d93c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bae74ab7a1104c23f783d9b1a52ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467df327ec35a9696fa44c18c7caf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf90468dca7a1bc981bcd46291dbbd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e622abfa30b14dc8f87c25100d84230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfaa0af6b42d2ccd66627fb02928431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa9efae234f6d25940c23a35312c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb252c31eace2561d708272157b9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b6772d815489ae6434543403b1c9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357cd1624a29069a2d00d7d3cfda1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd1dbaa15cb9036a9ada441d02ff4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb2e88e502b2c74edb3cd05c7a69d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb813937ae9ba8224a49ec599a4ef438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf141da355ef3377d5cbfbaee67dbbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1a90760fcf94cc2816a9ab8f348d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311533791251953974b12aa47fe5ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d44b3c02b1b8b63390ebeb0c8ec3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b08aedd51ef749639a1fe97f4603643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7526cab7633d50aee89e53ce2c3d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65358a990e6bb4b245da55351a1ec3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4bccad6645c5f186c0c1595366b4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4f24ac593e576c70e71905d495ac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40966fa5510881e8c5787dd7bc75448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794559b689e4a17632ab73137ba64e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c33acda6541d6b207d201d6c4208c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e5a90aa2ffe43f58214a4132855a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510b2fdb0618e8bb038ec6264e9a6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f86b0d02c9e7619e644cfcf62e29953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a0b05a177037e9a64069dcf438f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc9b3edd094556fb051f04dae4f52e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d0642f704e140ae7383517d6170e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf8cbde8ba8aea836412369ca6db7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e60b09f9ede435ae51a923e93dda158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c3561ce19ff855bfd67188337d17a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a4e236a8b26106d8860fc10a7b9d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d74eb98880f4c63b002551b8ddd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08bbaa952319dd2cd0808dd7c8219f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6afee2e3e41d999f6552ffc2f119d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340ea3f212af7826e45b63c529d961764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ba9a8ef0f8673454f2137d1bedeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30327648a60194d39725344311994c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14f316b99dbb27d1eb077352e252667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10095e3588fea158d2ca19309668b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2622f6a135a36a92573559be278966b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae88f1c15e40f919877db0ee81ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb603d600bc7e742248bbfabf3145371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379846cef62e016da4079d0543061172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8750365273e0676a20d5c6395759273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb26cca6994677734d6edab263b9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caead7e397d8149b089d2e67d3ecbd4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09a8fcb36eced758b2cfcd32a4ed176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89397e446d6524f4f2f0ecaf1f84a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164909fc56de3a20bb9186d35bb9d6e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19587fcb3c1f947aa4c92066c1825e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2a1766937df235aafdeacc094e9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae960c9e206c00840ef4b2caad971bce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1b55dcc89b318a6fedce0f307a0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28605bf45c202623dafbadb36f096f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf88f0500a675178db4bda9dbfaf8e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f8ded4bc8c6b8702195940b8fe5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8670fc85ea3f6457b421f2623addb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3170a93b7270b73623c1e88ad2c73c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3248fbab577c3fc02f8fdd63d73ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff9ab4e9907c11d0dcf42f0c229aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda61618eea09c6280a54c6b8ada8c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23231e20aa7fba1a75fe19f7931d7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6f59023d08ec07cfd9e6a6bda4dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63363ab80496fd2e73f4c0d0b81d0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409246c86826537af0fbce036d2826b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dddb0522ca4137fe5bbb944c5a44b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc33de1a19ce123b473de6090c8da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cbeb56d8bd08c574ad855652aaadf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514300a1c7ff36f1218cebae44b7cc6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ace578782dac018073b9c60c993e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2c39a327edd2ec585fc114fa43d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec94513a4db907db6c75bdaf200da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf189c83a657e943b7e74309e0f89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e35b31ca480e401a7bd15a5fe657b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774620137e873578453d88c41e9991f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c7608fedd0cfa47003d36b6af93ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c0dc203155e8164583422603ae52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ecf68b03a9763addec1ba93925a3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6aa1157a547d6b619db7a1d2da1c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01227709457eac476bc5845817aa1d44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412be059a018baa9acc90f88c765508110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b78fa84da6bd28fc26bb43a0d79c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54759534f2a2e112627846eac31eb5cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a83f4015c2cb5681828b4e13c44a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e16911f7e9ea1766a79be6831a9462114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94723760ccb83fff081f2cb71d121c0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54618fa4ecb182a1a47bf508806366a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba991206bca63794cd5dbfb1ce55e10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5c0495f1a643066fe7643097d5d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85875c53794baad2e48623c55357b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09454a1bacea91877ed30071985825120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87883061f2a480eab1e3a5fea6fa8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f70909e74599dbd99e069ef02f1fb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399a846cb9504a5142ca82746d23ebe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7bf9441a061721ef2ae22ff7ff1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c2226b1783bcabe721f5b02f1dcd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c138a18f4e1c942c8a5a37f20e4eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158ee4ce4e67506f2841f0bad73a37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb7c273b5bece6f8c80180367288a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775752c7e4eb5d0ec01544c939fee25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7412fd68e6a213922909e721c3a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52862027f20584838c9339b10ab61c9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ed70ffde926253f02331b567181c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582ca71d59cc76bda9c9f4b727ad73e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a032889e82fa1c6af666af1bf1ef7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1988c806e8e6b4bc45f40d8ca22038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87999677e2fa4251037859fe3137a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b40e0842c7734d937d1be7a5d2d77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab1f8d132f874b3f8bef5fe70600a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0730ee60adbe6779b0a3660cceaa9ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d136b0a3e02dad784a733ef4bef19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c420244e88c7f4b65fb5425bbce9a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430e358b31709c11d3c316c61d28a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778e393d3107b5e5c91816fe350780143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a07fa88619b3aeb0cc703bcb811c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65966bd9ce2a624a5bd1911d0ea9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef36195f3f29e4324b252690614960146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062badcf4687000f817bd95c7b30ba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9eb932a8b312c13feebd292c6e0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac28463fca1e08a611b1eb8ffaccb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d57118ac545336f641067b03e27efa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bdf7d9fed16dd9666b23d1661be6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f1cb8806082c9c65434615868e0ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76165d53efd0b0f371624c131d55f694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c407e0e23eb43f5ef4eb7b57372c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ab5bef291c4bf95558d741d2811b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab581ca23a2e0e34dec01ec4286ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176636cb0b3284c782229b003be28c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f584bed0c284ade50ac98d9f22c28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0309608b1095c548a8ed5aea4e6bd06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba54a5643bb0c535acf80736f3f46d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47b5968c764a7b3b13fdaaa98ed16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b676ec7cf6e13484cbb83143e942594162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae415eb2b003b39708abf6bb35b1c21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba26271a9a6c00a382d078ec9c3284164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff45c2281201163960719b7db85d76b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5ef1ada16f8aa911c3906c1a0708166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ba05a6610cdd625bbf5d32f89b53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c286ea4c90dc746cae7e6be5ff34d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc9177861f9089254042dc195926cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967a85564a1b2a5001e882b95bccb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe29492b795f7757d90740a454db5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555f6352b3fa8be86739001946e812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c7a77e58f7bde9ea4e5f551aa32a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c8457e805c260c223fcfffe36a223174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59a29b57256ccd22f0aa6c99f9391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e62d0c31fe391057e53cb8374f317176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c70f188724d389ea6f7e51f2a626177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5ea537ed4f208fe0532a0828a42f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea12bbc8776686049f073f19920a96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672505399f12fd9d848fc84ff82baf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974979a1ae16cf8a44b8f0fb6180461181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd357448ca9d897d6567afe710fe6e9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4d74e804d830b60d1c68c2f9d2e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f98e3991d0690f5aa19c5e4efdb2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e5e2dfd559d844b5d98fac1d09a98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090788ec615dd255d37b51e169746cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36a2ffab4542427795226aeeca132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a43c300efa6f8870b563631f3440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300061027b1833435bf77b65571133189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784eb25482961f4d4fe9cfc0609c9f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba51ba1c34bd2dc89a477b88f70e66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84419144867ff04207956cd4bc76bc06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6529af8b66e0cbec775e31ef3b6f49e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee39446ada15882a7424db4b25b8af2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8ddb3016f27d58a0b41c7e46c473d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab43adcb422120302105d01289d9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0ae9999a02441599a491659252293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a43b448235adc51fa3f11475ce3ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b677900986cc140fdd9ed0b5e9e47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d48d4d869003df653bb69e25ea536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225f0873a15b815442d4b6a582392a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec27e818f4c8dfaaee2d1a23d89efe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fef985d6e689be4f2fbcd49fb7591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac931657f7065557bfc1e5d57ab9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331380f946ef0c2aadce7948c55c9030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8db66d8f6a53a609f2e30e094675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1947133d523b943226aecb40bcd91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd6a5ca0f5d62cf96fce5a7958561a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b21d330120a5d10130462fe7de231209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c91ab652f3583fd8abe8824aae60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4edba004e7e89553a0a1604b4705211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6e3fa66404381afb6b3d1cb1c5ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bd8517f944d206fa323f4ea7b6cc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43771cada85545b8d5fdc6bdd21cebfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b28f1d62f802da102878be2537d21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830bcdfa537a380d7088bb0f7a8c912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06fd351fb936ecb9a46535bd56eb64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769657f5e044bdfbd8234a3c4d0dda11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303ad88ce6d93dbf7048ae25f7db6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7634d327fbf25d8c9f87c989e747220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef46343aeab7a15860c51cb9005a4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ab1ce2531b518ec479e54f0b27a5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715877ad9359725d763470a9b0d83e3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3473fbc0268b61491cfc46830e232b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8e90f5f4b895cc1b5452ef90cf58f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ae9e83a6f0513d37d9063db782f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868697bf48a12ef7237342b8f2e9a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c868c3208633716fbc671ed8aad80c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c3cf208a8bb498a3e0b8fb8c59768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd1365b87e04f7642f5fa0e3e32973230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d17c119ed73e13978ddb307759131231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028e6e76490338f344f0d9d55c452e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a2b94cc9ce672f0a458a7eb8001f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743388c09c89e0d53c0803b470ad233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae9494342943000d1aff32f43493f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f906f7ed62d461f1f3ea0efabe8b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fa12d4f57a0c39fcbc5218c69984b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c0429fc26d150c4143d3020367a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282288c6c55630b591c4c2962de49df7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7721726b902b917cc274fccc53e2eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1337070b64c562abb0de0a1577bf08b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508debd5b6c90eed2232cc58d041de3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5537cdec154ecf845252568cd4bfbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060280d6ebd367b7fc15c30aa9fb437244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6787fb4010c89168a461dda0ec2d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d52d409a3858372cefc3a003a1b32c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711637021777a03d65db3eb9272ca0b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83210c9bd1b94e6f23a30cd6ae32d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6f41771aa024e36febe5010acfc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01811692a622e3c59031306dbc2c51e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326d45df91e748e9785a911cd5df58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1a66e2ca392be17d9bd7d09f9f0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676ea4cf81d727a892a55538f5d11f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d282eec89bae346c32762223ade58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684942cacba631a7bcaebd34e7b079f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8dafb841f7d657b92bf9f174c15b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d99a242e8cb722b178e226a00bc290257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d335cf492d46e7d2c2e339d2017704258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8553880a38a604c63f92fb46864b27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42872f064a291d85de9e417bfc158b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c3c397a59356b17ed34c068cd3545261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0ad690492caab75634a1e14a1442262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680e8da2bd6b118f59eb5654233e4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b118edeaf5b8d73ae6ba92ce81f8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c5baaf0ffb3931378bdb64cd75cd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7aa03b5a1b55c84bda12df3e1f233266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb89e8ba7881c0f4a006805f73cb23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0e72a8544ae99276cb00ef64d5942268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43bc821a611e2155ac926c701c05b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac429c7f9c44630dcee032d97669a9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac59fdec89a5cee165e2e9a90005e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0c62dc87bff35731d80f33b76b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9137c548ff7fbb2cbfb6384aa426c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f402dfe0c5245eb5a6e30c767018af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17205d879c477a2267c360c632844275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee86e610924f0d283c26c9b61035e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06132681a4d2e3587b54141df174c80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc32510f6b49bc1d26afdcccd55c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa57dc8e497d1282467a9ced35d7b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634e5fa0b9611c1a1f5439254076c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd85036afdb466182e47f0983521a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271832cb9daae7713dc2d820e6feee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f4b0c89bf32eaca06a1472642c535283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba6632c116c2459b0e7116bd44f22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a20f2ea39b4c6bff1eb5f3ffb0de09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a178e72f145fbbf81d39856729a8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7861a984897bf705d3e3ab5e952b15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee133464f1305af7e3b581e3fe89cc89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cca78df79c2bdec0b1d55e2f4ccabb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ef65c942b77bc57de19316f14299290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d25a5dbf92ada5b8b751a8f98bf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3bd358468265c0407724f250db6b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f59b01e567a8f5a829400134310c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2bb9e1a52029313dbc07881705cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec518aba9e15fb0d7359b7fa1a43a4e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7cdcf9d5573f7e3b1d27d96b539a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179927b4b6787f95d37d3d40da118371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b1f1bdf4b0ab2fb16e2c7838c3fd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c5c8b222aafe5c0ea49276d523cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49f7d0964887eab867320a6cc70e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1236a53fdaf16e2e9965763bf6873301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac752ce64d8f57c87e0e95df261c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1039b0751b064fc652d0ba8a678fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2455306b0247d7758bdcb57558c85c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2166aee0d135becfc066cb6c760596305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ab2e0ff4f13eaa714ce5911a5b06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595945eb9e91ac26042f9655e7df739307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d637b4f7a1d61f732fd94f353b48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26cdcba6607e5e902bf8915cd33c79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b20e02767c5f710998947d96b32a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54fd165a8ad2579ea6105affea143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c7315ee1bb88a1e9a658ef2cdd47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514688ae887a6f18a53caee5056a8e13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c6f751d0b682917a8df1ca847839c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e0bf88bce0261a5d783fc60f8497315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be447eaa153dbeec39f06f15104b6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6da9d26d1ec4c58b9b2895708cb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b3e495af83df94ea63e3c3bb9ea8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ecde4dec2e4580ea9dd8dfc80e55f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7767cc04f6561118e88e8d0fc7925320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e510136c50b533488e4c4eb2c13847321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62176cae5daf34c9ebf000c3c83186a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c09b820061c4b6ef21ac91385606323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde122d21d545bb2f7aaef89e0f8047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa91a81a2ae9fc865e1cb08338bab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25538d6678103f4dd94c6bb385f2ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f41880ac628ab5020cad19ce85dc99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51d603917992f5b5bb3b11cca1f04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d919efe160fa4a8fa83c46c593fd5e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99fb905886006149fe9fba09681be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b6661575eced124340933c18891a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef74a5ca72d6af6f48db1e222d257332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d06d88500ba0f571adc63898f07876333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec3e016bb2e0dda2d2cdc1a05b89e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ec1f096994029244c253bfc654427335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aec2634426c6a2c10b3db5173284ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ace970eb9b776308d1fe31621fe7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec19dd84c2e73a321c62e84fc4f3fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5bebbc351109bafe9739b007a5e5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167cb2c5bd098b3d73e7c01f576cbd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d671c9f0c5a45cf8ff993259b484a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e4be965c50b8e69457074598321b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd9ccf36301ec2922b14830e10ac7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de98ef3050f99861a2fa1a7773e5cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23d7ac67bb64cb9569bbc8205e1f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba09a16b363f3a7c0c4c6f356726a69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33efa67733e30afcf1f9db72c89da2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5f70b011931bf29f5cfba0a9a342e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4657f9299c9574c3640871b88adfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342d10cd55cfec9e4039ab239f0ad52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f16754be3a15fdf99934d7ae4d1d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628290d2466543d299aaaa029c7325e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd04116eaa96c5aa0fe39af27bb6eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edd6582b38d30b650c26051e10b98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c7777b38c906da6db8ff33c545473355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c6fa586f68ffc252cf64ff0168abd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9010c6bd01697d775b56331bdacae7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065bd4d21f86f0a1a838c01dc0e84aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60945409962a7d181c026f93a7dc66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a33613d7fefb964af70602e694b49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23621c139b35bb5fee7294fd005c3f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10871d781f99c3931e9274a67fbf6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b20c2e1c6843e8baaaaf0cad03db1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66b1f965892633ab13e915c2cbd41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908fbd40140b88f729b2fc28942cb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8246973fb8198a663d43032ab8f943366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe68330d1a3fd506c8b1e247e9183a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3f1ca233f7a5507906618a4520f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79053136b1cbb0fa12680a56b1dac84e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d773b3538811ad469e97bb7e74a7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb858eab2abcdc0be5ab1046d36c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91329a08987cb16b276065862e78629372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df31d8502d5aad822679cb1ce90879373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6dd00af9d908885303b3176e63852374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97862aefc70a452d3e6558fc19374929375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b547eb8ca2a707a723303016d1d22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22136436f3926d5f9dfc831857757d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109fdeb039161026c0e1d43e3be0afd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feba1b18ee27b76ee8b62b1c75a083379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ecd283b1f43b12831f08c65ffddc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d7f6f4268568ce4cacce4591b8d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b786d1438c57adbfca415b4c36dcd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047f7ee6705ec8b9ed42b48772dc7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba666cff5a1c49ea9d4167da256a34a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29793b03f87d00db1c6dab191e77238385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd88e3810c6c57f65db7b02e56b52e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483c6b224134ce4ef956f51fcea4df2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1992230ac1eaf89f12e245a0c864388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238df3a8a8c0337781e91549933db1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aee4d051bc1beae0902fadc515f8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276784fbe5182e76e236b7a38e6728391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156db1dc141aae2364033e1d37fb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46dfa708d2a4a6741186c2752310c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c3bc7e1a700be6e0613d7ba6c0557394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448912e2dbf9068054127c749393a95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec770967325f3325aaafad033f3dd47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51ee248ddc9076c8e94a533942fdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f18966b03451c232ada897439f45c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4b5c190714f267d7a64aaae9b618399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35341de6598f142c3e8dfc3d5358752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e133beb572a3972730b6b6bd2df823c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce7e060a87d4f99486dc0053a5a43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99e4bae7f57ea42ec837f76a5e2c04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c4fb65d8d90565cc7f2271dd2395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b08858a2327c3525a3e15aa18d86c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12da3016c34e5932a06220897a015a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc481d7fcf1c9dc8ebe885b7ec1e10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ae043d88ed5d3c61cf9f90aa922b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e61ff19253a04cb4c9b94e28ce8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3c6e9d2116fd68d73ac7de6597a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad1c8f817964b507083f7d58497f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d0f4c80f63eaf8f2ef9f8a5c582f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb17e3d78026ff7ff6f85c0a0e310ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a087898eb0d5c52ceb64e02527b44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e4202e6bdfb0664112d485bc48c05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb1530ed12b6286072680c147423e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508438fd51a3925a5d9f9bfb34123b88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4b9916e768dcbb868e37319de6720418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce819821b6dcb26fd8d6466313a72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110aaec7dce8cb53b564565052a7379420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30440b2a4ac80969e956ba31ef1393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7c613196008c2514a4ad1a551b6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60056d162701ac6103466123e18766c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bf5e70042bf7f3878e57c809ad98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75391bda707ec7d6440787baadbd7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947256723e714a05e64bf8b8b9d8c8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba597c981b265c3e1ebcc8e12a6181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368be22caefb986cddb7d18dad01986428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3aecc06c0f3ff7f50f21bca17110429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ab204efafeedc8afa197fe1b52b62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae54bf26bec3cca3e110e193e07d98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f2d5d1842a54cfaf1fde437bb43c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104381abdd7db17095382af879627f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfcb27496838d103bd88f4d0435fe4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daabc3e4c1a336777490a32a31d6c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81ff99ab740112b2ed28017c11adc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d2ea18bc43f884f1e15c713d17593437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f041c3f743535064c83592316f4f612438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ee3057fee8125824083c9cd6e9a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a7b6dfe30ef225e829c7d20c7221440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce7dd95ff86aaae1f9246e697bb25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d241408a03066f03943db09511eca31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d680306705e9d79bbcf135bb3fb74a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d91717b889d3f8e1e6f2386379d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e463d79ce02e3da6ad1cd8cc9c82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd43cd6b9db311c08f4da538d813ebb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b280718ca9286b51d146a1d57fb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c3a7c09766f3b511131740e126e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bdad80bcb1e8223afe50831cc7dbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55301948ac097672023b445c35fb8cfa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac47d6e51a36d35746f64a2ede74ae4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0326af92273b70445bde52a00a65496452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9915dc7ebeef2dca152eeb5b16eb8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21b897e9ef21cf06a56599336b47c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28517f70623cd5b5a5e1c2050442f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7600b345456a88d9b2ce38b87272615456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd187696e99cdd0278e8531c4c5ad2ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05260d69c4e4c58085577d840c5df50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92fb392f40324e57ae78a725945cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec400e3b27caeafb534b407c5be7745460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452199af9f346942257df91aab9f1a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e475c3bbe0014e8f2b00d81c5ec26a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a818df5e5c17736b1cdce1096c0ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9282abb9e3f0eaa50caa712a106a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f9b8a700843de46d0a8fe625c2452465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb70123a2728758b2d5d615d2d86233466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfeab75d98643c6e78be8541fee54a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22047d56264d92fc0937f7f7c7838d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fddb9c26ad4d1a880bc45e5383560469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb576e73395560960e8afbdecd9457470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b25515c4cb04d6c71f8aec1c41580471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b067ceef4f987ae1de0e42ed50e26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195141a684621c35500e2770af36b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4e98191458164df69508eabe7715474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b8e9379923e65326b08081dfb3fb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c73f2a129ee2a94aae54006e4e102a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e29743e2d25dc8dd1eb47c43911d5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091270a63fdf822ca0dcb4e0cc20ce30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6385ac2d4552f7a9ffe3c056ffa202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a218da8196eab0719f7e1371b2a032480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620e0ab0060a82e1468bc657f852aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d710b5a31103c2205e78ca31c5f342c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05acc9da39347997d519b3b872fb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51979330be827681ec4ffb20ca1da4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1178d8ae4a739662b53825da634a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345658e1cdfd49df3e62ac9326e86d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f773804ac6db2633ea917b1cce2e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23747756c0ec125ed21e9f26cfd6d71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258df427224ec51a0eee34dbe162617489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630bc29e7c9b1fc1daf45b8379eadf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3710e9b0179e778480c0c014c596dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d3dcce113b53e88e1d6d93919d90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf97f298bb81c7b289498e92e4970493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab893746592c7f5660071895190d2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37086d81bef0b346ede8d0b1ff94177495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fadcac04351026a42f57eff0a10bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b6c85cc21ca1b103424933d027e3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e65505e6162149153db05f3516f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce6a34ad429b63fc74c40a375b42d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712177a6b017160e9881ef919e6f0633500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5499c59855517192d98dc3bf815cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237aa5b93441ced0e43c95c3f86a707502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8c6aa0a6dfbc175e6508f56e2690503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b924717b2540089d1448447962ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc20dd22ba200a79937d8e09dca86e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964c8600e1426e128225b796e7fd84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c2c6520ab429fd40f2c1a9b171d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a533d39dc73b66a04e376b9e5e60d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228eb1c7623415026c8962956a7710509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d1d4f5a45781a2576371b5cd1136510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade95911fda6c439cf2f5f7784bf165511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da139746fda117b8f6585bb6eb2f335512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c9370175c95318d1ec8d2ccd1c33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd597d74731d1b6321de78d6169c1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1233829c0974030b128f4f9f2e081515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85e732692829256b98d1769ef5aab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6b8ff283c45011d21bcf3a9ce93c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033d17f598ba44aa471869f3008475518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc944d1b965fb0ccd25547c3e9009f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697c1c5b682ca7b764ad97b4b1cee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664b23f0e1514662f35d9940db487cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcdd68d11a9bff67b54c8fdf489d45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec6d94e6d07e73f640ea284110229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0fe2fb07c6f134cb0e6129308c35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c21763591de2078443999c122638525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ef6f20b890d9abe1f45f43ab1bd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceab831eb8b9dc0d8bd11f159891701527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b99894b5014159ae6b7abeec247d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f40a972d26965d05a8b53cd7a2856529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94430fb98ca34aaf99766b1610be4c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325dc7c0d4804519969bbc6f1f4d0cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363cfdeec2ec178689e215a6bd29d0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44ff9b2378cb16273338c84b44535d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb1d30fea1e03ddbbd17710e7f91b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e3598f851b0a86c910a4fe3749f4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5948c6a02b277930fe46839c7ab38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f0c680a5c5681934a14c928a2066537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aff6ae21f165f1a9f0aafd4d9f7c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7eed32d3f319c585807e3fc6b3ec4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6198de35a4da803e9013683b55e4da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f81b35c5ace28542b97e09c51794a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee71df63a9a1f53c79b00383b4d0e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442197584ca8b63df12a4b349f38971543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371889adf6337cc3fe32a87375d9b56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321097c394375feb384d5ab1d51329545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1322a78c87b9fb0c200112785bbaa55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af22a49e81aebb48d467648b67895d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715d0c941a3c3921dcd8a5dfeef7ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc56c7e4d726e3988231e88d1ea3014549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272fe7d153355f51b5c615826f667a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970109c014abb221ec6c8aef93982e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87bc1565f4a12aa230090982a150f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18075506df8cb0e1e92d68f8fac3fcc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd7c6b08efe68c9a5d292a2cbe811b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a7a9ce1279417c9a576caa21633b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb62c7c9fafd3062b25aff92416163f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e308b859f52ff09f92305823e3740557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552ff16901690c044035e708f4e273558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa6cf4592d50b3b45a8026a1bf4910559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b737211f0366d2b1914d3e3465e8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a4a9a25aa67440749d1afa861b98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261de69ba054bf2fffa508f2eda8500562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7420a35e0546820334dfc39d6b03c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f638c39da8b906b1f24178fa5871cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39da801ca7c2aa1d1d2a50986592206565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c14eaad0150f0284ae90462af584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bcc9435a5818670485c9a7de076b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343edb1c2aa37eb52feccd189359a50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784da8320bb7e51fcd96e49546ab08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf18721435619151832f7e2ba95db4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ea3e9c4f90e3b8bc68f6d81c9dbcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66b2eab7f5186d1a0b00ccd79a774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45ea3e165435d00714d6ca24acb0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0508551d248ec81da975f8af5eb513574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1769d9d4c4e86556e696040d04ff9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3fc8f5280e43c2a7988ee627f8725576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28884648d1313db1c3ad3ea2b6159a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d20d025f91c07313d5a53ca19fb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237467ba52536985ab6873ea13c462579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9335f480e0361bb724fefe5a0868432580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1d6adac33a0dbcac78c43331c722581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432698ceaee50d541c753501a7aa769f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d65af0356781c3e1078f4fbade46f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb87cbd712fcf65ebf6a06722ff881584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef824f451d8eececfd6d96258bb8f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aee6f07a6cc08965503fb4e6e727b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd664173c5c8761f653190482633345587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba29eb70b17309454984273779c09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de82275dc8f561e33acde410f634f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f03d052da28e5d217c2168e13bfeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670692718e40ce5568fff80480c7399591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6f86c98b12238a0a9d1623c50baea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a51f80edd6787b2bdb09437ab22dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd3fb1c902bd3db4753d15cb645a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dced5924c429aee8cb9bc3a92df9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad0a31239eca7b7d8d62638fdfe77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942607ee43fe36a870138af2fbb03c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4977eb418444356e0311b47ec0a8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c4e4543b332395b743bf565c340a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ffb2d794230b01608f6ba3cef58e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf7570b2a95800dee457b67f9e4c45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba48c50b2e638d1d8d909df81eed53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e93d49e6cf7b196bf1f504a1cba3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22364ae90b2aa9a63204a10ab5e8cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac357617eb376316843534a747b262d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea43594ead17d4a3865b7784e23175606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154c5bf252271cabd79fc62bf873c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd92559b3019889a890627ffeb2240608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9500538c0aba7c54eac311e94d801609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76044bee5521d3bdcb357db9b9ab166610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d87c32c92ef56a612e9cc5d238c7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb1b341cf3c929cefd939f77d1e5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e7e5e80f1faa7b934955f12facba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757336d15ab643069c7f435b1a04987a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e66aeffc511f0dee4f29e66e47e977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1d225cb1cdc12a04bd82299feaed9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd3ce164caa87fa363b3b066b1cc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ac404cc2ce92bc3dd98733c89fa52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb9a661e93801e98b96cfcb716b236619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0967b588de33f27ae93f5aa6cc8c39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9c958d2c4e03bf6fab5adc5d65c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367b9799f05833b1b759f5681d29e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f633463e7f2f4df7231736e48359e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f749693d148035c94565bd8c56ca34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90091807ef27f40b4c4036d01bf8784f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843efd5c307c84ebfec1d1da2409bff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df59f6f0c00fc0641befe390c9d2aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14d58a537779f531ea7c54620d679628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7705f6d6731883e03b4bd04d8c18c07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0da88358761ba5910e45d4f5941fd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96267608a60b6786e3c605cd57186dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7318ca068cbd86a56a24e51462a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad7f86aee2ba5d8f7594b14939c2fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ff9eda269c01f3b81b017ade99d94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71795a67a94e79abeb927192958dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62809e9bf490e8c27c1a1e6d12dc377636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7992477e4d3e37ea14261ddcfdac88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e4a22eb8bf6f316da7aaeb541719638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b1f318a1154dd694c29f52d6fb57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66aaa971d0cf96ac4edabef384c44e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24e94180df4fc6616e9de3658ea62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b971ba85543dbd344ce4c29077d092642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf647602d4e9e77863a45e9bbd114fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375300450c24c2b40a7241dc447d678d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d51fa3d07bffdb9a85bba3986c1be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935947ee7304d868242c0580c4d71344646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01c2397792b312778bb83fd8d0d51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ac6504adefce5a32fbe02cd46c62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6130afc923b98cffc9bfe10a96a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9eeb49ce51d9ed14781ba9c49119b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb522650ac0e74271afa70ebd769f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d091e7ec67a9377ed3fffd110e8bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df3e4d45392a813ad365d39a1b56fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4372d19d4f7ab9cdc2ebec0f9eaeba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b11149dc1f13a9c3b214c79d9e6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b9f553ab3e56273e921d6ce66811656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fde140649f3facf7ae6dac5fd566a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f71fe1357d48f868f0f660e8045b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9ba8938f61c956fd5256741bd1b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d04418ee6d4fed82b348c55a05b96f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc903afd9069b8a4ee4ac59bbfaf82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0e48a6d85ecc5a2868596604e9a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f889a9e7ceb3b2ab3826eb2c64b19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ece468a8b98bc051e5df437c0f07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6770e9781eb5fcc5eaa0ad7159ba46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac9a606143829695b3dd681361b62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e49d28aa2dc92aeda9552541e3d60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d14f3d353a307c8e7ff93fdd7966e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ff3079c7e5613d9ca49252d9aa535669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c4a65d535fa4f6eca89f72ace8c8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992696770f9a9ea17d28bcbe008cf3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684d24edaabbd722d92203ad99a300672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a525538d01ead95d304b2eb0c5dadc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47224e08a7c91b06a9c191dd95cff45a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c56368e9536226069245ae95c0c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee46291248dbdda941cab43013ea2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d58ce11a65748589102a680b16a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93875d270955b375ee3be2f7f9c3ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c2cd5c215b4db3aa2c1335a3983fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697f0a5b263008c9aeb3c554a3d19e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e0253782d1b64f055dd5ce5b7e10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf9078e8fffdb3cfd31a10fcd9215682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b474e7d4ef4146cc58b246f536045683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b242408000f402b13cb9297e054e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3906d8e46df1e8ecd976fca21c9ad0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714955e629e441b715cb955cbad7e618686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ea3feb695748ac30c7d504c2a95d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef1e39d7d67d318a6f64807d5eb005688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e9224947b5437139c5a561e23559689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f754b7f3f1720db2f2a61d187b9b41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2bb8182a4c5b2f9e477f6a480cd8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d7d9f88aa5504aad3f36af479530692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdacf02cef73d25ae9a313950d39b19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867f7b17fa76d9ae58e5210f8bf9a9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9219ba37f393f1aa06e59af930d0046695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae1e48ffae59674ef4764ee828ff8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fd10c7d63ad31901bfe58439d62a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e4de9fb01eb70f737ccc66e268f63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9819b446bec11a72cd0eca9a4db2da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7cb53f3d685cf79f9338487f4b5cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d92a0564d64e8534c345347cafe19e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92acd76f6b8f2fa55adda4710c24cf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472781db370ee2217e9a4fe65b3cb751703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2531eff381dd19a0b386cab22cdf8a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4a024e9ae1cf4047e9274f232f1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b45b6c54cc1c7280ae2fcae27dcb36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60737816b517d0f6df660e2c71d13d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6662c7f1f79edd560d46383b316439708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0873052a3dcbcb7124784cafe778e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2504b3ab3eb20a28ec651636c1d18fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435683b878ae1e58595315c7835f2d63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5cb3a7349e90b6d6597d2b9655b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023be40b10c8e8c0a97a8ac1cb25cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362cbd5721fdec314454164156a7b91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a286ab50bec718b56b590404740be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb81e2677bf8f2bb30d5f0cfdf2e6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c8d11cdc06f47b36b4c03ba698dc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011144077b7fd71ccedf0f368a1efb74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227f6a32230f65fa58918bb5679b6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec2465d947ef191111a84f76e59fe1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8f66e359460ab0017a6e7a0849c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf89d6e0c0240bd8c356180bb4773f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845382509fa27e5382383d57de95534723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5666811319ef1a000edab3c51c12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34972671a6425ee5d6eb678f310c98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37fbed4bbda223fb2de410540be2f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0dac372477774253ba2ce53eb3201727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de6658689bdda27f6e5004c6a4b81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90429a37ff01b2edeb4f90a8cc4cd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b870ef4a468fe5a671fa5dce3c05a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a283801bf74d8a9d99c98621d6240731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44062a38292b157399d4eda66196b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbefc215e629e10cc2d1d7b09657aa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da154577c15bec8b8d5f28953dd01e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44056e9f14ad8ad3c3c24836b26394735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b33d57b7c94fff3794b3dd41d42b13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ec7bc1128fd3a7bb8acd303dc3e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d09a5902ae2e223410ee1ea90856e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab547b6e9df8dc63921026c0b01bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d6c0875c6e61bda94a199d6e6dda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afba973a7720238566e53863ea57e47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040962a76f3ff8c2abe6b4a9e26f099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790474b6681d9fccdadf28edecf904f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba3ba1159c6d40cf333da153e081e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98dec150582c482d6e282d38fa4a98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d401bb757c68f01f4573596d09c2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246381b5ea694e176eb9a1d14f539f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c048a9ba01080b2de22b0fec8f51ac3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eeeab8166dc6f3ebba70aef099a3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9863c6da36661893b29d47b4c681750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef53c0c77e3e81825132804b2629481751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc77b6f75958f6a3a3d5a482a60cc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ee13bd714d57e16d20f92c21ca68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2926c6eda8f7cd6f7480f95a376ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e35c73b744f2ce79b40ea22d93749755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead1f676c8dc4a80ed082f02af57ff1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24807376cce4c4de60cb57c34ef9cf56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7958725b5a4af2482d3e942cf98ceb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead29619172b8e64cf78a9172b389a63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc93f48ec7975db718c3d1b987a013760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e1724d48e0424b1fc1fc4e0ce6447761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b1e057d070b2b481b4063f0d7fe79762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e597f4a9218beb690f24816f9e26d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4c9b05a8f7665ee4fbed17215215764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8946ea50f39ed20737a2a6063e3bf7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3932428937505e8a865abea8b50f93d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49512c7c02e15ecb0ec016d4b6df3a7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>