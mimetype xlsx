--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529116b858867565966d5296a0e7b13d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6862ed1aff2058bc92504e173272e202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba1d2779af75d33c78aeb5787a9d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896af15f8e9f421b08c8fd034c545f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7f23f2b0a2e70fc9431dccb6ebae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7182958d3497d36a9f8625e1c4c216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e228f018a11241f4ac6da733513337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d5eb4026ae6f121a258d4e68367f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7a05113c36d384f2f24bbef1835b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e8042ad098a0c333b2a35226594110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c6d6b9c15343b70e5506f1fa95ea811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaad7667bea5df696eb504705ec93512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384478d498f762d7d658f046a2ff8eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312f029786bf7037de552c951d6c0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdadfb5b5b0a75ed0973235a89cef315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c708f63bb5938acaacbc6129e844a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c672ba5e9bb91db6603166d6043aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba29d7a672724261ee0e26fa68a579618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4bb0e403652f40df414722633e6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6dffb363d71ce5653ca500fc988020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a7f620dafb82be7e45993fd1f18421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e9b7a1870b226797d3d6d276c497722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86c6bc3d28d6577ccc8e91d4942f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa12af0edd0c6dd20e8312403d8c4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09ff9e142e07719c0da6a626933d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7094b326ade79ae5c20ff734f0d51626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dbf8195c5d1d6b69e9e391fb7be7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67528ca5280ea8d5b5d0b1b48b59d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7c242786d23d027fd39e8295b34829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656990c68a6b789ccd73c824439b0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72954ea96db9dc9fc1c77a56a92ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3f44f5c0e396e14a4afead6784e6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7af2caa92fe88d0d3258d903d49733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a61d6fc546314f4f0ebdb1831c0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fec39dae85431068e0c6418d9860135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c3d4323942afdf5b4f62d18ebfd7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b0545fa1b3fcd416f74fdb7da1dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9582493e8c825afc6e03ad264299138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977051405eeaa34dd8066d33a4f308e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028f313492f77df77d945d54a16e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5adfb19141055f649ddb4ea3dfd87241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe58488d334a5497d6ae95d3372ead942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9d64d3902694f0c0388c199274d4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729723257e447ab76a16e4292f7785c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd583e69b5225eadbd44153c9414a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de8f7007184f0a53b80cc8ae498c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7adc76a807082bcf58c9715501c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582af155ff4c31725d8964ec282a00f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e939500b458927c304a42846c886c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb6150d891fbae925e617e086ceb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3c511fb782893e1b58b2e121dcf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558430d6b0ed5bd54cc3c64de71dcf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4095c3893d94a044e6eebc7b6eb0a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9ddb530b8ee1e6ecbd4b05c1019454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd0154236a2c9241c530b059433a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ddfe4a6c87d3adca50f1e4f5bff4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c80a2ef6d28eeafe498d7deeafabaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2046dcd54f56c5132e6dea0634d3d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ee4575fa42297f9e9d30ccb5646d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2f5803cc58e6e91a6bd59274afdbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7685f3dfeafc9ad390c8560795f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d379e0a1156fed9c33843fde5d0b58962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d857591a0c2678c79ae27a77e62563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7667964a23b7c9dfb678a5d40966a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f440a16d97cf2278f3b45236793a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c120bfd609d51ce8a689965d82d91466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4fc8dd5961677e3fc17b527f0e1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea00d32203956c28c5c662c0c80dc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e62d45f1df867b4fa561b63f879ca069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c96ae5e2e96d0435cca90cb75062b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd62ed7d26035b34dced28331e7d3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa07ea5ffaec3f4eb15507b22c6ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e377a79b468465f847f2a5397bf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500449493f07eaed871b769c40b3c6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956575e80996c40970e8205760d6515d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bef8ec3fd4901b0f2b236adca51d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675b948cb17b6fc106d227e0550c0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679d4c73fa32620eaf8102a836a27678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94aa9d6cdd03d7ee206fe19dfe35b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdeb5397b65de2a6df71d67e643b0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367bae5af82a030bd21d154639ef24281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076120db974199d8d1a530ae8bf7f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb528dd4fced4b6b6e813d7df94c4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086467b2eb2670a9304ded6439d0b3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed03a843762c1e7be420bc8b6afe8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb7a4ec43548baecc1d42639a086e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1391bbea82ae80a8b49bafd577a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb96eef0dfa1e957206ca27292ded588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1f2877808a9a9ca716294a1cad37b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f122921446a91df6792c7ecfb9275090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f669cc42f6820ea0bae476791ee75d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca116632f14dd8c5b5e536b298ecdbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61916f3b4d5bbdd3ec8c61cb59c2f1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6babc95ac7d11df3bbdb86187ac9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534857914bf685130cb35b2f31daee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59a90693194174cbdc64363e83d0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b6dd4725d0a3b57fad20d2fe899497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53733769c56a7f4cc77635d7c2970198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f38b09785afb9f94420ca6fba8e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb9ea9788954aaca088bbafb7423c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce233dccdadecb6befb0aa5e6a61739101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846688a66678a0036c5b9ef6d4431af7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa94f19146da032ae6944cc8d3277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e566b34517259ddcde61628291c483104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39d99c02572fc27fe82f5fac8b011e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38032df2b10adf16359b28e36edf98b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5c90c0d7b07aa1545c59b1776975107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071980ea8e2fc2288af6304b5fca97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371ef4e20465fbc8b9278b6317eb98c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecaf8a12f876004933eae626f42aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8229313f169bfdbd15bebd4ea5a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4a6c58570e4ebe76d70b0f76982f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7462b20dcf048c45bb02b9188c876113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3f8997a11df44b6e03d3398181f2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486a4bbbbb4d6cce3940c41b5621c50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9527a835dd83888fd36f1ba97405e9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c76b1e99bc43730e84ae82e723e88a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0e53db0c2baff1334c045d2296ba5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff966244f8e8085cc083ea87a7bed6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdddc31a27296c377776338901e9607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967fce506f1f00ea54b7a4a96d5e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752087a605ef0b78dfdd1c839c29d6ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55949693973a652f1ed4c0c9b9dce0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30949f3e688421f28364414a82e8b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265559fc5bae54e1fb61995616a28a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a7e4567482c2c09820674b9cdb03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5453032427ab6a02bdf7e4dde26d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4458b86baf8f9a244b965017f668128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3242a56189dc8d018bda8a234c9689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5415256bdd51e2fb7309191b4f0caa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2530c8663760e5bc07bec7c5c8688d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd8049282e962caa88197e6a011cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001ee33038e786768b99b9ce5c471c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4dce7eba1062503602ad9a2059f65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380083b37451d3b81f186c47fedd859f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8a0e54194ce14a1769e24886ac385136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c85c2884ace698a99f9e9a4aa810c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092e1719989769d2fe785d3d747de0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b2a743d89c1b44c91499cc576a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182720deee0325df8029181daac437f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532af2e60a85e9a3c1a2558c2348192141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efaaadae4fa973117a1f1c52e273df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e75500bf21e1300aed6077a056d54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047955d48def7441049d65e8ebba04fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd190f6941395e605d93085bfd32d6c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827c9c6027b83ca1a8c5dbda6918e47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042558ea580e1fb6e6afb585f53d0cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ec4f784869a9fc6bcdcc0c2a2108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff54545690ba84fe524723173acdb0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498f15ac020ecc54f9ac66db7bf0cf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a5fc3bda755431bb358e6b0aa167a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d00eb7a4a3c11f86143451512c19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b55983ae703bc7a3ad7b21d6d81a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88422f5e4da05cc7c5b08e9da2d2c8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386791b99c424b6e5b5c017dc71b4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e5953838fae16bb4b3d081143d1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafebf6b7adac9debe3c8b761fcf36cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad638ea6f1e713b68addcd823795617158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48de129d0fded73d561bbc996533ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f26a45dd3514341f1dc56c31b0b7ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558ecf3530642d0e18c1b26f820e16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de8869e4f3a31ed77b436311195abd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3d4078aa2292de334056529c52d35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5282fc1651217d99e42875cf481daab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91bc45bdd3b16c25ddb9c68ab5e41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860497ba73a282ef0b18bd5265559c02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f901bb41e6ad99256f7a5dd9096614d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf85de2f44fdc9e3a0554eb559461168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0093d6dea8ef103da0039ced1ba8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0857a3498fa6b17ac0ad5af46e3815170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aca3df3953cd823f2495025c1a40ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d08a2c6b7e1eabacee1218e8aa5f63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bb2259d4aa24721f2485f8767b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58fee7812b6403a736351f1dbb9a71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f58cd214f410cd7dd6b22e47af78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b037b904d11b8456e6b53519b5613a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277235c5a03aab96e7096fb51d6614f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df55ab8e5b4e722021471aca92f3a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0388fa5a9d35ffcab174f3b781ba67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d6aeaea20e355058e2c3091a527a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a780c3379a16a5b0259d739ff44e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a26144e7d06c32e016e5650ff46b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb4e09b3b0093f4b275108e9cd3d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae86c86c349d95d84aefd921b88b2f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1ca9c7699e64d58c6720b54dcf13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c497ccc99a1c4998c4aabaf6ab92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cb2f8bf94f6b45c7c826f78be5b1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d186b27467eec4d164f74cc90465188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51d45460589529f5df3bb6f0ddba5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49db3dae2511a9ff3530ee0be7ada190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e14216d0bb8b55c0a5a7bf30d891dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b753034f22a117ef1928940cde14e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151121ea7fe522c03ff7ee50701a67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711e8f9b9f849432e15e48319b51b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10ed9dbe0450f3d1606eadb659cc9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962263ae4ce7b473faaeb365f0ae34cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e55f374150c42d399f8900243d787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e3adde6f7b1a61779b822a9b8f725198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af509dc447c052f5958ac18e058c1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e4f5b6ed5f9f5ac7f567a75479e7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b76cb4658e1446052b3025183501201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b465e1230c4c65ce64a135018a350b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f11f6c8ec710b83045594c3db883203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2d8c7593c08a26ea02d462038e2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaad7a773329733fc7770b004ad8bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1d852302a60bd2f56e4c4895ff324206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a27094424978b9b18c2518921a3e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe638a939d354fc567dadee7bfa2d52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319d09b11bac54ab57a1228187bb77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fece9b778f6d701f2eda9409a9a94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a09445b037a1dc989c11b5c3f877211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b8bf386acf08a4c1ce4546a7e0269212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1956f53e5c48fb654373982ca6120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8137c73da44d23e5250ac8af2999a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b36d874dc6ead3670e60b8aafefa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e54f057856501bb16410402389d37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7bcda9a41f465bed08d78fcec18f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1516ee0bdac278dd8cd9de3115d0149218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af06193feea37b4af0bb99247d4d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7e0cebe60dbc8956d3aad8b03fcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d60672ad0e2baff61920c5dfac646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527078cfd673d23d722aa285e61075f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe55c5bc77b372ba27169883e102f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582cee3a04b63592136fc772cc9eba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc4eb6281563f2c36a65e959bcbde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14aa20a148370497ddb970065ec35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e11b5433da008ab10cc674b73daa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd42bf83a757cb45d76924e0f0a2dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be6b6187894b241135d8ca6f29b31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548be66aa1108c46361a81ada1d7816230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d241ae6d761901f1ba726fcaa42a6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2366c0403a6d2400afd056e6dd6a56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb48ba106f9458911a7e2f1baa9fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703448a26c4850a9b6ea9810949fee7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a179921ef65769745b26476175f06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afb3ad13d107d0ca53c62806d33cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126743414d4c698b3ac78bb27c944de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236575429356ae743a1351e0cd5a1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb06ffdf376eb56d6600c3434c1a4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb90713aef75453804061c0061831bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67735b619b37aece68b11d2117a58d6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dfa127fac76027e5e236647570caf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca1ae43c367849beb6f24dc9929602243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa22f33d69d3e454504edd86bc960a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b1e03eb84d71b3d77878cf5e5173245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc737c443370bad6936ef6ec2437a313246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28bd085efa9488fb3ca8c4ee176d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b260e2b7e177248d9e04f77f3c7929248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ca48af738e259d3a7f98216726988249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a33f5dd040c4f059d68a671c70ff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19eeb4c7a7d3dd9b6a34123f363e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765b827fe68df8f13630cae46b1ff1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6593f2b81c3d18b357b12e52f16d3bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e1ffd3d695aa49d5fb847742bdd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c8d542c13699f8f78701be19c6a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba26dba2bfb1ba90f700ae5ef9612256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e628e4905c1f07e731565b448740198257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b944cf6cda428d171f80977494da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68080e95a97127bda1d0f5a0aa95f0b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43297e621d838b0dd7ddb4a39461af6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47d30b272ad7152b4f96b6a08bff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364e48c146ef458a66ebc6ad14fef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b10481e34261bd43854b0889a282e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d3584e38862e9b9aaf286adff231a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8422b96213c4d592ec12f4de74ab6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed91f7439130732769539d319b7d269266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e51918aef008b3fceac8e641a705e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5186346c4128e0de525983e63aa263268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c53208ce431ab3a6b1e279939ae75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13891e9cecbe0997a1a7c1a894414270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb69397fb3a1f00bf4e919032e5169271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e124c268efeb3cf1e3f9494b97319ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084781a75dd829c46b17ff93bc2eba3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b0e50e447ec6f3778c0e301a870b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa48be896f842a39c273b42fe979cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b77179a0210f57c6a5cfc24acd141276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1136843846a14c47b75a494d0ef414277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b40ee05ca7703c3ca178b36396b97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e28e9e2eab14617ef78816d17a171279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f0dc3ce76c298c27661efe1b1774280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031258efaf6ea0dbf2e84b6f03e0f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc729c3da6a25373f678f6dbb915a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef8a8f2ca1c7f09afe78138d4f954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899becd7168b5afa75ae1e27701ae62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c7c92581373a42d511360b1640db3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b39d6bf6759a00044d3af5dfc873286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0806499bb46eaa2e64fb51b29dbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a325f2ca68f3c8c1148c00fdcd94b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ca23c8a9c27a236dc94ecd8667d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a10e757e705b9b7293e24d8501f4e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7188f19002fee96acf2f91e31b666a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489459fb6f41406e265dae0c24daa37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3449c715387f3170de0f87df931802293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2b08643242fdd50bf80c058cbc471294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b2d184e431ec6852afc22afb69dce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa0e92337b43ac911579f288c5b967296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40214aaac2ee07039ec67d9cbb59091a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c50c8523ad54331cd8c497b60d797b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3228727be5b5455d231079b2d308244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e6e79d08635f910a969bfaf5eb2f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450148be2225f5b10733d6b86aa4b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc2d6d076cd706f5ec949d63eb111302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e032eaa998cac06e9ee3c95f1465b88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c38c440844e6a7d39c70560077423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33116b76680c7f681cf7eff0c9c2c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fc96801235801f6e747c0fd50bd26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf0bca2cdd3ba6fca8c24ce467079307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd58777efbdeae6db2f0be1b7e604308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae72626c624bf897b733ccddbffe42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa5a4319fba81a71c5b18272dace3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b982beb9fa2be089ff211924b993fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097070f00667add337de2da4b385f61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc701c34902884a9aca70a0af9d7dd9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240adbeb8687fae5358e0b1505f0b1cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd3a56e1e40522aebf01cd3e27b365315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9614123f600940259376b9142b16f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e337030b22c74830033da0487008fed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e09646845f549ec71fe30510da0b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6602a4cdfdca043c0e138a13d57a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e06849a79ee4ba5f3b67b98cfc2f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff9318e95d6816c43d0faa8f3e515321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadadd0451a9c8d140f33ecddce9c4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50427e4b7ef7e146af375805455c1dde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e5fe7709973e37f5238b5832bdcf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6aa1208a2bb0b53a6a57263bd8df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7a7e22e80d2ce9b5dd5ad3788185326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928a73a955d2ae163986d59cfe6bad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc6d6ea708067471ef16e48e2476a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e650e707e672ba0fec7fb0b46638f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986d26af069d4dd870ce369310b3dc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0911eba4f67a3fd4f29cd4736831331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91648a39331d2e709fc3e1f30af6a1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5521f844cc96a1d9b51bc33486a08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43f43acb777de8e399789de7760e86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b7eff3602a578297e4473eb05e43a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141a81a5413838e02399cb69669854336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c4b59339057f85a33a67036b0649d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25225f80512cb0862e4cffd31824792338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29989d8014089851f4bce8bcba4e8fce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8fee74739b71c069cf6899b8002f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302431cea32c1578080e9ce2d520909341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0b72193882f7ce7b95327c040cc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61197dd7a8a5a300efdceee0f58fdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340990f11a1396a4bd2b02b4f77126344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52652aa1ed6d925adfead9a6ba08282345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269725a9d8fb63bef4ca371aef7a01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684535d5b9d1c2f1926255b569b233e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bb040ec2edbc0b90fb3516cddc0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe8830c57de65dd862d12b2f66e2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a021fcbe8722e5d79a7b2cd35ac3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06149636ca1549345fafccbf628a1694351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f6206c597d0d2a053aca98ce83d06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e0be709d5d72c952d07e32c14670353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05353e695c98c8754f49e984f8ac7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208de24ecdbfb9c69c1059cdf0c73d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388f0b38f9cb0de1a35c98ed4707349356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bcd7a9b39b19ed451d876a602c43e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806560c69922477c1dc8b4a123c4f24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe987e87f3a1dc54deefae0d5cbe67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716886c2791d0b986c83882d472f515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cece25cb886e974f51bf3e2c3247361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0f63a62c1ecabae65a25eab75f49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88be5d7365cf47d3e1b5596bc130ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e63953a85835b624eb236bfe1941f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a49d60dc49ee41182187bafd6deb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de0dd1e7d1239815ecdb3b6b8bc73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee5e7efbe350f05b362879f417911f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1bbd482ef0bd56caf9dcd19941a02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d51b8c127b49b8a449497e31fa6c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f7f87085a6a943f466e30cd87f4a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647c60f5804084e9f80062c9d71d51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb082b290df608acd57d328e8d9a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66688dda4bcc4d2421ce172cc15989373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925cc62136d2f72fde9abee7dc6cb44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581c207c0e3bcd5da63fce3999a9dac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc0eed52918665c513fb2449b3ac0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca256d0447dff84d5903ecc1974a481a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb3420a18cfa1e35ede97d7a324c57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b7c520c866c312a5215c27d62afa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3cd3ea1fc2d3e1873cd987051d7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a4d874bb5cbc8e7b69d15827cc18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f38994684871d3a5466ca23bb3203b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fcd5d88f6915bcac23f532b058283383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be6548e44bca5a64b9fad510ec0ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435f15f5b5569a13bf530e10e61a99a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30264ead260d27a32e712bd4f2b060b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6e10cbb169250dd898816c30c745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a781f5bc15524ca826c6466616f92c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0502ab35631ae2feec81a5b8cc923f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdebdfbc0b6240672d9137597c654f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d15cb08ded64a432a825b18d268a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738a8825d38dbe96dd4ae8aa78ec16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc151740266be8d5c2656fabc1f7ce4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006a5aec7e3537791e8c7d2b23b87f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd12dab955e14cfce0db2a5ad567bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065baab12818d901eba41e6f52e9409b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8956620e19efa7b9b547fb03e2060397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d73f1748e124729cde99b5027a759398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba27821a7cbc498974804f5138b49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032d465725ff0e47a0e77108b550c07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7966fdc242658b238294eed42e240401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18b30aa2c06f5888f96eaee1a206e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69092a1e42978523b92bd178f931184403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d0ddfdc31127a430b1277abaa6900404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01577c2268fb7418f5d037c8f1c728405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d688df4dd26b1cc3d52512bee832c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e827f4ce93e12dc6f5e5b300b64e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00348522f68fb4883f2831bb7a11635408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf807ff32a0f1e8f4f55319b1fe5e00b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f3aa60065c732f187ff6fb177edc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83702d88194e1655784f1975f5a19c45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff2ce2e69e18ce14f4fd2eef9a41b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804775107564358e0718c51331b8e7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3438b74a34d3e6ad6e1e38675c122414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18491f0a01e1bd9578ae60b9770fd2d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f73bab3cd33b3de0623e0e920bc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c96d582e4deba6336a327af6511b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c92dccb6e769c89a2eee392a51c79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a960ee2d84811ccf9d038b40e648419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c83309d60cfcc86e85cd11cb8da3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d43150275ebfa436471de151172e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd09f367701a3d5dcc96284c7700d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a7717f7e5056473886532be291ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4bda842cffa6f73f31afb71f9a31f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed05a27667c95fed79f6bbbda3eed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c6130487ec21381e4e990599083c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3644c640d122b22bb5688f8534500e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221c6f2e92b674a0aed641c7daf989428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83910118df3f1f2f4cb8953a2ca03d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a38d01f2d488c3696ca8a00c44a35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b7f72997fd1d8454d3f25f0b3b9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77bc79a79e2f5fa70d9c2cd1897c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471024da81f758851f815ae6fd10c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa51c112f1a9b6af5874ef3d0ce4b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc663bb33601af93ca5836e4db19bcc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8be21d5a88cf163990c6df9f3f545436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec20b38e3c2938535f335e37825ee9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8815e2e2865d0307d7f75738e56f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ad68ab8d87b98909587d82ea3683439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929241af294bef8b5ddcd310ce5643a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d0dfbc816fb84d44ee7787dddf7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7aa03f7aad6d64f28483256dad395442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5408b03341997bfe73c2ea74a1a42f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950bed5246ea74ec7bab34174d04e0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1850b8802ca933fef3e315d9ffb9707445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb4cd8a0912c9a35fd8c3710f6264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27703bac30ea8a99bb319f7c98d2e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e3f3684a9ebde694e9cc9badd3d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf935300b1221fdd299acb9e72e2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cd5591bb95cb7fb6c044081ebdc7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9379769de4296585e9e8b2ee0f6d8aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927afb94a563ace2f1592e2dae2ff1b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541dc84daddcbd83a434b3b4fd0adec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3586f1bac7bbcaca7a31d348c0f037454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f8129228a6479bbb08992eddfa11f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583391c60ba04b4a0b8a191bf5fd210456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798a3cb77adf1a3b25a619cf03b347c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73152eaab86180bf51862ecb88de769b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d9cdae12e05cd47359d993a1feed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc27d94d30aaf28a5a69daab683db9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12065f3935dcf95afeab24c8475fc343461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f4d750e6c87f9581214e34d6f88f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a3550405c08e2fabc0b42d62a736463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762b0149226fe9f0157258a62c30e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ff3a55ee89371842906038c12ff8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b226c4452c5fc33cbde7cf4c95bf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b980f15ea4e018246ef1705ae201df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3897a95947424961955a7e7c444e0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41fb658c8c6482c3981423d825fd87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5632f21629d48e71cc22f7ee309faac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62888cfe8ecfd5229aab105f25e835471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bed7c401e4c4349c2e6ef30203b0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e14845d21dd61fef19faa9d1f6b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234172b18d2d953165d6042ce545fc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ed72c3b51186f0043a52335b080e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fd42a981f29468865c96084c78b45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c635252c60d913a51b10052620a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180af9e3bb37bca77eedc34a1841826478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287c2c42e0f2a5441fc5be5b8220ec8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039133e9aa03c556d236402123efb984480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797cd2fa5e36c9d315f341c86d1c1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aed5fe2480aa7a0f3185d92d18c5ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ac90f8dd7d8721392e457eb919387483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25b1346d0fc1f7b643edde7e7cb1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c760178dc7c3b64624e2b038189718485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f17a62af12c42285c46665cec47d2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f1cd8e5ea5a804dbc14cf745b1b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2561b37f60272bc955a26bdd9731488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf7927e3105bc147c76c08729d7593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468790dbf00ea910a01659b71ab83909490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367da1da29bae3cd401b07e9395adc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891e3b5b0abc393fa7426e8a0dd8900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0bcd657a4b071e9588d8e88092722493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819fe481d4b26d787d96f32a3bc15f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970356c5f28e6f1d4521a5730b7b6d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a34179c7c4baf27af1a1f881a32e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194397badd6f9e522312a8669194684497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575ac77d38f098936d6909e079202fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369f1e0e46c6cc805bb87c79351a41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc4864c904c16b9db6fb18fe9f1b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c79c2dc1996196b04bdccd2ea6cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ddc5d74791a3b596999f3c36e4ca3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0d70b33277d70eeff6d2058c2558503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d64ea4f00a8c41e430c492fa16ddb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea01e5b67537df134dbe98f54eeda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7827f6838402824bb6e52190b6bb22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3000abec8f3a917757dad8165fae11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1919ccfdba02cd76b8645d5a926edf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8cefada553b428f86f54a1bbccbbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ad2ebf64b4dcdb614f54bc002512510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d13b25e87099dc4d71a9891378547511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d46d3c7a59dc80c3620b39febda34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece78d80d9425f1e718fecb5697baa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ac486fa3b2f50da7d0dcb631838e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cec299828fa94048af7287d3b62dee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8723f645a71929631076eeb35aebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d38e69601bb2cb136d7f5502268d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce529a7f79cd3463288a9ca59aa6c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7affe0cd4f3a6cae536214ef2517cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aa39986b3f03a5a64354c9488b77c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe38de0ad2a3910d8c9127a4c391a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c8338dadf516893ed7c6c89b40c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91068f7fe1fc4f2d94ef2bd77a28017523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a103f7baff0c0a78be13a0a84859209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b63827e12915b89b6fd141fd1d98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4917c439dfb9bf44d0189ceccbac45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbbe213f698f9739a9b433d9d35bac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f96a1320badec1d50694e7176254528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f9e2ebdcb415d644d58fb21856725529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2f48101b49f7f233615d5ad26042530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30894b52f46507383e8100d5bb033d7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ae423f601491e3bca2bcf4a536ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254ab89f8d5025959623ee97758bd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823b4734e584bba3a9ef95047f7fc25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d99400617953fd4acfee88519a0a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87af3938bb2eb6bce6e08e5cd24bf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337afc61905a74ae81699dec154834c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149953e7f39d03d4e12efb10049d70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761a9c9a2aa6fed02c20b16338abab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08bfdc52b54e5fe88faf9b5d99387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c5f5076f7e01b122166f344f6fd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb28dd0fbb77abc14ac15e4d920e19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db107ff1e7c7167701ec23429ef670543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf8efee9b7d31d67cab99445017bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13e984f430f29745d77b1f26b5efd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaaa483a9d5a5244a109fe06763f70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caab154cb4db6da0c67829f4238b22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394670df317ac222e24ef27b7745cacf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f314a0409510a58083e9a80fade17c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057344677ec20172b24d3b8ced152b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43fbfa8430d9fae7444c1286ab90f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02d951d947b26de69b30e9566adbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e46d9b07dfddd7822762cd920bf390553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f350f706c932d000af601ba70f41c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f09d75b79a1e9165d7987ccb0be4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bffad7de7479971a0a629c5c6495e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d351e4df6f89a9691465f6c6a1b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543aebb3ba9553e27e609a021fc19d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1bcb13ce0723c6eaaa862af1c23a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a397e64938fa404ef57ff31e8e6f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a778436f2559bdbd580f6c72638346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f908e9769598e6db19a904e427b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ba00716169e38afd62b3ef19c8e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482531612967c83fe21bb84ec11d386a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d8557483db674d7d9b5f375cc88b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d890fc39c77c75ba595d2ea94f594566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f6c807e2e5ee9dcbbb6667fbc638567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6103be9d1a089e5c80c3aabfe0f806568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7c8b4aa3eff40185bbf1900d9c9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a8e0fe8fd6b379266bb0fba21102570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c2f1d762bbbba3f6aee6abaa4de3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13448b286ecf5b6fe8270c449ca146d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23aa9367a7c652d298af2c29283b85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e9a574cc9841c8e7f367c66e1220e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97061afc1e8d564a1b5ee7805f65e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b052af458af94c795050afbb5c6ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740c706cd8c9f284d02c0b1cb9f61b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087039b9b88b9abd955c88ec58bafb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702e9669517a20adf7f058b9289c6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5389695f62c0888c33fb9be66d01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0a24a6cc0dc88c33743746a188db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b141b820df4972bf37cdb4ae91492f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2029c9164ecea609b9df75f66f8279583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2ba53933fae0edcbc5f561086e93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e5e1a8d1080ae825a1607c43ec8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de0c392eee985bb6b91e201ba7c081586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281fd5f3b986ba5ff5f63c2fb292930587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0f28433187cb74ecdda3214cae66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579332df3551f7ea72121e097325347d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b11448272f81aefc95000f6ef91aeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1379e7c6a5fd32405b6cde040a164591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fdc0ca3fa9eb348eed3cf6b55596c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa302798c4399a1b0ffc361faf865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30201c097737f5b3791227315e5bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceba17f95c7304360bdcd06d044461595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f2685aea5d20a57f094526e6e927596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567dee74463447daeab489cd1cbd714597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a6b3a541a5dce55bb316c9310511598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380a1cf2db8cb4fc2d2347b555f995599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5943f29c574393ebec4793886ebf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914bf4234d567b325159c3f24103c52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659de1099a1d1b813f547996a7360c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3912f939d7dd86ecbf9b7dfaa9127d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556dbe908aeae6f369334cdbf0c41c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f772634831e0fc47487160d7424f13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976205b370dd85e10afc39a259bacc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d0901ef6634e80d0302cc8d2ba21d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73edcbfe458489c94c47a8f081d5ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e4a8c58815511e19e2fbbece84849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26ae9185421ec3211ae00f98cc4f88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66241bbebc3e62bff6ec65e6925d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894c479922f5ba6a018630328a889d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8ce38129a83eae5f3dac86102ae5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1abe037a996efbcfb37e07221e954614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e153cbe37ce028e2010618efe635615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d653324d40be282c0e189b3ba4192616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fca59deb748f3cca8ab78a850753be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a4b1d2f981941096b42e8af4fe8fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc902f74fa8da317184fe840eee5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55dc00dbde90639dccc5f8fb980b5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202f39b04add71d3f1f0a0e1782440621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a50b07bfc170bd41f1d538918ccc79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a7529f4fe5d30164ea01d7f5afde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b8feefacd9cd56f0e65acf8d090c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7239675b39ce8f0c905c3646dec804625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8668f798fc0785234ad5afe5dbe8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc714133b7ce72766591e5f006e4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2929855a55c7926f64561d5afe86a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f26c4fa0f25a8bf268f493d4bb65c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d2e593488f116ead379e16d226cd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6e92b0f29c7a01e095d4f77279b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb36fe6f7a8ff54e18234a6294d41b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031b1dac84328626ebf16a1f2f7f53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7275a5cdbd1c8dc18e6d202ac60f76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd444b63ec95207b53992c877a62da8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787e0dc2747898e010b3a774fab3b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cdb990795f53b48a2f5d6a570877e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe76f97202a39d376d38f2c8ba379638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233e24521baa1afaecd1b9b716a8b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217b6fa4a7f1328526fd49086c7b9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50433ba0629b1fad367d7dbc0aad8081641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717442ab59fa202f2a65d8afc7eebd49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb53a8d318b356436475eab882b689643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0a9e987ec05c8cb62561c8686c098644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd887a0148189d30eb1813f629e8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8fa230a72192efe65178e481e3bb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b860d0334478b63f81da57c266d3020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d0175df198b088112497b7eac2ec3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b49523972198e81dbadc26cdaee0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf405a1ae98766432dfb68062fb1a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24dfa875ae3952be6cfef7c435732c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458514a2f6794e66d60d54c80124ad75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981530e7aa73e088b3ee93cf8d554a43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d51a7756d313808e03d8296917a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a430d33abd2eb1482aa76e4c920ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ae5ff25d9d2cc03f5c54bf61157e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c51b3459dfd340015109690ed5eb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da86ca9269223a284b68219d71e11ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d8ff8ce56c499ba3e9eab738cf699659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c792b4a53ff6174e63293bd682041660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a329b9ca04a057417b2bb41d31d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648715790d5bb5ed777c25fd5a4664f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c368f391e87cf61aebfb601eed88c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba77362136f462cea37103a7c6de94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec80160f28a41f3bdd73a0bde64df24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae1d7ba349397511e9acf5efee148c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995a2c2d9830e59a5ab0c14f138bb72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0bb91456199630d68a548469bb99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4879950c3a6db982b728cafe37bb1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b43aec38205c5987c927a96b9b466670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd90ab5d78d288a162aafe1b93a50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589da79109e0bca94a5fc25daf6755d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8116bda02f114c1ea3ae9d0bc36fbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4800fe6f85f2a8860144141b20a8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687c39fd6d94ff0dcb4e2796f965ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1eb2e48cc819292a04dcd3a97e9bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872427587122601269b1a1b7b80c5e80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132eb9e10218c51b8bd4f7d6e173bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de00d662ebe2ec018513dc402fbab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f343e0a90c8278e121ad26fc159d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bdf9a2573665574a94d93b641282d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7f066b284625f9072c170cd80af7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0be87b0937d939d35cea8d331dab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556191eaf1e0396bef9d05fe0796883684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b286f93f088765572902b138ac6e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfba3f008540c117e5abada01f1ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b59a0d6dc28829296e05fbbe416e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532da2c45a15a0910f55f72cb5233e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a376be0b6c55f8ba112274be5361c2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf37e549b9a922b19b2226642ea50a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb382684c2f12f90cdfdf0a1539ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff05d31392faaef18e3a91cd19ef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328851c1cd4563d28f63a08d52291977693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f411a310188464f198364e982318e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81d9a822f635579980d0801ce606df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec48d0721754b668ae55af0a3dd974696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dffc45920d3c437d05ee91e240d8b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a6f1d9d21b75cd1f310db36c0f48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d2f77c5de65f7cc36e619862796b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb1c5fe20e8b8a64fd8f1e51e40ad8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cee852d8797a46544d773acb0dc20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99201b89684da5cf24e407d3e32e32fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a682adb4bbfed9b7dac2adff7fb2b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678bea3dd25ac99d548c520f5a4426c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b30f33e9540a9c73ebaa4512931a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725603b3f534025db54df9cb8240fc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578643d062f833fa96c04a49310f77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70253ddae60eea6bbeb0458ec5d042708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf50c3b70977d310e314d63ec35ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47205ed62f8aca80066b104431a938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b3affd90061fbb333ad820bcfc64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569859645a4707ffa6f1bec0a93d07c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d05e799b8832b31eb8922d4558b0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebe2cb6c014f3084c8e4e998aefeb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658d3951b58422e7d6ff80973052ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d38635f2eac55934809d45f7f98d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1cb73420d31d5f960b4dc7403e08c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eccf70bec85a5c65eb5fc1bf29dca1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e9ff5cd63e9f14db961150fbf95f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331466a6d241fc75126c4f38873b938720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e290ad4a585d5600aaed0e83cf7b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457723697625b8a8dc1eb474825734722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da92e3f6d6a88cfa6fb5c7d2d97ea8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e020c5527410baae69654f88cc932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a3a3eeb69e92904a8956318026482725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1381dca935c290d44133151f5f0429726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb340c9931bb23611aa58841993983cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3f79066c945bf5c0f43e93dbd4f77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c6bf5cbddee002edaa2cfe5de367729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b56871bdb1d8ba69930012fb4d43d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f364695ead8d888c59c004adaffc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17b79707672d87d7330fc24b42198a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe08ca42149eedaeb23a885f8353900733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a576b1067b64c2f28f437bbef8d6b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65f4b266477a465c619197bfb378d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e462e07bff378c71a449b26828140736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04dbbe0b6141ddd0dbac106ef35211737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740a0d201c6ba04b590b4479780f7bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330e7732e0a70c42383644d3f03b05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936c279ad823f9d66dad01cf8adee0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415afe5daa64f21b4c1c7168ab7aba1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4690becb6b983736c61234aa75f2dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30093ab0396b425dccb194e0037fdb07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17642d54c55ce70a7be2da409d6363744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f817a9da8813d30cbdc34b0544a72b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95985a393fdefa44e9428d22de092384746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c6e74e29ecba910e2f2836ee7119c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4319d2999b6b7dc5c01c7d40482cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1865442abf52df009d6ae1b71a4d532749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e30a22094fbdf0c3e43733e2204c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30230daf15ac57232b9ffeee9c7873d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d5423e1ff3f7bfb241462dc3ca2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d347f3df9fd6ec393f8f25cbb7075753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858336ba5242e3977bfd94d10786991a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b4a07eb1426ac4099203086ff1959755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cacf9a81af45bfd4f2e9cc97dc76b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c71bbd69ef787d258ce4abc1d1a6aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392146824b23fd89b538506fa5d5156758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dbb428335efdd472266aa276a87c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7dca06f07edf52bcf548f0021cc6c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c061eb8a88022d4c7f16e290fdff1e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbce57fa929ca04c09173d51f6b82c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342133efc7cd8a047794f665b34f7847763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7789d2824677b6d2c0f7a60aa8f3b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff97dabf43faee7f6a82d7265b269b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834a152d489d490db85f3dc6cb33b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3ffb19262a3ef35e65077e4ce808b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4d1e58cb307c8aeee54d269c02fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c68401ddf5a12b65a16d6c30cbf6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea73f566d0d9d11e3a1724fb64885770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edb0d263324e3f8b2ccd8e7ab29afa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18662d36c4a2152b76a820ce09a4c75d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42006a7999cd6e621b2fdf294ce99773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f0466d859b6e35c5b543e8a3761f0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed9ab7d0f7d32add9cf00bd5c1294e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e9fe2001194b1c831ba26bbf279c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac0f4e8267b73772ec63d69925bd6d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43d0cbf694d4449a3beb042b21ba5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e38bdbac3d4f3054b016ae1708bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0605522a00159d3748686ca042554780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c13624eb388ded7920f1f45ac6d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907000731bc142199ea823336d84819782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eee7b71919fdf731a036678035b9c0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d279649a209c38ebcc0b915512f53784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82be42e00f3c56e7adfd29af3f8209785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c27d5e7b8120bdfb9a40de5da827786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8653299db007ab8f1fda675c8dd74787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1779706d85cc683f1eaf62cbbd2b7f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3bf47d0dcf742174e5caecc4ddbe2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce982cf22394b8284575335bad18d0a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655eada65c9ad63f98b661df6cb71c1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34ab7bda0664773931a5c6a3b89d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a3668f8d4f6fb4179f1d41b9a683793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec642a0c8c289f77366e78567597bb9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49295f08f2d19ddeddcb033a4c2b9070795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0471612ef0cbacede97e2ca7f485dc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b748a8d5a2ac84cde72129c9eccb2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a7106f4800d99bd1f7d75cfdbae6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98045518c0221aaa21aa7ad7e11c85b1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c24e4ac63611244763cb2ddbeef8d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1cae1555e9b2d067190beb6e60af1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b9bbaa8c60b1b121ee3797a2e78e7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed80de4fed09a2dafbe1c256109e09c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc02fb4963fbf0236e294664015000804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb827a8e61dab6da06ea263793aba1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceef77847d71a3fa28ad16576e2aa20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9632627980470052f83d09873b63335807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a30f7eb80f4fa3c387bf206fed6f25808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ceed1319c27f484720185579e6a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945434ad5b8c6534e9a6dc5bc38f8491810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee4cd233046c25238960cc04da37d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60ad85dc0f94221baa0718db162d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902856d93e44f3ab20189518747fea74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a12570307646ca62908a1f60d8c8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116a6b928c0fd40d60316c1e190668815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e049d6b0908d177eadd093e16aae0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2813a7f2f92222cce9ad5cb33a6f0817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4d705ec88c4aa8f0470d8cc7c1e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8acdefe3022ebd8bb2eac4d36ac0c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b5c08d4c43f6a50f0e4b5000b1db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438435334739c16b3c223f0f53d0a6124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b53e9c45c8c5d3a1caf025fe7ead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfb68897406cca99ed80ae38e2d31d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585cce694a7b13a4b56669b57481957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a049769b166fa844c8919f14dc39e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595647c22848c7d18a07ddcb94f2709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198742a4b336f0f798f6e5803417b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814ee406c01f08e8ded5b3ccb3a866711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de843f64c3fe73835e6367fe544306e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e104df94e7fa9823a29b55a4b1b8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b65549ae534c33c8af009ebaff3f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dce6bc93bd389f660ef824f0f0b5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c8c1b6836f6667c6ea8c1af984e8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b4e3a5c7eb1055f7242a5d28cb2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779f9b61bee9ee29f5d7bb8e2675a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dcfd38e62221c2384a6b2dde8b44f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9968fe887029e5fc7c24adbf60e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9a124e6b80be174c9cea65c035df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd842375a97fe82d190c00502f181a5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162235714b32e78a835fb3355c0783523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6789bc5cb7ef5269cf4f479b39a8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f119cf16b5852df1741295c697aec9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d65ee600d5c15c84332afa35984726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23405ceb54a164e646651baeb17d4b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed504824ff7910f089f2ca6389743928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e5e331c6a9ac774f2ed263a83531d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56436af80db1335e4e9336432e15c7c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910688397e45566eb1bc1ede15d51aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826266279f2ef99540956d73c6c855232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b724d64a676ce5e204458351fe5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f386b0a3554432342efcae06bbdd9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bafb240f5809f21bc053e7742400535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f9b2be48e4b6ba0bb2981e7d506036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d68673681b6328e38233a0fa65b45e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639a9cfc4e0b952e3dcc109a7bf100e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75255f1b262958f740f1c65d5288784939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960141d90e47d095c7731856f22b81840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ef1d3555c2777ea669b49b75fb7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53512014e790322ea36718fe9e1839742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ebd7170921bb4f0d8d4ecc8025f4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833c4466f4dc0b79a73315ee7ef811444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310400f604ac5d65013fcd11203e3e8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5befc1e6a4d62946a3d287d13ecad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d67c958c2fe3a289b5c8aa67fb92b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab35efc2d94de1bbc5d684a7844181448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f191ef9bd0345552ee1979779709349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228c088a5d9bc1fdf9369e542b1d03b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951448d4368c0232c5b2c13a168b9ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3351312d9ef4f9695e22168bdbd24952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41ed5d701e3ebe0cd2c330802952e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a59fea3d8982ef8fb724ef980a6db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4534bf7d088f6d815b6c2fe374a66a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da6a55918d1f59f6c1df2baf523c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a3cd0a4c930a9256566a2473001e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722dad6197b5e373c80ada5ed96733458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c0deb00ce859a941e78099aa4a9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839fd7422fba6ad63705ed1eca33bf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231293be49aec2af5626ebfead73c61661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664203c01768cf694e5ba9853465aac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8445beb7a5cb63503d3e36c885737f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01dc7bfc03b7b68ad0ffac7eba77164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa433a6e438cbcfbe7ff3f4848873f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b1b7958894d9c333d83c84e1c38966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c144dece844876a0055d78d5a638d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2e37d67e4579a2fd367b59fde90468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd9867b350c4d10f26907da1c6245069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caba8ae5424d5cdcc64c3ae54e7cb3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b346378c4768f175673c4c1f784e1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c1c37d1f249778af9514cb55b60d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5506c4d18f1eb2e8238e9379893c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83fac6c77bb7a1e8ba342c856bb60974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de349091ef22ee59d1e3579d4aef2c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0660412367eb98703bb6217986b0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e777c303d3f7a16aba4333a0d2ba1be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4b3bba5831f06f2d7e0a95605d8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8bef763567e17e5113b2cb8d92af579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b38341bfbf9991e693e368f8c3ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041d766eb55f48756ff1cab861154981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991d91716e2a256e58f705fe455167882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed07ae75db1b475e066a7ff5d764f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5662de08b1094f69b09bab99a4da484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef347f3617ce7842de3fd06efb580c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0fb7710b204b5d27f13a9458ac55186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafb532ebc09c5ded2a29faac15616187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd90689af38b7b4637a8d4de5e297288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc13d6fed7b8d16aa5da7515a0c3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9d6f9af15bf43adbf6167b6833b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566c2d245609c4d1a411448db62bc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0308a16db4d3094f9891a97390a7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2d3f9c8c99bedf8f62f232ac1fe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350339ba5ade8a89bd2dccfbc06bdee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40717b497f6411d4725f905aaf05b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28fd97c2dcbfb6862f0d175796f0d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ae9a0e19aca56678ab4e86d73735d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba22fb7d447e9963014a34fcaa8cefa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfec5f5cb0363c4c0e6351a417816b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ecc377014f0d7334449bf190cdbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5c3d15d9e3c2e39bf6443ff5ac0ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f390e67866929ec2902eece086e195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63280e0c28381d526313bf85ee0bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa977aa213f933d1058b0f56e9fbaa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fefa91cbacc798e260940b37dd232105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87765ba8020560f1cffd6832f6e854106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec2cacda84fcdeec31f2df1fdbd3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9481c172e16e9f223f529288315b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6b7a49dbc6fb9b7c7942c6deacc2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24dd1e26514a4da234fb4575452135110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3306986e6529d3b5262f90bca30cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871355eab00b9eb232ce2f637602b7d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e332d94bc97ced8571b77c4151bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803069df0c90859fd66e464bd726d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961e2ae46ef695018c25f1ed5868606115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19d301aa7eaae06547ba123553d7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210a5c10c08c40552cb2c760b939da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782409267721ce43aaa9130e04a5ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd552d2cbf0cb185fca90abb98b617b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985f5867609f83bb808a1cbd02e1412120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef619016d2208741da182347379454f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366c61108b10072e6f8079f86d86f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a52076758a8a1d010b7bde268ef5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964567b72b0748bde562fafca159b816124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b3e366538120f41b4b525e73616f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655e22a253cb38fd63e5ef9ce8af2f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d46a8be7b5eaa6dc14714bd5b076f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b675158af468fdaee0020279ec1e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b4a83801f132e472bd30d1453990f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb14cc74b2287022113af253f38f3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519b79d85206f61fe4513cd4e288c5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaa189ca0394aa2a9da960b5039421132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2c69339368e5290ec818ff929cb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f009b405aee8af6923c3aa4ebdb3340134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87d8121048949adc6334828a522ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c94534bf07873f0a5e33242c384e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443da76c32aa7c5b95926f8d8ef5d3e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d226e054a9f94200b2f2c8653f48d0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04134432f3cbb86c616710f6980edbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4f0b807041241017d5b4360c807f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60df7bb8a834a2c17b48d81bf3c91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b802dfe7d80125c195e7aeeef89df8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89ec6a7c6a964bb7035acb8e47e17f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f1b2efcd83e7da540f619404f7c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99467e905d96e04e001da1474b49bfe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e83d68229cf1824ec24845eda7da9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccdc73e652376fe819475069f0c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f346c06ac43eb8437f513e8845fe42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d55cb6039a498e185eda087b6d1d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a84ba81326e1addc2b30c6a046060c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86881c9ad1b7034b9d79d72b4896a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29d8e17b1516cafe16edcf4ee8459b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b525d6f7300da8bb987286a565025ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61da117f98133cd6470088729ef95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e949601a762984115eadcb7f9623d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eabe6e3fc73dc4bbbe528eb8663629156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c6d066d1ffcd527a542c290599826157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fad63960ddb90dd4aaf0f2846dbd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41cf711d43d5d0b6b9ed96eb6c30e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265013ad16d5e4b550442c230d45d38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741026a44c27c21807e00446d180547161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e423f9b510569e0b8c689e2673e85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309af1cfb8685c459bac9f3b38b99d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5473e4bfdfa3329fea47f21e8096cbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381050ad602f05aa1909e565254bb21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a27726ed3537759b4cd72c4bcd9e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e520a06dda54eb34a5c71f3fa4afb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7d7bf7a5eceef7f92ce902fc75a39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f32a7a0bb6d6a32203e2a72d39de7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc216f79c6688b37e035ab3ce926390170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2727f229716ece5cee804d232e4d29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd74de4089f8cbae5891df8ad2759e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edf68e5b51a250cecaf4b6050ad562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add50540f356f42e1da81a843bc02c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff134ec63a85fb9e065d22ce4db070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99344edd18d04a2326fee2afcbdb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37763fadcda6e664138a987fdb49590177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5332cd8fbd2187beb4ef33ff1281a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fbacf8c953cd528b1f6c093e1e5db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6096be0983b7398e35072bac7e5fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf4effc2823e68565c365968f4f94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c48e1883ce7ff40117daa4f1799e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc4de4bac25f3021136f467984e2a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22435f9ce1f9778459b2236bb0c643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f322a42ac9cf7ca2b489aba11827185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307450ff88d34575c917b899f8ffe49c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12433095aaee5c8261ffd83e3f432c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3410d02c66ddad6c9aac3d6f95ea7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c45a831831a00da32b7e32f384bfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b09a9818ff0ef61453a4b7b838882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119594a36672412a11014ab24296e575191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dbb2bbf08229a377302c0faf2d308192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bff10940486d4667ace59e55a8067193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a243654673c42c1860a3d5268397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a633bfd57c82c2ffca52333a5a0c6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04946416fc31f23695607ecadae7fd2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9a62c49b9772a0a0f530d0db368c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585c444d0e5051201683313ec902ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f183e837c7f8e841bc0c661e4dbf8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74820bb12d2ae1386f0f7b9bbffb34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39996074e3c3c2e9b524aa61c3130a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9201e672b85d5b6dd97dacf84945ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ae44cc9f752f9feb5dd5e6e94518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fad493b036f1f76f0139b7b74952f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81d7936fccbfeff44101826f8d33a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c575734ab14eaf327f22de5d8b28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3138b6ff7a47e1d3627bbeabbc5d96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6feb8fd9e23158b8eb0574890611c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f76de7251441d4cc2c66db5811baf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae128fdff3e928724c68d7734a25fbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ead2488c90cf6c6468326cd67b935211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a3620b65ecb97132f44ac2fd21dc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e5128d4ea7240050a5b3001979a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6806ca138abc6e6712dd2a3b7c9219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08017b40ccd0a4667c87f6c433d85f86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b919879611bbd38904003831a81f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8dcba5f3c2628d5deb6d30a5d1e56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73129f1c472c1bf0a96b23ba521041d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bd9376e92cdab8a822a37775dd09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2134447cdbd28d33dc048ca9c37f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5209e60523b88c3c74c146a2ba2b825221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f715be9305ba5c74a19f0e7426f702222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7039508d484877c1dddecbdcb38633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b4d3dee31c4f1b757b01996bfdcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4348a3e1300da9a36b453f866e0d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ace84441dbb14d09fa4e816574c1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe738e91ce7fef88fda97426637fdcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef55a48d59a5ecaae379f361218a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca564200b31609dcc8740afdc968ad4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7118cbbf535ba4144105a2419d0ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d8fe984e940acbcd575f4e837a0bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620116b43d174df6e03cca08deca3ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b2454ffc4c065bb7b29022345a3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd128d71781af00e3eee2eb7f70b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29afe979b0c0026d7f3e5092fb38ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cd6a3192f101051373c9a18eac05e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921dc5c07304a58e484d9ea4aa07ce5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65a1c60b549ec323d198060df2f3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019d5584f439f0559493d6e2e85512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48056281093fa891da809f51cde8793240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8b393829144a41c3df6619e76ea1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c322f3fe1e0b5c91169d5db065da0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324001e61920f8a75cc3623d735bf207243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3f6d76dc6f9f7f2ffe7bbc2d6f77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c4e24200f465fa74c1be9516fccdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bbf2aac9e3d71a1f97267bd16a191246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9dd5ecb25a7b3218ca38f63c725da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35cd855101e50ee3e5a20298a5c1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324644a78f1cc94e1d526d4c6e67633249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097fea3975c1125385018272782a96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b810c0d67b5c485f06a4d4110720251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c59676b5b1f877c09d56a1dc3c9d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b52c48ce0882e0d859e2f66ca2a01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121021316b79ea6497b229fb8c0199f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ad9e9086fb9486973e45f36bd23d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bfd3560afbc1da4aa6e2c669e9ad7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ef62f5adbe2f68f8f295f849d1d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d051e141084f2497985c1464beb1254258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6177c6d24f289ea97566909aa6d1da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811e6dc40c5eec0ee406b15740ec8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d4b63caffdf57608ef5edd00cc6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3edfe00c24f6c03e41475f00bd014262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882387d16624249a3d74779e39b424263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90041b89b401e60f7ce48a8f74fce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc68899b2b6a20f5a9db385cd4d66d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeb4c4d1dc779552139687514a5002266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882606bbf9888e5a155363ef744cbcbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1df9ac60dae7e13d56cf5dc8afb85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87073d6fb703f81bb6a85be46d2ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d11779b5d561c937c36529b18e57a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616b427b402c92f84e631c98fd4498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfaac6de0b4ad865b927a1cf0fef03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab8296cb9ab0da45a09c01e464491b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed47d2f44d149a25d454d54f99ba3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808190f2159d9a26fef4dcae62832b8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd928c9840c922f0e25bd741cf3c02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efa301d7a3e1068ed20c4a0933dfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6044011decee086a7f6a55dc12e214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a25f87b648209cf5d99302ac6f17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aad5a46c24f50eddad5af6ec1224a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7cc473343951922e840ac5f8b021b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6c1f1d3fda3a870823d73cf077db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb0faa439f9503a8e3eedb07a4220283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185689669afb2bfdbeea7a46f981a292284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51285de49c3613eccc1f854617f858c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5b6fa33e658a15d03cbcd640c8205286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b8f55251e93433e0c7b99eb00859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317655669254cc8b5967f91fca5a7cda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df55b85f6e4fd1accccaed755cf89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568346cf1df855a61523957cb4194bb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51dbb59621b383e8e1884e37bc589b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d30ae3fa0f5120226e4fe842a719292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508a55fd62748fc9cb0e3e098290de3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dddb5aa4c29bd37c91b91f5dfd4e7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52244a77d04f9596feaeb94338ad2c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65f1484ee79da79b21f94b0fd9f647296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c6f9b9feb6192a8f2f906bad3cdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ab2a33b9f3cca68a33e9bbeef243298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde87e1f85887f29836c3729937095299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e446f1c745f663f25f1af1786200b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd77d12389f264b3f9cf2f83e364866301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f30a17c7e3cc92074933eab81fd6f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c10edc1d9e946c631574894806ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf886b118e628d468a98a4eb7457efe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041659096b3a3f534b182e13b170d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef732a254937ad5a6ccd07b12eeb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e22af2018b66b47e9248eb4f746ef3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f004ac42546669d2aea7b812f4f000308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b4a8685262aedeb86d8fc23142f39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf8d99d01c215a6d1e909335472ec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d13be1167a245c3291b48ff736cbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf805fda5cc70ecb89cf0d21c7f8599312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bce0b70a45e4fe5d809970074c5e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf782e6e1bf6195e4eaf65c22e60667314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766151b03e76f80abf9dc4cdc72f7a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c96a360f2afea5d0f14c83b748f930316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5ac8f1b253f84821112506c89eea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ee7918a5e39e19ea90c0927db615318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df736670b76f54da20936c9ce56928319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab4e7be3e0420d000ffe9942eed7d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef4761752ad0dd68c8a251a1ce7711321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8a108e5ad2a95bbf731166e9db13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f023a17242683a244af12a0d13fae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f126f008bce9be646bc3c59a22ffe7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f19239caf18cfc6217df24a908a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc77945c8fde9ab0ecbd4a465d1853c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70865e4f8933c8852f2481fe91f577a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba77343bbf05632414dc5a0cbf8719d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac488efd82933e6853faae2a318a7dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2243aa37ac20ebdea24070ce2a9aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2155d86ca944f44a999111d2574ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a9a3485df6c6a096a94883a2717e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd9b9e070f7a8ae91c19efd1817e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86addb4307d1cf5f884c397175e6760c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3e24991fa8bedf092386a0455cefc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab056603ae79f2a2834e19624b3ef29f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32fc17ec6a70cc18ff587b476ab3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1fbf7f06ef3d71388682503f3260b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a04f9c11ad6784c96047fb598aabc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82b56a67552681ff849efaad0adfee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f1b390c9011331322d1c228328b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e409a763347c023ea79a773e49eb8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa00728b004954bf2bebce1ea9cc5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483835db08a5a90f1c1bf0868e5a118d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05392ed5682fa5acaf07c39d5ab4ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad0590d1b66dd5cb10255219e43970346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4785002bb5a4552e1a05d87ad7cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048f82f71496aa64c615f7782e6fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b369ba6479d65d60fd462b3a31184349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf75ad5c1669ef8386a3ecf69e7d740350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dff2d7191179641cc9b64684d3999d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57656461e0cb745faa8795b52c87fab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a48017ac7641d675ce5f5fed5616353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a5a8a254d3ae5cf2bc846c6095bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f373556e06e3402b06904316d990ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574697478967e8f89dccd53f219ba7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940cd59a35243a307582ec5399c07bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65098bb2a93189f0fbe6cf37a25c33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b34ed8ef8e8a5b07a99cd22d1dec3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737bc6587593ae83b7a3dab3cece084360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9db1b3a038b597f4a269583154595361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8fb1bd1cdb6a819f40d4442727c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c9f9ef7efe43b164f9d999349e7af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcf057c15f3635e27e48e3b380131364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4abac507f9baf85501ff46a54ce14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f11edaef337163e714a40d5f36435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24862935672f54386f8d341eb7a2f16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425d5a03343b9719ec5906d1065c771368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ecb70e7500a311a5156f593ea8b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d86e2085ff0a422e3c6b3d71d50b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db144327eb1784562c96fb982b239983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf42f6b4436ad527016036c0b3b7ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06e0ff619ea34af231dd4f3a379376373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63227f66accd0057350e53f83bfc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4b88ff8ede2406234a7b41911d6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cca1f49c371093ddd0e7ab9d5f00e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ca2f5cb44a68db916088a9139876377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0a6d70ce9088c2076fd237e93b9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3465da1a5588d375c2b0fcf04646fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7897bf330a719fbf1254cd35517f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a777a393d7e4da7d11f505460edbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422000ec641289dee7a8312acdd22add382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32e466d6b4bc1a4c811691649f5a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5705ef5ccc39465347a4f42e6d6e083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda54ba4607c9fe7392ed04b3ec649385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6cb44cbdd5d5d3e9166023f011fd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509933fdee3643de7217c46acd81995387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2f8c1b0bd15c97d2649c2a608d33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323e2b9da54a469844dfe37629a4c4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dc69c2b5ef6fc5dcee6e4df5cbf21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1584263783f6826198714ca7f028200391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36250d93a5efad22b4b37e82d9d624392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290196096e8823aa44dfd9b330e4e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5982ead8ff88893b5da4ea8b95e3cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23c5672b240d8a339ac98179dca7ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c55d6904a7ec5fcc91243b91b886b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968972328198f289e2109b798df21601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e1020e6f306104c75cc810e775b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5942f937e245dac62cc92a73dd346399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530810bc5e41ae2201292e3f21114f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741754084c5e6546cd64aa743bb3ed5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d2b4cdebc1c4d83836876e085e1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb65921e6e522a24900f975e9297182403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42263dbac14109297d878fd0082bd9bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e6b847f2b008ab40d608cbc740f68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc428ed3e453cf0e358619b9d15013406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350b0ec1ccd31ed6adfb8bc5070b92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55da2f4a5eb2699649b0e12fe69fe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b000f1b7158a4e08729830eb494b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c7f9c3760e48674d0b288bf4684d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769daa8a385a32c54415ac520393d40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff128763c25248694dd9f3396a2c6db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521af040f7054bcabc95307fbb3825ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c0a8968cfea59b165a2905d8f80a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f5715b92d04bc078163016fbda95e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055c3a28474260047428074fd02332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1720c5a6cb1ec791a80253a1d2be1e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6ed5051d806b22d07ce104033f53a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af929da41bb7bc9ba3b113656663b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433b66a594a5d3e8378837e73ec4ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6d8fad8ac32c2c47d177fb2a51ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f9c3c13756c3f402e3d6a568f4f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73585a8b8fe199264c8593544f6f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d22b5b0701edccf2b642669b78ab3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decadf4a1dc3b27b9de5f4b8a5c6def7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e191fc514352bfec1cafae095f322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6d0d3db19bafa8bfd99c3b28ca884427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b625343d59501086568d164d26f6aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0cbc5058796a50f7a3aae8c6851bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00727d5b72207b95a53769f08e6c9ea7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e385099518d304562d3f9338085c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf011c4d56828a4eb960780628b524432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b69448de4459c3eb8f3316f439dfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97251c0a5e92fa504c17ae0e8e34bf47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f56a590a8bc5be422331311268b6ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e8564e7c36b102425be1463f46105436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67396842df43d3eb4c72021c37aebf87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3f94413a42d75a48cce4171a3de1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26587515d183a590f43035125d6a70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef009beb5c2a263b227bc52d68592bef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbded664b2e157c48603323d138d4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100ea8b436a500bf2661ddc4f9713f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37742d06e7a07d4edbfe3ccefa5cc009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c87380066f659cf1a420fba67bf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85afc76ade0ae61c1c92c15d67808b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b534ad8eba19edc9673fed3023619f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d755f7045ee4e322053700c299e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985151eefac9349144b3f0cf3ca5d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5480bfb59d7f1417a6cbf0a1a3226449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eee6e3e39f1dfbd75831a8825ff1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e4191b7858e0a4dd550be8dfce5ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4d9a0821012cc8d970f1a0cfb094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061514a5293c9c93a320e9bd2220fe46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebd3fabd506fd014aea6815fc7eaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb159ec473f384dafc86c7b02396f54f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e331eaab018b82a24e1254db1ef7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6964c0e3cb332717023fb9532d081a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ecf6c88fd1f6fe0f792f8ca3cec6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d6a4f53dc7de549949b218a92463459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98912b468c7c6ad55f73331772457772460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75ea1e70a2364cb97a6d1c76c540aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb619223d649c1c76e25eb386e3cce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc1dbabc435738bdde7d707ac4263463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b41561639f87467244d6e64745809464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41bf9370974950f2418344315742aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22dde44605270bbae4fcc4f9e0eae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d2b271fa4b445c75b1d9dbe6fe73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe90d7e82caf292ab30302c0d04b43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21808c21ddf6662fc0e5d8199a3cea6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4ab77a747aa29eac886c45af44e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b80a5a4ad60b63e06527d32f428e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427dda09fe84454e49794c5a6ce96d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344407046f3ce6e4e4c5d504ae061e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da8d669229c5bb292a2a212cfe6ff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdcd8e2af66c6ae4adead367fe5175475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe4f826553694f299841805bc032bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917a5387bda99a816727fd4e258887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6909f327a72392bbf5cd1209a8bff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d9868b503be2108db7bc5c0d56a84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80586772b54bc1126572c355aa20dd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8952ce0815228de4cf1ee976fb7162481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c63d968d49acdc1999d4a891a4bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db83b4590f0b147b11e36f2bc2d8cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb05d7668e22bc7775028da6449305484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e04aee0d63c47856c5db9417eac73d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38eec9d53af3bd00bac0bfebbd1a91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fccbb4b0b77ab324f61a1011ff14f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99c15f1db2b688c8f8f4696188bc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50ad9b37f9f5141182a97d137a726489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73c8e02a3e0053aa3197782616222d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4580362ff1586999990a6f1db76b55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6e31c11c504568bda10181c90562492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a27c58840e690b5465d7c8804764a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8e967d0c28d956f035058c6e8a2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956955b11fb8393b1ab5d57e8b2a844d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e594760f12bcebb7cbde07bc5a878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71f4263c319daaad34a6d4f8a42e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7966063a5fced48444fbe1c3e272c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247db4ba8774842eeaa694e1bba2e1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34316ee09cbc736d0099f2bdbd6075500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9d41e2e7073edde9ff53205e3e32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207a2a1893cdec561b86161f8509ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f81969d186c78990ca2bd03447013503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba00175a6c86e7b54d97103ed18e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80dfdf850fbbce3eb12e008f19374f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74124b13de87b9fa021267a35ec7de5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaec2e3ddf4ece9f431e333157e3247507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25dc7a3c548c91507fcee99addfcc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b546d8cfc0c73b024d724b0c7f73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6d21ca11c1af624e216390fc2dc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18fcd4f61b15e681ab284af2a55a0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679603dde6d629b7b43de18c4dd8bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dd782e365f0169d3b29710a9b5f0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867fe21e0bb28a3bc775331cdecbef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72773b6008604f8f1ba25c387f188c64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5809f220dcbc680cedade463e50b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63ea151e0554e37e3541d597ed8493517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5308b34670cd3f7d10516614f7b33f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53299a1033ff36caa93556b34881ebc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495185e8ac6ed03d3c380849c27d49f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4e722087f3a881dbd4a6f92382873521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf968c766eb2459cea48ce8616d82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612151fa55d525d02756b5e79b847cbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc793230c83b4facfa13584d13cdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e384f54ac7ad960720295129d39f78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c7b35531275aa95a76db5d07e5783526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225056e81b085df9d83ccfb6a1a456527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4aca4ba55d3d1f013bd0ea7278e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35666e936c1eea60f63c78b1dbacb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14084e94e86418b6dfe9e6b6031eefd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbec440fcab142e41acf15f3da9564531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f525c2cc07782bfbc5b29236256ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85beb4f95155290ac4b6eb601e5dde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af141d42a7d992a79c391dc80cbb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d92a4c1b03200556eca122462634535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ddc7144abebd4c1a5ffb4124da440536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9684d79cb457510adab1f00528cb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb10c8ad333a4fd32d87de3f2b0977538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c26fb3bba758e44b5e6d617f33ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3666d0022a76dd1b9fb76c760c434f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d071344705e019b04db66c27dc1c2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44ada50b99bf30e6a43e487169ec6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d265e703bbcbcd10ac33e9e38a483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b362143c578ac06ec02d960b9a58be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb140e8d3703a00f9848396c4db76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747994293223049eca983ea71838351546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1787b5e371e2ccffa329a84cc6a1e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf919605f19e56f04fd2465a2a7ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87268900dd20be42d53240ed99da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86786c83dca8c1009e7dcc7bb89e97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b1455f41ac1b0562607d08cf7219551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b9b9be84aabc7530fad8a33589b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf091747467fa06f07fb46ac76bcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda8a09d3f2985cafd7c55074df571554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1b381f2674eeb6a52a4b8b54fc110555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea24aeab987f7353e74db9259d6c3f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e0778650a7299f0961b4b1da6eb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620604a4ea0f32a92183d80e151da25d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b623b93d7d987d09fcdaf9263ad4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898dcd13edad7699d2712329b3e949f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33e409b452abab8d97dcfa8341d6df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290c47575a6f36220add38665f6141562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416049f67de476bac118880323333178563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f87a7f9976574d170cd7b4c47639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d724cceeb0f59cd81beaf236741a32e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa90465c886f446c42c9a6dc0ec02e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548abd93cd017b7869b8356a4f2d54e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8388c67893df50e27791170132e4e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c45ec72069787c9f312e19c86cc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5bdaf1fdc04ba794b297b9b545908570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce9978bce2f93b62e2b2f67bf3b986571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c20694a29a32672fae16a3f1ccc863572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767953be376677e97007a6c7d28dbb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ecfb90bbd9d45d958077d3327629574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6ba3de418a316303c220979b87db1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc075369e35ec8703f2cb5b49954e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a518f3c923028caa07d93bd59d34b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a5e37d425fc4e5b33bd7c58cb5501578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5265e09a33fd9a8c2e83f87d880b0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed0e3cdfb5c530a94164b205d9c47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7db3953f4fbd97ca86eb383434bd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b636184ef0b6470f6d65ad1ed59a3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a419aedb0f93f90b31d760900ad2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0612ae207c9828c96a4a4d4b3c63d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5418450e3c16e5b0a9eaf57b1a4b9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca5fde242a06db3304ebf61db0f0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e406115a7c3461f69cec4913f1d132587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4a52d96b9896650b47d019143c11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c8477a95a1a2bf6b9aaf1af847874589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35d1b61bb0cff2963ff85aa734865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66011ec50ce13905e07b8790507e124591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc5fcf2b52909f5d32f16a9b8ac4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a236de18924b8a070aa5bf2b60d94a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e4547775c71602e3c8ee3be72395594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d3a6dee767a28737a70dafb58375595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac1a5f324c11a2cfb727243190063596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97992f98696d6adae030661f7521f64c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b86f546def1925df8a9de2043dd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a16f536842b296c13e9faa2f9dfe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5048f02a5ca1d43814dd55cae1b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192816d53a24afb0026c31d829a757601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4ffd8fd4c25ec982dca24e205abf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378adb14a067a0ab5d597222f1846998603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2e1f30d7ffbc59479a2cb06116a0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7a7ba127a5cb394ae9b73ccc7802605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410f7dc5767f3b2420f752d13c83e4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c2951b213239b107656d0f3afca0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb341b27d8d80f80b2ea643707bda64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d96febf39a4752b4b46e50f5af48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c9bb4f71b8631544c34417dbe5b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92cc8675e139641f971bf77d22c57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e47f41aec8efec26c0ca5042e596612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ace9a28f04e0d8d3712bb20cb3b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f911e31fd99e3faf90eb6a0cb6322614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c67eefe81760f3ca094ac291665fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfedc85dadd05368b398192ff52de0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a90858490a59a563a0abe824f5275617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63266500dde0c66a0d7b4d0d69d6d9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a4c2d393b0e3d3c885f739a092bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd26f9e12826d0ca197361eb6b9b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f391086e79f41d7a09ff6860eb5dac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297de93885f5fb8ea14884466d38928622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc57a3193f72655f190d2458acf95c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87e73853759dc3e303682ada47731624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c7c4e902c6edeedc81d0f43e45dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d52ca95026bafc33934d433cfb992626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66c714d60efcd972421fd78d1f41f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af1896826df0f227670a899da24e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0d6ddf2e1319aafeed95d8eb21e63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107a7f04f6a11737733d1250f43b56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22332e01751cadcdc74a8a7cb3d2ed5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733fcf25a362272f9ae0b79d8164d12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777462d8206c819bc07ed6d4f74ccf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e7eb88e074564373d0c328f52c2b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ebe78303fcaa42fb42b52890f7b5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc95d483a501df4ef55b78adcc8f4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437686399fef8ccebf29ee743934c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5237571cbe782dd2c52db6f2a7f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ccc071e7c29aff38e5bc9ccc13dbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a0e12f8882114d6769833744f3a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a46c5b2445dcc44ea341e194b197f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825d66468926642450235ec6751539e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2046dd86e94f925e85252c367f6ad70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5783bce99f748e41d184de75ad53a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46c88532c7b230f84ad80a60a252a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10db7721eee1763442df15cb46200646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4c649456305e7e7953dc8dd2db1a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4732ddb9a8bed2201623d71176ff41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f082972ffd64eef959e10ee344e957d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489c6665a186fecab8751e99a38c45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85f83c1e45d258cb7ba98e1fa67192651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e52ccdf1e1f3fa2d0b68168b744e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbeb5f299e43989a195a6e38ade4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff02badae9428db047bd64869d5bc4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6835d05c3cdc40c0b8ee6a28704ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4dc3168ef0960acfa2f50746c0b3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53d528f5a6f14f847d760aa1187ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9064b60bb238a939864da4b51d42ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02b7c99a1306d310fb2fe5ed33400659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1581a5d53714d9e0f03f9584ce005660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc2d2b512a3d35d8c9085d1cbab6d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e57d8027e8c70bb9458c3a6e18f30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415910dc84ee0ed090b6c9247dce1afe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d687f3647c8acf8ce0fb477a1ab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db246c1697bda3dbb22995db861b1818665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae2c927b6e361006dce767cf1d654666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc7b6c423ea5cceb03cd0a4fadd7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5fec6a683be10e5c536ff7b47e6c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f886432f050b6da68d6fcc31e2e52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d142f1b8da144d267e3d19b1c3846670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198984eb5ca10ee971343bafed103fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aefefac85b86a0e7fa2cb182452b85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9475310d653e1e9534431ea4aad10f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d616ec0f3f89c075c2e3da1db83ec2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278a8e628c620d9966cb27c199e1f98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a350ee56830ea939613ed34bfe19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139883e1bf95df5766a246ffaa1b3dbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c70cfdf04016de1da7762b06c3209d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ba6f82fb0c608aeaa8ca60746158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e736d71f1ef0e3d08579071be91f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead25713c656c1b5337ed1232f5dd2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ffc85cafd7e6edbee26f9e3263dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02575d1a3056c1ceabb57589edd0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aec4ab07d363a9741e841a570ecbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697cc40ff793ed17d340877b620914f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc5f2be976384caaca1355281a42f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef21cc1af42bbba7dea65edcc8c87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d6c772e179fbd98cf9856a719239688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a872fce85b32739e4060ac109e2ccf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c5b3b5832b1149bbccf2b950e6907690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8500e1aee476e5bb3e03ab9c98a4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd237c1bc47a48a55ba3ffd440d78a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c42c78bd7676244525776af45b2b84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf2808992e1cc4724fc944301a571694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a08f7208260f202d56fa5f0916111d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4261cd5aeb5b76f25c1c2b2efe69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e199b2c9102ae9a583c953d8f3b4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4813836132daeb88404887d699a692698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa20506bbfd3d9898da440b02982e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2934761caace83685a93e63543e71a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752995dedccb70ffcfcbb5aab8f4ad0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c058f5dbc3682ecf84c56770a8697a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4465274ff87d66d9767a80eb6aac44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca268f1493383936531e606deae5205704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc358b8d3edac3a96cdd2e83228953b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a641501b5ce38a2f668a909c343b1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db925ec0660a79f326b4ee1bc3fdc25a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba8780e27d26f98b1fabe017c503f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff527b0f898686cbbdfc7f0418c585d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd665363f8f290fcb4788d35b4fd6d1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84d10f40ed029b83534ee4401ad7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea306a0b45641cc61a6d16d4db40d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8feffcf160eb1efa5b9607bc78d88e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce3a7b72a1b81564f7e676ca9e76a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4206f66d1217fe3b33aa1a092cfcd9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6ba1d51191def932ab12cef181fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9910a32ebfa58de8d978a9a89bee560717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e5bfaebe5069a7a8b2516611ff10f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635470224881266a4820a717bf0e2b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d35fcc6771d85d5588acbf2b362e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f650b842502a6aebb0e73d9636e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db513fa5b6cd885fa008ba1536dc3608722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc0b22205de35ee12de6d5403d949723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d974382d51a6750200ff708acdea0c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de74305317dbb03f25eb0467c1ea47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29260eaa84a90af868caaaedf1958056726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230988d572d24383aaec39de3e0a938727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd3570579f177b20cbf06e29a772c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc4e5c3beef4397fcf72df692f451c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a968a0ccbdb46c6a7da3645ec71b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6a12e87af48f794745f031e87657731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ab4b7af35ec1f4c03b7acf2b0fad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf83086d39591ffbc1459ee8952b496733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520aed9f6dcafaa6884b9bdd6e9439d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc97eaeab21a7a4f81c37825e61810735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6fd8084151c2845d3a846b2caaed4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650be57ced7e223c9c61a343578e68c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27781c0d7a991d797d1f25552eaf634738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83c3b27fa7510572ef8274277a761739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb40456979f4f7220673b54a32f8e30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611378dcd107ca0e50cbd11b54aeea7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228c30d9f569fd442e796bc3312fd62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c733567c4925591bf5063e6cec7cb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78afdffbe11432e8848f8302689ecb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219967c480417dc1814b14f375d12fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a78457a1fa65dc493923965927bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd589fd2bc1d0bdb842c7d4db5877747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c76cc890b7b39c2c5e23d1baeb24db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9e82e45ba1196651211170bec317749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f5e073920294461d1f450178ffee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3307ec597ec579811b358f73933b0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a1b1f70fe29305c4487fa2617f9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e796be7224a002bdb89444c5b951d28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95890440d8652785864f525c9568d95c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90137265ede6d2710167ee10c6c2d51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815d4cbaf57826ade60e2d9988dcf4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14dfd84c33bc8ae532c80fc4d49e8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d73b625a829fc67df6e1d22cd2583758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308e92501d13802cba3b65645932dac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565bae577b27ba18ebc4600fdc90e4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c91b2ade318e8e2cf8fd0c6e05f90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb5531e2d596b1c1b3dc29f4c90ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9458547c58d90c3ebd0bdbf849ca883763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd7717088abd343c387abdfc8da7b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8ac5d0d9a880dabf285fe81b3556765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc0547c87ab08440fcd0ac5dc19e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64803beab1c212287e00b0fefbec7af0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>