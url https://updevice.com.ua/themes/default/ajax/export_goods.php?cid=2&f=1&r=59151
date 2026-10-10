--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dbc1a2c4c0b79adb1be231e778be21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec52d2f7f1ddf0bc6b36ec0c95cc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60971d7103f19db0db5e2b569b5578ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ecf7b5f32535da9d665486985b7774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc8198553fabf0c621a4dc67d7578a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed92f2947850f6796eb9649fb509926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f30bfef51d86742aadb64d3735b2ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93984c8515afe5c4a9771fbcc90c5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e21ecdd661ef5a0efd45df332daec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a8338bdc3e999d2109d1979a2944010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20550a3e87cdb5ca79ef564856cdd4a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94af1cb15baa31ed3f47afc5a6a1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef849f2dc7c2682262a867fab65aa6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e5aaa69910c141e0b61302dcbe9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a90ab670bc971e39cefbad507d2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e322908d0bc846dff6deec2258498f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6eec3795e79d3ea9a7f798022d4e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ba59d0142320b04416bd2f847f89118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2bd43e8e3bc66cfe42fe7e8c6838119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a65cb8520fadfadfd67ae87fd8ead320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be536b9e682d841633e309bda89bf64e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d6b9532af684178df97acdbf3090a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab5a211588ab4a4b25ed7e98129bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53670fc1b28c315c9605db607aa534224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca820214eb312cd12f318c33cb9d21b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea06b70bedc54036a750491187e5ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882ca321bf32a677f816010347642d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705807586d29d58824404bfb2aa23628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49381f753bbe08d1cc9501c6a8eb5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf33ec25fdaa649439ccb0d98dd35230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d5d46826d262733e892ad95fd370931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc7a1308c3809a20860a79f6cb59a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b3a02835d336bd7bebe7bc36c3c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209eafe9f657cd5bbb8a3a4e1489db234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f25da0c6c0ecfe26e75ee3b88d6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaf11db43bdfa73359667cd28e6a1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351476062b171ff9a95c6cf5b4ac312937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44567e65494996e393e8ef70a93748038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee60b8824e1551b15c0e2489667fa6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600e239bc4c419408f54ce34d9c2f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a90a73d433d8a6f5bf6e0e25b894a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97575bffc271afcb3a6b4e02d2b70c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fad83d70dcff3676eabc3b6802ed2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb6aa7f53ad7eac854eeeae84767e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fac69eaf4a0fcc2cd9b6e5bd3e052545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67fc10083f8382546002658f782d3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e516fa86ee3ebe36938f4d8a194465947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8978d5577ec9823b3f319e0707e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dd7605a8839e8aa3b3eb13958a5a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32454d1cfd6373c9951bc297599b5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19813658d60f9284ff112c80745eb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7537e06db2ff2854cbef645b291ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835977f897e1c5cde7794eb94636831b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fd7e138874188a9875694f523585554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ce656d506300db265d40ba717be9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f5cfc52eadaa70fe940ab58fb654756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4b4b981a9e999bdf3a23d50c607d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bacfddbf156a95e25b15bb553ab47858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb53b2ca0f6d02bb27beaf1ed21e0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81823aa20b6c72b4307679a38d285760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d3d325b1c97e21d151e03a257d6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb287d9367bf6793a11c99b85b15062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07673f1be47fefa26d203202b59489fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f102b50b300ad0e157f441c0f98ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b0f75ab40c7c09db5b5e5e279039865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8edcadda2835ccf2503c24d028f8b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73e0b58e124d89e27766e48b629e9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24019d6dd378e0cfddcdab65ee1e5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b04f4e4ea8716bb97f3bbe74b1c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d9b322c6592fe1804977d3301bfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc31f1af9107dc31ff1e0386d425ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d55fcbea44eac80d375fc6ff4bb5e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c37dd7638a8e3c9f042bbef90dd0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572c945defa29674fbb68671f8a14474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494824848d19aaf474241407fb5ebff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15824b63fc7a7280c2dd31950000b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a09b3c8c5ed9f28f6501c60f90f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9849990a98f529eb66d2b199bf0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a641f02580bd6235d5b7bbb980cf70179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc0eafe5028ec370bd8da8f81dbf9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ee758658f4d39ed0c081b47bf10581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452435cef83bbeaca0d0fee648bdc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba936fc11404c7e0dfbaff8f9fea1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2ca7a69e59efffa2e21a2522d3d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc560c132e3c40086ff981210f308a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b395e76ad757c6c6aaac014b9b6bb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbfc27369be8b3808e04120bacc8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5404bb3571ff03c913d2389254aede988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e1a6751fd55e90ac3c7b3814b00b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714fe8bd447c9c09887ab7e3fb8e9b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60dec3ae54ebd202a3641b9038123a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775576c5d13ef4873fa92d51a5f045e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239357815b7e70931a13e33b42df2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce71c77015e2e0fe926b3a7fe3a6f4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724794602bbb78c899c481f7637e7a0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e1c90d6144ced20303353ad51e6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756dbce1524a83ae392262003ad57c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bced49fe912a33cc22c2dd0b5445398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2ff0a0170fde63ba2c8bd048c40499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edd9dd55b09c985a161b2d151cf473100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c7300b28d111b38b01cef9ee1d1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b5b28994346d8262875229fbdc434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485bceda69afc89b0b3a5329a963fe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d408b9d8df97f2c4efd8c697e50d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25098300e65801704813c2dfa225f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e5b1d504eaa4ce32b7569f6003bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339c15ea8add7fc39587a6a13b4101107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2c53bc95a40ac14da04e335b557b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e251fb584b392e560c0fffa802f94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12959a9df158f077a0023bea1e1770110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff6f7727715e412cbf83fe3fc4a02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4db31e69cad2967ec098b02d3783d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d7978836c998b9a8479bff9f5793113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275b55d32bfa6f9f19dcd8929c0aa69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c097d3ca95a8d0f1ba2378bac533f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca144bc2895046731e876d9ac68e15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b516a57a04269fb63f4e70db22e6961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5a8768dcf995038b123c48641ecdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77be2690ec6f7220ca21576f5a52d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f0ca0b0794a2fb28fd6bd6fdee46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7015a69de35a2df6897cf1eac151a2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f1de4dbdd0fb857e223647ea8a54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5288178dee0b964f014faa076cbf23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5465ccd0cca196351a14d29498e17b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e422e3e4d0a4d172660fc1dc1784f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ca92e4c9ead9cf4be99a003f7d36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a5e4bd98d23cbc0d2fd93220c0340127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbcabb5e3eeaba4dfac0fe4814864a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825260fc9bf7dc2c0e6a141b823ba2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72107ccd692f44fbb6646472feaf947130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338af2362762837c3c0c97f2dc9423c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cfe94c51511b7450924973f3536a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e0b53861fb25d7f10e3b4a1024d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989851e4a552899aec7e9d924bff1182134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94334c8b9f33047485beb7366698b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e097392419bc1efee7876ea88568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c044688a222c890e22aa56b162ff768137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee4249fe36a756bfb33907c34f94ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878783082ce6305bc4e152cde54e19d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b54311113af45d5546756cd10525140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e144c9b6e66f943b5a4cb5f25ae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d22ce94754801287b3a7e95e4a0f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45965e5cc2a8886b1bae8361596c011143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b55d94a79e7b809dc631094e541dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdfb23e444c593d74638a6886dd751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253d1c56a3615356ec5e5191a80fb8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a134d70d25d38dff92a2bf647e7558b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b345d4bb57265f10a3a54d085b4085148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b02cbb1bbc9bb4905559d031270c5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43eb3debf811650cea31c6c53768b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa496d26cbcd0e28fca5ffda326ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2a18402f9ff993a845757d79e6919152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3932d1e535503bb25aaadadfd9022e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d77082da9d22ebb5ae2805a38cf92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb9889668d7feb284faff0303f6de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd50c285f71965a44b63d4e756e5c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e93520de85451c33f6ae97dbb285157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4db325fc9a9508e2a2c61a8dd3bf57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4537e26b0b7c2065c5752d3cc41a189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd41fd47a2c52182940f0f29ed970160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d893dbcd5b99f28fb6adc1a8fd02490161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d49f7713b50f4cadba3874eac68f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3d1ca4b2940344702b905c0a7462163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37cc6283899997152ad08e7fa3f61e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7eb01b3b3a0a9052604be48461799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e03e07f88f1395e3cb1199924a6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab789379183eabea47e1d88c4e9e60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afc2a0f681dbc5c36eca8b14955966168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd48b9209f47105072f9e762ca3c169169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b229f44ab89c545de9ee780f2f7a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121c6d0d9413b53d1a2e5a585c0b28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143725653850b12e7e37c95063bf58dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242d6aee225b098e3f73f06d0b71428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e716fd4d2db7f87b52d246c8b033c02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7210e694bba87db549013477c2b37a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39e74a883ea12094facc68c1e2162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f32ad645dc143ac4589e2c6028df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75bd6dcb429f13121f7ae19142d4d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8a937cce9509a13d51b1b7512d4df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84233fefc22c3f7c894e39f7b49971d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725137c5c478d5a269ab29215ced85dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e998e6949f03fec81071fb80460fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fd8e18d847254acc242f0d056f638183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f714c194e119ba076f049e0b701a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cf585788f390d241120aa3585e519185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96d2370dd218c6292dfdd012ead31e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7f27d14dad454a6d3fbdd3c9c795187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aaa3c2c02259700cfef0752c984aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae329a277e36e57dbdcc08bd89705f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76054866f9d7ef7b477958e5798ede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d2e23a2bdb13aaec679ee78970aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e6fb616e29147fdbd54273aa684e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e2b481d45085c1bcada57b6fa883193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e21e9a674a8ac6fa19987a926f776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b21f08236935061c172e8855b841195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14edb487037916899a091f0f150e2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1997e8c07aca58caf9c838e690b16f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2438bd9b193220132902d1da6be11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760763c6a09d0a7bbb934286a556e690199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c1de7bc6edb6c15685b1b2d41ed3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd55d97ad39c2d3164d27979cf3abe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd502c41b8f2c02209af2212033f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f08820004662d3cf6ac89dbb34465203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f5d57556ab2b2ab8716ce279cf6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f486210fba333049b5709c000473c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea312d9608e274b5e7662538a6f7be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6810c5af42727bfb1133860f590a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9efa1a1e103aff2cca9deb088281f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f883e417d1fd970607cb3f966c7ddc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f4382d336f572ab6fcc914f87f996210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1b549c2a315c78fffd927ee06540211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131df96bcf21ba1169d7889a3f5a5fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045a1563af73381bc1a05a1d0d7b2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9800a2eb80f468ea04f25a69de2419214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477cc583a2fb7df77c1bfea95c0deba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a1f9efa8c9c35118365cd5ea81a2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dbfd9dee602539c5d12c174154b7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab5a98b9a39222471b12c2e4d76dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9397c1ec8d7e5ce0543af0514e71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fca4c03b324818daed64b3526ca2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb03d148e4e1878f81d1c8d0981711221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f933ecceedaaf8955300dc855c6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999622dabf7b32c52d2bdefcbcd28f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb96a986cd4a3bc147619db0d98ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5eb8a70efea04d3891a8defe55f69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b773abf99becf202977e7578ec11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7370fc10d4473620332e9e4fc6b7522227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbc29cdeb1e53349867adc05ffc3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927135893c2308dd42a68cfb1bca07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb8622186f206e13bc2944d28666b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a6be04addccb5445ef2fb85a7672c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539053608c3220ec93b68ff2696612232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7aaa814557c88910c2c6225751fe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3dedc39a56a1e01fd2cd0db99796d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29218493b4f9dc7bd378051533d2b6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd284a07d95dd8b076b679bc8de9c4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cacaf32cfec3d820569a461283cca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d206a4e523abb7aa934363915619b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891136f3b340a835edd74752a29873d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5cfe4a1e944f67022a02ad045208e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24b2cfd866a7575330c769810f3e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac7f2c53d822029a46fda47eb6287242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1378bd5349acc068568909f1a7541ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527dc81d9c512f3ee1252ceb95c777244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a8b08914b12038bb16d7685d30b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8620c50291b6472c5c539b2fc98cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21a5da32e2b2b85dccef45692e8d8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d112020d88521848735d531c51c23f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb1d73ee44516376b51de624ba152249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44386e4d442ff1e2e56d334ac1165250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ad9e9d909cacd5f563937dcd3f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1bcb0598b96e5a3ee075fccde2d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6cbc68645108334fa505b6c3c2f7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e66415685001b1eb46a6541b25793d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d7afc61bc4d1fa8160f73fce80cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319dc89f23ec037711c3e821ce9e0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14d55ad8bf037b69c5744d7bc91ea9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e8f500580431436a44fe4a7f13d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a672d6b36b82c662c8d76216dc5685259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd158f09b413105f834ea6dd01cb0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c2e1ebf9de024b6ea838b09e7473e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230e2773b767184cba7801049e729d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d75232cd84bb2bb40e0b8fa044c663263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f0ffb3a5f1faae11c86a6c038c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c70021e457f7dd9565656686c11fff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed732c0f423166e0ef87e12189681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fdcdb7e332a8fd15653ea979084c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099337b1d5804fb9e71926508547483f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e92e73239965e3db0642518e6db326269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a92083c378a5ec2b974cd0ae62a2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003a5f1bb5daa39d76683db0d7a4c94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83986ab3d4dcca3822a07892ce9e30d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daafef147a9dd5a774febec8049c457273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544094b303a1f25b137bcdf4137fc0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc7a6f222ecff976fd9327ed02dbfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e8909d8ce7fddf9d419895583bf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96359eb52f849a01f5b36d19b2d34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c1e4a66850ec88059b2bd3a273aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7418fabfe93850fe9c7144238e0db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358d032ea4c3936691d72827d3e920280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ce739439db2c91499329d465b34a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76482621d336ae8bdeea1506967354282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5918ebf2bd4a095ee6c0d34cd84e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91715d82cb1c2166e347486bfff575f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eec06661aa4837e11db846db4ede2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198ce8e76a34e291c56962cc81deba8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61aef136768c96c37a6c8ad225f13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d257e72ee518ddaebf83b9a6fe57c14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a728f7aa6aaa63865d32525d4d057f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e94938d3484b7a9ac137feb1ba74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26dbc21fe0c3c8d458731d6ec87a60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f12c178a30fe3c6eb126b9840a88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9acf765b5dd55f35f71ddba0b8d84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9b9297366c3efa0bcd55f9606629294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933772bedee1c056efa1a5b59a0ec42d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92382943955d878982057e7f8dba1343296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c54a0a4906b4856815d843cdabc4d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65df800bc8c26d4c0ecec68b361b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9bdddf594da771b91226fbb5854ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4acc152172bcb5c9aa16391463fbf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2b9beeb428ea40f978ee6e19b4be2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305aa875eef24109a253f79dc0854ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689a7c325c30a15e74aa74a96077900303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6418752d9c0572164b9c01b12d4bf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb8ed506f3bedba7b7c3a637343b14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cf91d10de5b8438bcb8292ba0c621306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365cf1ae81f26da08ada6bd83075a14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ea9a2a07cabb664dff2867f97ccf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113190fe5a8c484c84d7d6c5f1eb681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cdd4df3a95b1fcc67b9fd2b5e6a54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49cfe6611f103b618a3b775256cd2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d624d39f621cfd24c6a8afa861d68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814b22767c6254b2a04af48e2a7d76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce825623510d2f109fc4c7c1cb8603314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c7cbc960796a63cfab42c7af1aa50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f09edbb6bf6d48cabab68ba3bbb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a63cefba81be11e944f3303a892fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d71a8bb0a19c4b4f6414b15f4dadd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6f7829ef920fa0bff192a6176f253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1618a556df0f0ad9ba74706c350dfb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da1c3d073ce292792248e2e63b974321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87cff728e55c0dabd50f52a3626252322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5896fab3c4c2e362f534154300da4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6351a7627c2d4d2c376824fd2f7efdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729f261943e7221656eda54bf1cc3d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4d56877eda8fd1c6413edd04413a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d163dc6a1883d8439b3f16e7e894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50ed4c55dfd008cf081b5204ad219328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d94eeac22a55df020367751b7917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a92ab601747cb24f532c9373bad59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d830bfb9e34d5ab3223bde2fd1c5844331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd914906abac97486680d7f5fc85a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168887cd275ad9ba00325c23bf0410333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd594272e69e099a9bd10bb791437a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a8496cdb240742d0cfeae0ceab23b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7fba86440626efdb21618eb3e5ab8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f0aec211065968cb22e4e8100bdda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3beef1108d596998f24523cb38c6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a39055466b2b2e6a529b6b043812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc34dfbe4b9909d9880631ddf52860340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2142be111e785f938d800a5dbac16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92d0ae92c78ff0e77e3c7746bf5900342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83faf33b7c675ce7296ba59413586343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca75fceb5f623c4fba4c438c90f9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce47eb530ecaeb7e5ce0a96e361ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c08939c1048291db3045f96cde65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86870b24d2ac7576a132a9f876ede1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c3006988b63496c798183866d78c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6114418c06c20c5b5bf683424a3e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a2d8c31efa378d3ef3e424736dde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16bbd4c8c39784db1d827ba54e4084351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cbc7ff63d657b91ef3a9c9fdddf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc18fa3b9182655f9edbe1c270e3b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfb5108bc641eb71f018ba6435cfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ca44046e8fdf1f6de2979b4b52834355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba290c21752cb67f7729e71dcfd58bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd9949617cde0ac084f7dd4b2810a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1441b7c768f1b81883a131fb219ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c0ab55c5e83a220b74ff4d42090a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9244437908998215e3f6c1516117d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5637ea9a55855db5ab20828c8b8511361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6112fee66dbf37c9faa38ed0db83db8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66a21acbbb58bc7a882ff845c8028c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608847600f34017c94d79a066173c92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442aaa42363859b5e584032a02a0d4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb8d7a2f1bc6e2bde87d2de40fe51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817aeab554059034e62e07b9312598367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696aa72aa972fc03035029ad181060368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095462fb6281768a602b52a69b4132369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a259c9fd6dfd8918ec7a83ee689bd0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b20280fb33338ddc8b95938c3d80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5e4cb2ba8db7f98bb67cca2eba010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f836fe0fb255cb92a0678aec59ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361c7d303305cf69ee8af711e2b04b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bc2fb04d0161bb2ea27863daa2f9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962a69753b82009c1d476b878fbb0e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b81f8dc7a76090c3ec931e1af4955377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d14cec2847ad34892d2a44d6f4539378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5834a06f24ebe7740afc01b71632ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19950d0580699a9089a072796ac6a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c0565b78ecfe7139e5a1e8d1a854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9256b6338b6ede9ddec515c8c230382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e461d02f18fd928341a8470bda19c9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9423fe85abb3f306d82499c020a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fa7d8d68716bfa186aea9cb1beaea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985eedded86d5e8f40859771c109c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bfcdd542e7d2e87c67a577132f15f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b031e8b508a2c15ec6409c385845e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b9d2360236abc47cb13f76354dcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53310e0960a249921b26e3f6410da63a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dc2632de1c10a3a09237526a9ae8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf79bfe303d20c852a9844e58adda9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c005fb11512499c425f908647443393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d0d07ebbce5155e9ce7d97751e8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfbcde48e10b43b98098766306b35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3d520a43cfc8b4ae63eb2ccd5202396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318aecac08f9c31e28813454fae5646397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a42c91509e377122feca91e62a29d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6edda1b90bc0fd26f4c3a2674528c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb26d4bd20393e6db0de6e0dcb7edb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa8cae105e71ff5fbbae50b4ce058c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647ee66c6e9eebebc505e15f2a8e59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b4e1e7db347cf4698a67849010187403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e78022cec7c9ab0de1608ae62d5a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a02adb2a97a6ea5ac24208870fff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4db34306fb1aa6887969b7c085ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee5e04d0802444b8b2566257589d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aee7684e7c9569158ac2d97c8eb0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea591c13f20b1eab5722bc24cd860197409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117110518e05c891d7612e30ce0bb10a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88556711ef8b78340dabeab6e2233b20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31c984fa13ca6c6cd6cc6a4a51e9f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249979df39d484cbbe020112c3c7b0f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a7ce0291414e3e1d80a40da81e2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd286da6215b9ff2e83e9a2e31583c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5abfbe1efcb1e61399ffe07b64970416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed144bff88a59fe500d40cf37aecb8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d050e918fd45543515002df86544418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a5ce7926f94ce5b6e9a75fab1e43d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685eb720a4284cb5c51945e01d98583420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868300ba15cedbd560dfad7ae3f3f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7621d1448fc92e06b9153ec091e480e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32114fb3e97081c77c4fa6d033e11a5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043c35447adacdfa9cc5d126ca867c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1c0132fba2c940072704c0827916425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b7dcc04b4bec4cea1bdfbdf72dd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186150150f572c2365cfeb747caeb53b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7d85ec5e1d2bb71e3e06704996f9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dda4a4ff15f69d476f27277e419ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e807e13501d2917c19f0ed488a03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec40ef169f7a4ea7201395955be5c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1876bed82d0819db2468ec2a0c31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc90720f8e70a328b470a0e18d691a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa30597f2065963f5f301c756818dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee460ad7428a3942fad1eade8252c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1cc6caca6919e01b0777441acc09d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0c049f1e6a4396c045188996a85a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783675dee70c3d0e6c11b03dbe7149438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659669f0a108f5e43cb7d10515abd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0e055b86b8ef9e12f222a4098fa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87624095694d8f2936b44cf393fba3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48a6ddbd46b16bbf5fbd168dac8bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170433ee2fea49b284b6f88723c10c88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c68b2a7052a6d37a6ab32e4351ca3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c61b44fd3e23afb8e39dc1f79feeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a3171a75df12abc3869a5794bdc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f12ba384a151e4c4327fe3a8e172a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e92bce3b7e84ac862596015a88d4f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d10e8ababef32f667e0d6ba59dcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b39acf0faa83bf7bf6942792538d83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659cad441701323b0820bab880511d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8b645220d8bc82c722f76a5adcff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1b856cb78d7c360b35a0eddb6315453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0d6eb0e66e706cc2fcc0d7c8578b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc32c0c76357088c047ccbf903a829455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17514595d7d31089cf52fe1984b46556456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8288f6477af9462bbd02fdba79d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77c75c9ba17f1d0e28eae64612f85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeab7155fa34d612d30e6611b415c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e128c15ee3cac135fefa1c8d7827460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eebfb774258dbe129b3ce777f3071461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4aed01469f6ee8c1c0a54e6533f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abcaf7f9feb29874b81428b4a06cca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ffafca2772f3344e106993545a39c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afba3cc138691631d89031c370dade465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa569780c4f18c6cded048d831b1032466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa90997b6e33b4f344debbad5fc142467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4f2c2104b416f23847b4749fc059468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4fd32038c13a922f1023cf1c9c889469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d00f72bbe48d2eb5d73bb9c0603d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24964ae2416dbdb59f3778c1d9329c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eed8baf7d4260ab7ab93202a45c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd1cae302b567161e2f974f9f096c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d873baf23a64e30d0480e47c4a27d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8271edb058b2813f4464f625a861475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762b2217bdf8bef9fbcaedee3713130476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31a058b0b97231257046f17ad5e15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007a22747bfb27fdf1dd0aeb4ff412478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b2c11907a88047f3472acdc6cdb1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae8be6df64cbc7a1706b406037252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e2fec21c0c28e6b6df6327546b99b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a89e8e2681a486667a6ac0a9a5c599482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75512daafba8632fcf6b1e6f03dbc59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faa4d354871565f9126e0456d5ab13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1308b19a0c682b57dfaa08c83f61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af801d5a0ce623798679abcb459c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e273a14ad19b4d41f405f2668eb48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c614bd077578b7929cf0f81eff67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c78565c0aa718421b47d1e19ec2a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56340a9fc867e607cdea49dba8ae0eb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd159c19c7055a86f7a42b2feddc841491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f04b2d8ee067510d670388fd93c766492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce1e4b6beed979a85c09a2979aede8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25cd847ff92d6db38b49054cb864ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d6a97ff9c4c9047b73ef68837a2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb721afe0de8ed98637bbf6fd08a689a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b107d431b15d8a91f84f2e1f7dcf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919046f6c072f0dfb7d29d7904abcd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d7c7f0081245f018307a4a8c24df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266cc3cb7b40815a000b66e644c11f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca42cad09a980eb2c85d1e67dcc21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57dd923f2c8acbba1683abf3d878a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3156c460824666b7e63c18a09bde06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0f0ff9233ef084fc88fb2f5dab30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb60dc46ffb31f8be19de85daa8a32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2972f3d099e85fa518c640559d9ef4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce74f13cb7a333ff4796381b909334507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a351946452d54dd7ba8ff6d62d9a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d4910f36407b4f6ac89f4afe33e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb378995917aa748f9934b8849125b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0078d1496cbceba65922b994ebf34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62797fc2753b8bb8aa0fcb21b6cb8bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f5334a5e95e39f986af4d14218e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec575d050a629b6002e7b21c24d5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf4f521297a758e0f6d3c58c12a99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b28867b0cd31d2bd28b5aba404a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f7642c5cbc067617900c21cafde5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f067eeaddedaf9f954c99f268b390518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10ff123eeb20187fdf13b895c8f38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771673135205da80c83fc47df631c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa8e7893171f6711a0eeea960c3bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1199bc3d03dfff684e5e2d78643e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab72336d0de1d8bc79b26c17270033f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8fb79348618240bc0b476512373fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a972a57e697c4810b4dd5cf0b889525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7dc673b08542336244779aebd306526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda10f2981b9afd3c8602dcdfee83fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e68a978eca65cc8286dc2753f2af1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813a6fa042bf289f963df5007e39008529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6917207074f8c372f864ccb142ec14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b07703bcc8082d426a0bc153afdf62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9593f21d03d345300ca31596e6c3eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead7cecc9f32714ec17a20889804d86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e8e3593f603813b2a4facaec9964534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e7b4daa7b02259fcfa947ec8fb077535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365302cc62709f8f47185d0f4684e28a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a17a0da44ba33ffb0303ad62b063e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb304197faa76244705f22162fe1cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408756292e200677eeacf6bc34c7a86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213caba50fb4cc9307828f48e9443018540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44054233773e513e732731a341e63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060abdcee5055fc7aee72550356a404542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68d2eca52180830645066210ac0db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473073b73708ee182b7fe03b3aba83b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a00cc8be40268cc9bd79f09f04bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f2c5ee73b07448bb693e8fd6b086546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccef89191079f48085f5236459b49d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80f19b47f60a62755aa0dc51f7ac4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af11abb71785b2e6d2209c08a09af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375152432e26375905d3437d44035f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7c2416ffd04775e2a49ef58ba7bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb0fd8cdf4879b77bbff0a4c6a7218552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb9d69e41b78f2e700acef59000284553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd1c82b2a7214dbca76a69305f22d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230539b61b4a5102d2c28fdfe1349f9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba8325c2c0f8711cf31205e8617b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae419128bc16df0f2260e1b3c70c11e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b917991b675ef7713788f066745315558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665862678aa3c5080e12df985f2abf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599d97508a752e9e444b2e19a319c3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c2b8a59ae021af0ff61e53624a78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059196e43f13fba339029cafd3e439562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbfc9728a3ea00aea91e895731223e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237b6196aaebb334f9cd95a3c6f4a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2826d4a62ca7e5feab9072bf02099565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40034b7660117326c6c1ffccb5eb7ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfaf51dcc9ac808d689c9788257421567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3af4c9fab505260b9425cebd4a73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc6cf24c5db03575fd9d215fac116569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504144b077b62134957fdb96200baa3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a1f80ab219ca448086f57aacaf2be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eaa1efad10a0ee47844bf2757cfbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a793967f46de58c8d03111b40968ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d528b7744e37ce0fd3169737421b77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e29eac41184fe25ee02441ce4da7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b6c9fa3b653ffd99f978e780277b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08c030daec2dea0875a1f26d40261577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0516a9ad015de5a99939d4ef57ec4d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e973ed435764c015e06fb346dc931579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715b429e78bdd0ff7899f05a008357580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8bc223d7c0ca11d08de2a8f4e7d9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711af9a703b30a09241d2db998eb1bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e4ea5f1fc249cf36ea4376e405a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d061799dd6913b1143fb8aaebb1b671584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c70406f69df9760980be001f42a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3009244c2f64ec4f9404700d4db5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b63d969dd513e16900015de3a9c6c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04c0c566c7cd3beb1750677373ce9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fb4faab4cd82b306a8a97da677c1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8dd849bb1352d9ada6eaaacd579b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b629586550ba13d3914cb71ebd12a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667219fe9a714a3799b6da60f762601592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b6b430a928cd92bf088ae81253a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ddaa8ca5a40477e0b043ef08ce726594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeed4360d259a78476bf203f74c39e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bb4f29a1f9902e208acf158b5c3ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0176dbd76d1fdb11773590bc5ef65c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fccfd9b90d13be1de0223dba3b53d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00ed547456af7ed740b150fb4a7494599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6164d7aecf054280e9bdb9a46af1bec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7086ee12cc959423faf10491ad77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8af89a6ae1880d92eac91c358206602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9c2bb6117cdaf790d6788bce4103603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01edbf672621d900359354a9a7d0ecd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c68a00513053bfad78e567cf41b98e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a1d5eebf18044282025ebde844008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2378a6334a5ca3203caee545670b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c29ebd694475c3fd5e2343faa5ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb840422c7f8e0ed5c1bd45ef9bec5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6e8c8b20fc76ffd2ed81876faeca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6561c99864102a85a98ffa8e4e4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5822ac399f70432ad25315392dd88f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a954024a2f65e56c85d567ebd19ddf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadc367e07a4a1dc025212c787c2f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad1164fc936e8bb088a22a640d579615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f3863984c14bfab5b826243deb95d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4561c5740b360a54c2498dc8b68f3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7050e973b5126cf737ff67f11b0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a98723fdafd81d622bf2b66fdee51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68000f96791da210523f80258ce65196620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10883d433628ee21a6e23ca5bae05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437b647c23f7d9c9d8cf3b1dd479de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a0c422a6b6e96b72c39f3baec2088623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6241537ec4c8245d61f15bc6ea3b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b7014443597fb9b2b66d46ae35962625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d1647161bfbf0e3864c6ac1e042b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130eea748cb9f17092e9bfaa191b916627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f01154974b42d16d0b71f85737b51c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde84d39162d09f09a8c950fda8e3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe860698704b4d900f31e08abfa288630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f252ac178e640672761ba2ab03131631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e706dfb8809cef7df32b40b6906a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e2ccda8e36a9bf3ad8c314da62e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a8b0ce4eda01e198fa121db712e61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077498d8c71132c638b67b24d4463ad5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2035b5638d23c1743f5cd0502c1c7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58240bfbbe3a995bdce1090673490e50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922e675fc7be3e4afaa9579eb286f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d812e8012300d21ff0c02ef3a4ccc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e12612bb1195b188ffead9f0b3dd9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da494f5fea8940258cbcd6d3d732d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237713851d9afc8ca141cc03a797502642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0042c309b04003daf4b60ceb2f0903643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda929ace1b90305f24e8c7c32cd87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd4a222c4ce06355226ab49b12a40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eca9d5fff1bdefa0fd6a9e92ba2702646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18069650bc36dfebf8af9835c74381647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55f392033f9f837e04a0bc267ef5d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb5f773b37f457f22ca78c0c9ff5b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c584934744090c59038f733a19086650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc55a12ed9c1eb6f4acc349587c9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbbaeead7e5fd762ba54b358c4ca4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f60e4421f82f6d36eee1c14581e70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f590b977f902ff95e507f746ca07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a647899d7b130fbb2cd1794b5065a91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497edf1b525c97052c683c6a1ac9ef6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647791de988a3b760e2e9aa3469c492657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91e7db23dbcf740c1805dab93d1ade658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4d15ae3d1cf087e1c5efd28c30de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aecec8aaaf9dc077b4e49330f84b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22397d505da784bc5dd4a47ed9edc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c37540ba1c8a33ecb6cad26a6c827662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e39736e77c08860c9f7c0dba945fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac756ff0fdedfeb6e453ee2aec625e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48fa71b403b5365c4821816d4eff0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060798245c09d10ace6f88f9c734b31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b16faf1003658b7d12cf89ea15274667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c219fc05043708303ce37843f233011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4319608382e85bc214a7979333ca32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8267c4a2ae621f32ce9eae3fcfac72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93a57e8e2ca5ffba7043c75fd8769671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17173babfaf7ce80bed11648a6630882672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f15ef2221ff5fe95a0a1afdc7f33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458463f3680d47d0d5baf963f6d2ab9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f76e55693e971020d8deb4384b36dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262a7995c85990f5a679c3cb90d017676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089043ac3d284fac3f6cf1d12847bac5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a909bf14fe973bf5e9d1ba04922565678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19d11e5735b19ae9cda33ae5a5971679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d9559642eec8ec1c2690773d6a68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a646b330b5049121f4db0abd19e6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedd02753c97be6de5672561b32aa89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7205f28ebf0b2bf452d9925e5bae8c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b55ff5a203bb555ca9717fe833b493684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7db7b93f251a1124456c46c4cf9a35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a206bf3deb8d04941d5f928fe5260a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17adaa8a212901301c05cb61f4429687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5131b0680c66852705027e5d0af7b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25cea253557019f5a345d92f4e1866689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f499d87b107fb406efc3b669d83e9ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad60ea62b2cd612f1b40e15a5350a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15217d862a133ce9d57aef5f0e140e1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf971c1ff8a21a33b477fa8ec5af8d1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8c047aa97cc85b5bf99ddc8d528d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9885db6c802af15ebf63bc180c9d867695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd332ff5b0a401e3d51d7c66891162696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3185cd516d363d87f0afcc9007b52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06880a1aa1bae7bc62115733eb1ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5a8fbb028c35080947e6746c33e66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac79c6f094b0faecea98cbe20e3ecf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd928ffbf82dfbc472b4d80fad24ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b01613e96efd6c986460a2678678702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e5a426fc254cd80a309ca00e5c26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d3ac4a38cb4a760a1f025c591f17f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb2a90310c8e94b37b3c210d62e93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8986daba335b418f4b5ad783ab2ff5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd223faaecfe37be672b7e43ad5b27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5defc2fc312042cadfa3361ef006708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108a04ac8970ee9e36ede17ec29b3b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce859d46b279ba9ceca179a8bd236710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b6e483b923c15a58c6c35ff656e08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee392472239168ac6ca8dfc7317c4fed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a530feb0a7fe0a23e022c6daa918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a9d839b7695114a64f37cce57f32b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b8f07293618c826cc91907a19a68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ccabe645c65f5d33997afffafa1a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee1feafd28fc5cda390c69e392526717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a2d1c41dca8c6d2583c203110dcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb9be5345bc29686c804baebc63be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abbe7750085a021b7e85d2dc52447d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef75a6c3c99a0dddb2220536c975a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa5cf1072574ae47fa2719707e9ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089ccb3cf6732148ff979979cb87b0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b65abe6977e3b6936cae0c0a8021da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a51be7bfde46b7a419319766be15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe1e0c47dc18f799af446ff4a1c5e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c370b3d6df68e57c03427c85f35f439727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b355dbc4e2b7ce04e4173c139424a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916d1872f4c178be5c134541f04b51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5369fe51d7283db9568c55321f63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf63040c30359c07be2658d19538826731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4f7caec83398d84aad670c1336363732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd638e9e3c95a50f807396263aa9bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f31759371ca0299b6ff0173655971b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c347595f174484402b3bf0e637919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af60c9e8e3aa1939fc19a178f4be705736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a9e7303e39c9887ec5fd22fcc811737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac56a12bc7a205cca34071cac21dc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79c6ad7e74623c81c6afafe61c09a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb833ddb326b907e375adc6e8c649f31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f7dd1e91ed13034bcfc9882a47a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714e5dbd556efae3a08f01d840d2598742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e08310a9949fdb8695716f0efa51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60a4768c95c29668351fc8f883762744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaddb1d28269fd586d37eb2135acde4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e06ac78d3db288a1ffffd29336d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5c9935ae0ccb36f64493b7661622747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793f9ad16753ffbe368cd24b757eb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c2161fb2eef2d74b42ec462bbadf4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781640be5e40c6fbfa02debfbf77687750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059c896560ee6c64695dbeefc41c25c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb7e6cccea18f95c72815fe2f04c56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a6b762e8a617ae29d4ed26af7e2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163af6871f7a2d50ff8b2cf099f597754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3db98db0d34e9bad49e378dd055bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab4a1141a65cc74adee800d77df42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ab1814ac271c7a4f32357ed40a194757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b156b7fa80335993f61885319d71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d39c7685e45b5a9178c067f86050c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8b1b4e5bdc25c28d3273f9be5c4e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483cf0136138754187e8c74ffe399b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd393a6054d43f468edd4a210ffe8f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4845933b7c1e0d1990c4bbaaaca0b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20862dee7d60812e8f5767da7b23954a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5cd8af312accb23ac8346bb02f5e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395399f60ec4ef30a8ff9b9712ad9e0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0a37c3af85e0d79b00fe25c714d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8421e0ad7dbbaa60153e9711f89e48768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a9a43e884607b466c31c77197264769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e603eb430ce1e4221aba456deffae98770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116f66857af7c66be38a54ddbec0e7c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14ce9dbf38fe1cabe9ff424c9823e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c744b1c28760e19083af70996f0ac0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0444222e1fd815d6bf495ebb9c7079774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75603c30189f5ddc401f53c2e9e54775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518c63c64b8962e671e0f32d88f2cd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83781ddc54e8afe9b396d24d1af5b026777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fcd8ba4dd124adcfb9dac3fb3222c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372444fbd96423a103d3ca0c880ce03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868280042e31f5adadb6225820079c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b200bd3a05c428a82975f16225f3b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888daca8627cf44c25f5ec0cc450b85782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0468e5f2a34cd169c210fa8ef416783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19b8abbf7985a673d504921a9d3b1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392fd42a141d14d99d33564eaeea3b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a79fcdb03ceed45d867508061f1957786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a888f784c0b0cf461e0d69a852ba1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c664c86dfbec829cc485e855c1165a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc985e4044f19597c3518c423544167789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503945da095e64941784aa2df6bf939790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5a994f120bb20d4f6c6a1e672765f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f50babcdbdfdd13bec3d5aa33455792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb48157fe3ab8abc89f8eee40434b7d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b060c6d0b70a52567c676921dc3744794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338f5ae8e90393acb669e29718eb21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d503f4fcb44ebc9351e274e6ae2dbc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6f32e0b72d9fdc996a0714280651797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab5b4e2062b1a093cac8090a07208798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de2d01c14ded6ecad89b5d93deb3a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a6872dd564cd31ef5ae2c8a663305800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf535b77ef3778c0b1c7294d5222f5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d0a7d99c38c851eb284a94739b15802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2218fba4756b85c9107cb2025852241803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8f1fcf577ede9da9dfd02010443b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4e0ff85cf3d724d08b80e63e000d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f2aab3962f1caf5d25e9dcf7b5440806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ee216fd596d05021bbaa3abbb0e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5aa1209d9d7cfed4f28252f16a26d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb7d2c3a836fe5919a3a3df8809b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71cd504a7648a4de26d0b3b8a55d06810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618c434d02e1567565e27d3dc20ef4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0c6e97f571be0dbe8678995e08cb6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d950e9ff3ce5adbcf89b1cb0ccd26813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37997450fe43e5b3117d14c81616a5b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66345e6c3fdfad6528c7d3524d2394bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106a0fe0c51824ef2a17599c89374d1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73efb46271b607df1c9322a66503b0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bced329b97caf83ccbde477698b02818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16325130c229d99a38496521098aee9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84988209e1ceadff734572f053632ce820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb0bd8dddb8cab2ac3870e61058110821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e757ffaad1a07f0046405fdb486dc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e81df411adb17fd3e12e268fa42032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f5afd2996528a8fae7cabb7c91673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac220efb43e94c621200cf66fe9a034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa217f0e80f427a5402149681075b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb047704fc8a61dc798fdd1a1c67306d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065812175a2ecbdaa623b92ac2ff047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef7751b294774ff3548f08e9814ee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54567169f3e50d443087c5b948a01e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9171bd3f125bb471c2c3927627a03610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d789ede2d66a571828218a3759c6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bc058c2ae200addeda5143265e12e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c7fa3b6774546a8ee249797b923e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a41f5a6fc6c5a8916bc70dab828e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c47dd11b45c6b815d2b0af85e20c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59aa1858648e45d1a9f6f6ff8fd1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83007b81fce5e3db1c80d4d2e17ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb573b65a4c4447d195205c8edfea71e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d247221bbf1ecc927a2b2e6908965319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458316019258c021e136e88d9882b3eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf27c21210621e52008a3486650f9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c097eb9109fc2b1ceb098460fd29f4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2f2a260fc73ba016999309dac9d8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e0955cfe1af2b07f3b73ec208312724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b8575c8e88c5aa5e018c871a090a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbacc86310333f07d75b7a7a10e88ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7abcb90b2273f1710c76c0b02061c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86777970a32f77070710feac431bb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f9bda4186c1f3f8afa160c364c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2134e65672c99fa90dafaeca7ff8daf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333fe1a37283f2afb3141116007a85c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c165adc78013cd79fb39a7843c839d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09016eb232b43032087e0afa4aff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7aa295fb5829a7c9b0b43ca1ed5c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395011b67c6c113e505f2527b6204335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ecf031d096ad0d99739d9f4ec10136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf14c35ef278b6f7ed3f8d8dfb8eec937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2798a61c00ed4b27d03ed96ebce9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09adf7023f4a540d10c818e15d881939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b98b2c7c8dd7038f52c0413f97f4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624f7e19379f8b471a84637dded3db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322befa64cfaa3ad63d2c006cbe70a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c363280f1cebe5d8646c64bb012cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f79b0b4524b49165948c0b36282a9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0f915b6b10361f0eb1494b5c3dc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a512aedc31686abcb295b0f2a8902e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f32bb124cac40e7bda08a950d2a9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129b87be8de97bb71f3fecff3120ee648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2391ac3b22940a8e8df82edbcd8330f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7575c5dbb519d77be413376460c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad756bda25c65ef8efc92bf75ad3d2c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b004b26ee9af99a022757086571e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d10e2783fc7668d8ab375382dc65853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdccb45ea15026440530e1b5c66c9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc6f111860cfba481f646f7d5615aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fe0a6fe379644fc0bbde2ee2bfb6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2bfd81f7e44f8b575255388e40dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca5ba0cfc974c0f5b692b70c7fb4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcfb3d7270732f5dc39d164932d9e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcdb0a17db6961c0111b1634e3227b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399fd732ca2d649f89ac952dd352a6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b9b57a9c123647590edd011879d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb30ac7cfe3f45b0d8eb53f961dd9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341f86906a5f803db65338dde6fb4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc64ede2188cf590c29a92c225d0d4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362b23e84caef44c76c0f9f0befd3c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7898e1fb524657c09d953589f77f68267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f86670c8ef82a0df0010692e2677468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eadb1c24d2413839e57f24eb7472769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb285bbaa26aa90edc2f6c4211e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a14402824b6c82d8c82934ae79e63871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd247cec90ed65b198a46fa6096a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd2648538ae61645720cf43df428d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232b8bfeed0e979572922ffc58ffa8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbbbbd42c3512dae836c620253a55a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e0f99da04e905cf13ec58ea274ee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b126812ffffc1aea1025bffa36c19877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651fb3596ae031c9387105e70d5ee5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615358d7897daa9c83eecd2a9de8d7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3066c25b9736471e7bb90a44b3db0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d7ba7df5276adc8360b300dece0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdcdc721f9fd3f70f8baddc03a130b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f1f10e3197644661616590a7ffde183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0dbd7b036f1c9193d7f2413ec0d0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc19977d7d618618d84a3ef2c13b0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b92990209eaf6b64065818efa0af886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb2dfc1d3646591bd4d20d90699e2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d2eecbefb5d6c66d61a9066e415c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79db151c1821e479089585f6da9d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652463ed91bb64929b3170f2652382f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095d09d55c2559a59818bf995ca23d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055c84b434c9755a2ab539f09b3338b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f0119b962f26355acccbcd33895693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156ddfdc359ce31ee0f82e4223d7fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017222d102bb4ed79b26e1e3a69a2a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a496763aef0819bf89f2c45a23070296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79625c22e1cb9458d866aa2fcb32aea797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2089ee23c40b4538c51497684be11498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6448acc17c3dfba8277d66eb3546f2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd82cba54e4f8cdaf028295c8d7aac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f9f4836f5502649d9e5212018b187101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d30d6695ee9f0684675d4d878b5f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54ebe8618a5a93b1979b04739fa55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762fa58e973dc1374c07d49d67ab398104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3accbcbdaaa74ee0b994d259a7fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42bbc0e0165cf4342c653c9260b9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d0fadb24dd0162cc43da499f9e3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d02fa97a85825d165dc6dda1697d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6fbbbf7118e978bb0a6f6251a9ccd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e935a312c251806b8fcd25302114eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4792d239535fadf9edbafc59c392b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb1877a6a15ed255cf582f202e9e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9c427af118da1e4bdb91afd91660a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728ea4e877ca43c62a81168397a8be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c2369216fb1b0a2c973ed4071dab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0870cb02814c1c389943c9496fa67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4272b25c13d5e6f91f7986195cfa2b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b52392d812d9d8400cd3058384741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4068216c49e99f9d9024a25f9e46ac0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f829ecd9ef0c43958bb1c64870c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a05570f7c4310b0aa182abe643ef9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f61ef75f247e32080e94262a80fa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d85184148e74330c86bbde7458d30f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ab99b32d0907c0f96c65cd05c1969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316bdd8ac3e2fca9a2dc285fc20110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0ac8a42460a2d7f303a8c0d0971e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada25dbac08ef924e6bf96f3369eb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7d0180ad6cb97bd6a3878f129ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f650e885b6b5a6f44f1aae1b5e81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acec6a08f8ad901b0140ed5b7a8309130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f1ce9e6b773848e6e095c0a50972f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6d53a53e4b58d034dc58cd006f582132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1cd8800cf8a04c7ae863eb23c047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584178283bfeb530c4aa4532ed1205134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51abbd7ab977873270ac4ce8454ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ee06b7980d3f6a35b6985c76e780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b09af7ea7e6b078aa245ec23e6bd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694482f398824995dd2907c32eb3af1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecec84f5e9d4ea5f59426e7d5c4a01a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79702c09262f9f032bc0c37d7f2b38fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb68362ff4f161f0204111df23fa11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20d536bae0a855b930579212e43209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf0eb8bcf83ee2afd0d225ff24e17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435b8e733abb07d81691d8b7445156144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6288bad67fa7c48957a5cc69b3835145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983640208fe4382eb7e516b0442363e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce475610b4a02ba9c1079c6a1dabe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403b9cc3ba043bf2fd078c68a24a91d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539442f16285ffd7db10834f82c160b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b4779aa8a666e493bd9ccdaced963150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1b159d45db6015cef2a8334c7d5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497fb7b5de2cc6cc223f217f18dc7e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc44c6a5d39d4c5db0d02b6350a61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a5ab8ad5e9421fd682495274ab5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026146c0d498d9cb685dd4a8835dd762155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65077d136e47bc3c1014e99322a8117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866be96dd91c702d09b2d12c5f599d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e811c87d4077ec524a2ea5f44eec9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504266065ece59182c84f97b4a7631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee906ac62f1390c4872a75866537b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2272a3add200124ef80c7e45df2362161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d543bf7f6add159f55b5017142b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625d710b63f8a4d3920ad2f94585cd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb745d0f21795faf51e7100d9d52059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbea991a53651db63825e5bd061a49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc2cc5309940014ed5dfcbf0622d68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e7d7ec2643bc5d19475dd3534ada167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1fd16316ea5b36c91899e963a8801168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cc8f29c749948f830df6108ebd9f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480077790b836ad91c5332471c4c945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc0472017f16e09fc222af89b306c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a9aeab5a9ceb623a3086ea4d7f52c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314674f8b5b1e97d40003cb0fbe3299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09158d0d11e304a5326bafd22b0a8d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdff2f4e80be852630957a7f66543d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34162ed20e83be473784d96b3ba88f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8dc619a333fed3c178ed4c48cafd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825ce98054eb3512d52e06d336876a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fecdd3f8cb8754337e074dfcfab4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba89d22bbfccda1022bfe1f2f0eb7f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb052d457a778dc9b3541bca115dae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfb20deb170f0934cdfc69419c7ce0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836ce053e5e69da3b4d6b8621bf9aaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632aabda24e9217c9ad1b1dc66c2f41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c524650b0aa1e08e1c1f816c7b5501185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c376ebd2b468608545a0abd30658a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e0533ca7d777efa99b1006906347187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21608e8399716bab57d5d92baedec1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b727d588a0107974643d1fdea69c2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb98f163aa24ddb1fcd0aaeff04235190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624db3a43954d941e69f04869320e3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47e37b049e99203377c502b7cdb1dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7eea5fc195fa2f316a66b5f7c2e67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5eebafc8017d939649f5d3f31e4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f53695a7b0a3b30749374a99b0e6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3591e5149235349294628815f4af0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02240798111f12e0434a9cadd60eb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cecea3af8320c0a2a1e00ea52cc11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c619167201a97c58050d5ebe6f71a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e109f265f40e1258dd9461f265480cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46131813db9b867e27660c909da330201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba436fa4d85010d1b12f16d9bbcf690202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f33f4a833fdfc928372d352cd754a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588328e377fe04dc41b3a03886a166a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622674eff5e065d4f5bdc54d8bf365a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ed2491608a5a6da07fab9500f037206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdcd3a46160f210404899840f6c196207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7afa287d63ca5bb5ddd70f7f414e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32bdf867eec69e9e95bf02dd101b6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf121731966b520d7e87c017659bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc6beef46d863e57c0921efacb4649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41687659cdf5a7db0847f88241c0f2cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ab39d17a008bd61ff790326c10a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95183f952e2e9411a2360f6cdfa968214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182c3efed8be5f8411c1f6bf62d696215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f336f30d9a8591f2118814272308f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9fab39c7e4b0abebed7e65058d6cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec39a10369d9f3eb5d6a1ff470f2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d49e64a73d88430223ea8b2b123f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815dd4e476e6c5d0a15843660409618220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb36c21493ae7187cc3300755df6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e29dc28f4bf14e6a2f0f0cb891fe69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d2b4e6b5c72128076841397fa5ac0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5cc5d8627db43db5cf26de0802398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ca251291f5f99fb0770bcbccf9f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a41f93109018896f88478dc061c771226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537334e744b299ca1b96beaaef9995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e26b4a57ac8379ef435c9257fedf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ff119defae475ce11369675e94af2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a9593c3daedc8637d26c7250ceb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125f00d8c4ac888101c5a8442f93d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a583c5bb1ec0bb59447eb9f20f3ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36038e1abc69909ee2acf8fc53151814233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce430f8b64c38ff1d53ca5d165d0f64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebc118247817db284c00c3244e5a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7079d91e1e16d8389372ea5cfa12f16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd928d8951a94cb3231c440599ddeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5a56c76524ad8f75085e8490f7aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f4021b672440b158835876cfabd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1e0d4edc6e1fcca2120893fbeb4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654e71a03d77e6ffd64e16ef44f90b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6570fa0a6d1030b3c34a8a788de35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c214c850999a6cf67f3ea7289777b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439875f7e847cdd25ff2ac93a16426244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c908c8baecda677bd9641f7bd3c580245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4999cc7dfc510a6ddf2336f515d5aeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ff35a39f06310363e914400ab3b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef73605947da1f8a605deb165408bde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783c3dda4aebdb27d122b581d53dd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161379ca318c22a7231ebf77d13b1e81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0069e079ea21b9a883cec1508751251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc10fbe04b2941bd3d7da05fbcdf4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9342ccfaa2b3b0bc9ed7d8a628d45f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84ed3b4fad09234fb6a2136924abed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9969f289cf5884f761cd366ee8d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1a7dabf274d3765fccefb3571d040256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a163f04f133b88e1dd42be85e0935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210f706602f153b1b8caf39f581232258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9421eff2089280a503742b12b815ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeffb44f8d1f572572c453878f3678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8aebe1f1b33d1246313698a43a61f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a05ba6c694ec8de8da6ac496bfd67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4793ea46095ea3bc9bab7389d03ffc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119898bf5ab4935575134125f4cd6ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96c042bd9f8d3949fc3df66244818265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08567ae5fc3d1d61c29796844c991d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f1c75eb34acdb3af4994da2e0ea53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70706ee36a0c9d9a1dca040cfa871a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9c333b6a09e9dd42f59646b970e7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712eecfa7c05eb11b0b7573b2bf343c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12be93abf62ed54b43f6be87e0b553271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9bcb103f527abfebefdbef2ec4a4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121f44fbf2650e25bb0c5c6cbf2343273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654b24b03ba298bf9a01d0d963de4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643b2f4c52448e9c2bcc3da49354c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0b095ef7861f1bd601818e0bf619276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffb0e8a7357194210ec31998a82ce0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e706bf33f39835fe0418917c62d0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eef45fd0859ade2c2ebfa7b42e0a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076172084c9668f58a174e87d70a7efa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973fd3865d2ebb8b06208f7367a562e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efab36cdd084d72c0934b0ff3bf6146282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039432c05ad2c57bfd359bd74fbee60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f152d0cdf22904ae38a012092b32fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268142f6c5bcd8d445e5fe33e15514a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab8c3be5f80c8b1c7438b69cbfda9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74b2500022fa06c375b0761cf66cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f018b55f73120e752de3e89ccec3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc00ec6093c49ec4de2640df79b37d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1841236559804b09d3b42b627e6afc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6fe6e7e659df1c3760a193118d408291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984b60b81bec4ef55459d99af4a07b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59df8f91e74d8ccf092d34b1f54591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b42a953347d418175cb28ae7000b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7d07c8c26e80da1e5e04d8dfff32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985f0387ace3465539ababcbbfeacc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c481d6e4f4c106b430148fd47f02a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc7756b930b6e468394e9e37f694a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b087249e79e97bbd8ee5533643be49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048f06f5331f0d733535e611c06910300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978352c3f71fce739ddc5d2fa0841a12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e56b8d5447d76033857c95a075b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5156b0ee73fe769ed52dd3d2d94727303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9966c3faa30738dc80489b0e9ac8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d27f38432e3722e168ced93f8501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4b9f562f9aabd3d9dbb863cf18bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c193220bddd72624ddbb949475ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2643aba96011fe9c9510dd9b9ea1e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a51e52be9a937bb7558fa739eb876a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b604d660d3cfe2c7be9eaba8c24b46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cacaf5c9e47c66a1042edacb68e8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a74b5ef7878d33646ee96fe3542656312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa10b2b3cb31d3660ca1b48c934d0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df51bc723d3fc2df6ced844840e85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4323cd32707aa46f82d936d2dae5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca6b5abf5b0cf34c5c7604ff612723316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfabc78245248a809b57c84deef74d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebbbf363b5f9d728e2db9381ee7f3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd11b3c4cacf001897adb82ddbf5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de485b9928b8b84250e3a794b8513320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f304b1c1cbc3e81f1371ee2f0802d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25012774c1bc189e8f87a807b73c9b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5c6225dcead596fda3d4f7e9ccec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f10f9a961991fdd0d208095e782b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e888baff7c21c2b64d892a3ec19703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea85ded548830c115d735b43395492326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121abf89b899f4626b5a8c0d95ceada8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc3d7f4476a69db6ae5ef0b7ed23b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d890be2b17be21b2b6705d42c68d1cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c21c300a78cea7bd7065cfd555f7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e74a20ff336bc6061d034b45032b98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad6144b3fc0fb9c88fdc870c91681332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520866d0dff89685b94b670811df247333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f06b86390d92bb112102887f217c97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac04a12045f4cd9324fb4fe526f4b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e775648a9e92d63a566d18bb5f2e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551c963e339eaa160524689c80b2a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13578b46c6f98c9888cb7b127e93a78c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d7aff35eed8ed02a9260d8c07fa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570a8388c2809cd282cc71cb5057a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e46575feb34c8a6587819f4137158341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3151af553b9870e982814217026b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f85685941eb7471fd2ef561e4ad27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a04570d96c8b7914864e76da92b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191187a0cc833d8235bfad8f2672926345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12731867ae8c6665f65196755bfa632c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd876cd74231be2e7f3a20281bcc210347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15e46a5a3d3e991f5b8ff626ecfc08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0986efc8c7de0d9bf0c10fa4f3d0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abebe1e6fed04a9cf0800f78158a19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd39b274668c766ab88c163e46962f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66fa4ae953d67e01f78d415027cd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7097cb047b68a13296525c39b3b354353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4d838fa0cd2c97eb58c8c2030653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509788dc5dac8e39eb7680048fcb1e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1466fcb24b4a60e5a73e143975ca545356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a28c524dd0be2534c4ec9778c33c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8b6fd99153734ef06106844783731358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6e785ff25b432e7eac572b70897e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d6144ee0665c1007354ab051853cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d6fe66eff93585f03ff870bb1867361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebedba85f3749265bb76a23a39f5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b28970e4b6549ab2bbb055a135c559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20addedb445a6945485536c95649c084364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fceae1623ecaf23d7554505ec3b7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f894265af20bc7beb0338830780678366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4066f486d29fd0eb67183995910b89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83092fe161b71aa60856b8b882468aa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016bfa04141bf2d63dcc192df0b099d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ed6180a489b5ee6e997c60c38fa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea011dc53610e3c624a0ead060bde02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5155ee5722699f4f80e17f280bbfd7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8514a9d2f0a36662a99c4880ccae851373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3cc94ee08c406a290130379c4bc57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde2b608bba5c130ff3bc4a1f32bea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e94b8fb15dd651b3bb3b4a4d53476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f525c95dcca71674a88b2a620768377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab65c61548d40906b7b4e54ec46714378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df8ed63a231d64d02424d95e7c77d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01814da0cd1012cab8de6cfb264091380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87e99323a8a4af870ddda5c5c3a25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622493ad4e2d627bce6f391291c9a2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8873b49cc81e597d1229c382489330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c6b5b86f7531e49ff3e3425e0ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcba523f093d3a59bd8ce5413da4c16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5090936c3b8994e8c5a896a85062386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9567f7923365e54a6fc1813aca0a30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b62e04106b0681a1ef87eba1c6061388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec9855341beb4bb091f942f3fd0e32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c96190bd7e143799ec263c7c724c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e921ed0b24a7ece5c54cfd4852773391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820972f0071e56c564533ea346d88d82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e114fcb0a63c4a876b640e9c35077b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb7b912e4e4d003a2fda9569bc4fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65540cacc45b44b7e536f38468e9791395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008c41216ce03032194426ac91c207b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dbf800224510600c30263a617a1ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab50d648aebe3b9fe5438ee360a70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2622bf66feb3cdd93a14d15891149f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8363788a722381c9cd1a4a58f82073d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7169841827d4c954e40fba7b8f818bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a1daf9388d2c0445a7160c4a7f3af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd857d30e4b85978ba34275e97dab2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c4c3ccea5a6efca408fcd6359706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dff1e08a0ceb581eac703a5a39191405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1df16a09f40bd43e87ddad7d268b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a71d00aebda516eb23a1a10b0c7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e609ed3c36a653ed37beadd6d1d15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695fa59adef9ff62c1bf697852be934409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f865a7dac70b7c2643f5ef96d4704410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95905cdf0b5a4053d5b3ff42e412e7dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032c55ac2d88ce295a3ebd68f9d773412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323ac9a0e16393e89e617f7534c976f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe8ca26329b944ec61a95c5bd9998d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20deeb619e2a061fca38968deceaf4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b237275ad69e376a86e5162a7836dc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419365f5477ee43a242026c280c33db8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3975295da86810f758e2b5971b90a64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3080c37f74f3fc65f0fa3edfb2571419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b78de3caaada1b41ef325d47b5bbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a050283d9c4581e84962561ee45c70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb3a9584db509bcd2958ce599b12f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92eeb962a1d9e9dafc3fc358dd44ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d487b87a51bacf648d4cb7f509a3ea4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e279d0c55b886c64dc8f838a2382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2045c50266fa162b621d411ecf23b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45a82bc002d06c08d2a758cec0791427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8fcd2f1ba4ba409a9b695f569ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d79fb3609f57959699c41f478df8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2098b4e67b8113aa569ea0f9170ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc23c6970a5e0ee9c125de6d4ac1b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ece6e241834084c937b216c5fd160432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e624770bd18aa59e541c1090c13a78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a45b821a54787f765ecc289392187434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a3b3831a2a56ba3860a51990d1ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694365a650144fd4bfef71ae4eab49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc70c688fd379f82d7262543a87b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30fb566f2c0fe6c34435e145e3bb52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc15fd9474c7102e13344b046f471f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaffb929d1a882bf0d4a5d797c58a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf87730595f680ae4df4b4ab89b594e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5c34ba0543ce8b616481c037a0ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb4a97499f5b138d4819c04579e7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5877096c746261333f1d5a9361afad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09c32d93e2e7e200ab80a78369160445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cadb6d492946cfed52a07d147c880446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6288368f55420c1bb806c77624fe3f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218301c49b9b7e1138c466a712124f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d2a77dd0dedc1cdbab775e8dffb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6052150441f075757fd340f9f0b90e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88728fb3a80f858705da0639712a576d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f7b5167d1fe55838cbb94aa2c621452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f1d00665581b5bc26323bd0231a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf32beb3ae32f8a65e978a4e173f2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9790fd2f439b804dd3f56b3ae9e8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96417d8f249af30d740b7e95bc181465456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939553333a46b6350c1b3ecb000795457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d975d06d6dde0dc2f200645dd1f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0fe6f84ffd01a100c05d567eb5060459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129fdafd6f5804243fe0b526be77c9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3051d03d95f520a9005a57943ecb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f31769335f7a64b7f58b10c4c62b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdec204b9dfd982261581d37725249463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fc417bc0b3e17185f308ba30b3d52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4183c837e1b8875c44b9c17a0dfc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906966baeffedb49b193b6a696bd40c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8a406f64871e4a8b77270fc6754d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14a48523a8a94d6a606ab74f540f6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9c241e0b75402ecc13adcea6360a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aed6d9a65ec660fe68e1cc06fa9ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e1f9ede4e3b535264410ee3d9459c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e644d96e7e9adb23643208bf55814472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c632fd85fb77758d93e5d3cbddf9fa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726092b84c0bb24151f7c3795e74c3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29650ea4a662cc820fddcc4011f8de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52a8db75e7bff66f876669b80b41a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c32f584201d6eb335919ab83d274477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f52221474dffa9d43138da195fef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395988d7a8aef60742fdf92c41c089d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9596a0b97e02e719e60cd6e6a4b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba803412bc19fa78d77ad2f46997a38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736a9ec9b13a1c93da31cbe086c80d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986dacf5d80263e209aa6eaf07ef9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b9c843bba802566a099a12f954a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f45f88169ee71d737ed73c34154518485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05afbdf08780a223e17090059220c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16245a410d1c6681d682ce51a0aef14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eb8167188971f0e3d4532c50d03f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed9bfdf5c9823554e3635e27d6e97c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2e5dceb7db11c31db235b614ec45f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e328d22c2a126f6c54b236704a08f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9925d756fa9e451a2963cd8287e8699492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca02916c502915e42b62073e1df37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a805a5745b6323a316343d0b9e67fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3469929d2eeb3424eea4f4b38939495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3ac28ca8cb4346de7a21e2a85367496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48aea104c3cdf2b973455ac14b8a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5deb91308c099bc85b21c5e45e1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b87ac9f75b46346cd4f51350a4437499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490442de6d5a5db76665b536f3e9ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6163164311ebd009a323ae0542b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e06369d63ed2456835e849977b62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a51b462c3dd2d868de10ada36fb4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4cf98da54816370d1837912ead9bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762df9756b9552c86d91b367bc1914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d133dbab52cd863aa39e059658f82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3816aa139ad5d7241bb6ddf01f9fab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ba33b1ee41a2b0e1d7bb2e3c00fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67af01304182ae977d0ed82c702485509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea473bdeef0a666d1f2a93ad5b25af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd1d8d0dd36a01bf5eb3f1e1cd412511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8563a9aefe8c43f1a18841f6fc240a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905607aaa2c5ccc38042d4918cfff420513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c176cefeaeb0ad93e3355041ff30b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb25c443938b746eb77c34fd8be1fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d675f3575e57dc910d1cd4740efeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d79574108bb2554ad69e25fa87671517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3042cc2c3b9ff2f078a45d530f9d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c80834b569deb1a270012f28ee180519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79368ce358295eea02a698a67cc179520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59676ef46339f4d6a6b8e400220fb75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59c2833763153dc8d1dc95491a6cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c98bac5bf8b6c97ff739222458503523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c82a2e8fd3939598472477ce2a0e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b698e41a73a25c7610d67b66201659525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedcdf1d535c5add0e188b1fc64e51a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b444f71f85645a6b146147ba41ae76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2174470083a15ba160e1f9ab57c55e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b71aaa5576311998d8dce89a416a2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7d7e08601bd9e016599e038f1787530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa199a48bfe194abb0e9d7e5df683a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d479b697c6a13cbf7af571679152bc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e92bd54ec452f2d11ba5c07fd8dc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec9723aa4a4a6e1029329e5e2a370534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081eef0c0d3d2422c780243b0235d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69bce20bc4aba683e69b1cb4be0b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e8888f3d8df3089d0efe28925483537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5e37f3a52d4c4882ebb591d02d1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0fef1ebdc9222eb71a85d2ab55261539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894bfba8be4dc04135f8340de7ba89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579e138049279d4faf17a67be0a032541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b010af7c97c3ff3eca6c653192e2da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b07c2b450e11f47a90245d68ea51e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaec26bd712ef3fc998fcc360e003c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f8ee918c21a2e368809e8b34cbe63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62fa6cf0ffdafe22705379f0b3c2db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b42ce8b9ad3bca7f15c7d01ebf2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca0a53830280f9f99d10ac4f1b8a76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc03c95d657c73c7302872458aab7d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a470a7ca9c31e678caaad2e3e6bc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d52c58cbea328688ca6301185457551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460fd6bc33e51b32c9158d526623e18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac433ebaedf49d98a4244eb7c6aae5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f1bd6b06bde52d2f07e2a94c0db7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc052eae39442da6b45f9aa6f2efb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95d17da5938f721228d68d924afc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68810285f65b9a3a877dd1a3d70a9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0dfab377bc7a1f1dc48cb1e06f9f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2df1c81db528a92b53e61ed193d795559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de618e51e7d6337ab776d88bc769157560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a894dcc15299151c31427ed2a1235561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73be6dafbb7c97eb5bfcf77168e9e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834b76596ed4d4a1e502856c51145d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ef17d86e67b333925f3d3508b3d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33030a1d21b3a10aac65f9f868141f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aeb0061005ac5c6a873beb82d4d87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea484cd6d473ee9a91f0c0c54550c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ed0c3b24d722e4d899d049d7681b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc59894a1275d1fd8b4a27a6fd068569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509c938f0f6b7db1364a9f1ed6edea8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec831e51cf9daa45b0fc079b2cd461571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da2ecf5c8eb24e5a7dc1c9cdafa531572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ebeebcef277b5a1a5ac0205ffd545573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e022416dfc186806c92a0042b283d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e911459366610be6132ee44d17d0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ab2431b80f32a1e3077ef86bcd52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383449450b78d3d2aa174844600b427577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3b36c6ce194ba0acc6f1ffcaa6300578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce3c1039e0577329f6ae9f52012573579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf66a0efa60a3634049e2e959c17e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cf5b5f065da47108de3c162f1ade4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d67f5b7c0ceac4932dcfe099ac087582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e295cd3815d896635dd05a42e678f52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab68ffdd98010ee669393f2cd3d275584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d35bacdd9aebadcfce0174ce2b11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767629c16d4d4119ae8af8a3cda51a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2dcf4404bcd0508dff7c0482cd211587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceb29d3b332e6e08fe2397a0a17efb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a63cc388ca06e3ca382a07b630c1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c828f6ed86ef46d79a2646cceaa74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a140268627bce84ae81b2957cc6efc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a9acc839582b73e11394985361a70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76608e88d3a86c7c8e39ab8790f9f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ff232b9e502c7cab7f5752b1aace0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e49d3d81e60bd3d0c13fcb74248460595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b1015e32b9c4fbdac6445eabef521596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a2f3b318663787a0d0734137decc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cd283edc9c2709fb83e8696a69401598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3879b960e5a3fec3f98cf242e5d25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f61324cacaf7a8e67ad775050cc321600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2486322747ada93bc1ff80da7cff7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb53d49d21b2547bb4704403d6237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232e6022172e309e20b8f9ebd4febd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481a8d86497d457f7d6d6893b20bda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890cdfe11351939fc605915bcc7e288605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54581783568f5a70c84a74c8a6d1929c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7887e56be73031c4a918f026cc39f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe495b0372aa341bb01d82ab867f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd28dc3c7d342c1c1eb373caf6279a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f7e826534b97b06947a84a993b4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564dc70b8a179deb42b9dccb57a9cf8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c44ccc058a2eaf45da8437aa83e15b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562707afabc916f1797fb4d7687c189613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac459085363bba4c002e8e2190768a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf75cf287a0295d5cfcc43b4e3a43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6890c56cad46d785f564363b750a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a309ea3827d2d3c86243b6fc27e20ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f9dc31258a09bb0b7836b0d9def7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8512ca1ddb4578ad0035d3736498c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235c0125f0e759c312f07a7b706da3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c61005547680865217ac78112de8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf1ddc725b81c6bee74f6418320c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118419471649a2649000e8e35b203f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e2fd6f7ba57890e815abc1b5d289f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb27fe6f9b13d02de3d1f1d826e452625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa372e69dc245a1be53804a327005626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242646d6a4b6313cc03151186605ef94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd64880bcfa526e7b6059c9b275d27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c13ae9b567210feaecf6309e1171b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1226b20215c82267f79f8cbea74acb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6eeaab145f520d151fe67a003498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa684a776dfaeb0b61c033a32c8eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e99c0719ecfe9585ac9f1289539e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da386434bb700bc32e06d43452066fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c4c493fb579f3c608ab860362757635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d79446feaf6b65b55698982c9a80b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67367bf6aba86aa23bff42f58dd8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a5908731c5da9adc15049cb2a337638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ef38cabc40d9f707d4ebc8696556b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66459e062050262568ef8f4f42611afd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761abac78db661d0f271c523482f579641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb7e0c6d155a023693f9a934d7abf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13614d84d0c5f42b5b854b2ca00fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff46acd084688725f50445bdd92b62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a886a479af32113f45b3344c990f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512ca74914c3d3ce9280a5eab91e53b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e368ec6036f3f7744ad1c0706b192ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e8f62c2bc792108cb42320c4b942648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ed6d179c1dfa6d39259f3f236690649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6be338f4f575a5bbad010f73fd87d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66516612466fbb320d3c3748aee19c39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365ba2fdc9464d2ceca9612c97b2cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89916d9bd7c82a68a13fbfd73a3b0f68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aabfff23fc5e5286775dfa65344695654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ba06cb9dbac4f0ee766833db59d9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11444a31be6885d291427d7e237be7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe96e68033377778f13b9317ebf4cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6993521796aab79a986b1f3ca4c02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549e8046df8ad17845c1d295aac4de1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947e6555959ccedbe6384b41307f23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b623cffe2905d454a3c6185dc76ca1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c439cb8b4247a1a64ade993f800e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf38b4eb71866be60573942035825d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf8bce51f3ebd294d3692b3ea1aba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31ae3ea98dcfb97b43bb06d6f00366665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f9e64fb586173cc6c21cec13464b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ab4de9880cf8cbcf9e29ce4492fe7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ece33c18d96db2d297bca93aa8349668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137469c7a032f2e7d91619ab672eaf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f426a71a5c651049e2a1b1a3c607670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf65f4ae22f43556cdcd3ad64fbc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c0cea21730a8f516df13c19fc0428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbeb977e8490b3e01b25acbef93319673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1b2d688faec4b8493d9f05d4bdb38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e427281628bbee3e0d02a4a8e6591675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f63e0d2e9123adacf9b5ee859ff13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b1177ceff97a48b5c37fe16de5cba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f16b8531343442478bf4e223eae8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033870a14f0a368164bbc75d933ee8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c685fb70fee0cf28b4e6870041ea6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee50cc7e94b82c2a523217d732c8a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ce305502b20d5f5a659fa2750168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c84d09b0c0a3efb78fd39be4afa6a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6f88621f34d85e36f1c35dcd79ae7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8da5dd5a15b9fe7fa379f0ec4add9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927332f03930b0b99eed84ad971952686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adfe31486d3fab35500f73be44f509687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3184f3a684337e65761bc9687134688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d5595ef4f77deb5d26485fceda8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b132442563a4f9ce47e9953db2ede690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe286a4924e0dd691965bd6174e79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29181145541d358486c8d73547e8de03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0525a02a1b97cec2f658c846d43b44b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1005ae2643d347bcd6e09d0103c90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319d36ed0a8867352a6267fa0a0066695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ad1459c1a18584103a6b228899e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06febb68ae11e74edfc1e39aec3c297b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b7b1b5e8d656ae1c8318ae54da479698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec97d52efb508abf764d78424c585d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930982b2fadc4342467995172e336ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059d49fa8f1da65de09a5d7e81bfeff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a7e3ebfab84080de810536832919702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555121d0c80a7b1b7c7dada73ab2ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebe1cfcf133ed17700ba02b9f8f235704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d50372ef023221c9fbe367025c5d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e088bad6824e8f2b32e92cbfbb4de5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4938913b8cad0b3aa4c2ab6c753b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd03ae1d842b422f1d22a63ca36b03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47671c17f5ce2ed731edb6427f4f66cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf097d845e2ce312e8eff005a533bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fde03067c4b4a23b33b19ccdbc8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bcf3b4dfa3e8e4cb3ac05de2d120d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805511bd99d2330749a6791f84155e0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad9f81f87f7ffe6d762882d56973f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ce5fd0fe34fb30d9e22b8d00985d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b51d1a6c3b6367b9da63b43cfb00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad9c457c594ce6e6d973a02b36608717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92319f1ad6603dde517599cc13050b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b00c0b3b9ab244630a57eb20aed3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44fd5c3567144f0fdb79a1f27c5d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38d8957b7d57b3658803f7461b3bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59c9ca4515335d481e67e48de51195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afedfb6a802a9836509265918c6c15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846613cf58c587c4daee1f17d7b3676724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0387c2d8321ced0b6d4fa0337290f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951435ac0b95bae7a8bbf50149fc913726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67722c005a7fbcfa9c76078d08213727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa3e3dda0293064e38bb7c2cfb284728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcac2f6cf64ddf872d6180e871673d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048f1e13977484820b5689c3378592730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a066dfd526093d8f84c979474c0680731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e632061ecced849b94d8240fb28498732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7674cc3894d3f800fd9bac4631084a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bfe92b363edd1c33b5fee34091c1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db95f46210545c14ace93ca6fb32cd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1efc431cd88396e2e02f21c9efeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fe5812856081a4440048335caa1c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4f03fb27c560d2df84dbdb3aeaa2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457b6551bceef201fcd7637d9ba1099739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153340db7688a5472c1f3bea26cade8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab08bfec6d3d7bbed47602674a5c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b16c31518979fe3182b8070cc91b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc22693cd675778bbe3dd0d45f354743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9017ae638f55e93f8f0b240c123e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae546846f735baedb1d1289ea20b6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9659712033d010bb36e784291c748aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3b5d3c84bf38554746c59b4586f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778836acf25102d627fc4ab5f6dd255a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d164c0481fc90c23cde9f23f3152e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffece993bd65b28458dfcb29daa2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1ae472276878f1b6b5da36bff7d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a01959cfbeb1625cc5f81441786e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d4a2f4bc0ac8fff374f70cef705f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69fd92eedf33a0dbc9a0de5e396ac0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec57b014d563681f7b3d172e0f098e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fe477c2ef7661772885adcc33554f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd9bc0f39d3c10834b0c1310c5f5ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571f676dfbc193a9904d492fbef6cd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f5d1ba3c8a4980049331a9b055fb7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1e3d3e6c2c87989c0491598625e60760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dbf044046d8d5997ea4b7d93f0451761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493769b0189bcc2e799d701bb82596ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f7e8ff640ff45a003d8a83e4ace7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b606298628146ce48c342d7029036764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01917616d55c1a8e45eb7accb15eaddb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be764588ce80b3ad7435393b0086b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec60109225378a1cb832f26e6f03cb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>