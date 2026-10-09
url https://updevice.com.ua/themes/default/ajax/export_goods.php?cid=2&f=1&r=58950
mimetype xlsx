--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f387d8d7fd243b3193fcc35e1142f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ba2e1d48dcf5b48f3b67e84dbe842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ce1eb5ea6b101ee0a41ffd8e984a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dbc398a5dd5cd05c3b87d681a751e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74112c1a9440d3b4ae5ddcc5341978485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f73c18eea9314789a5885d1b3610ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61750220afce931e06bc2d25dbadad87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f833a093ae202186df998a0fea10b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bebc51c0b0ce1572dadba32a5fbf1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133442eb59e4ca7f648c0765bffd4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c0cbd47f4dd33138ab956a223c90f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efaff84eafd238107b551d039b380112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803ea83640de47eea0229a5d71ebde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a9edbb76347b001b4e1412a78bec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5575fe762c1d111376d9241757094f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4572bb2d281f5212c2e65fb5a5c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab7175f8fea3c5de05a657c6f553417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d584482d051ffe15d0f7ed226547918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d284f10c36bfee7e24369e02fad135719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ee35e34cbdbd467aa9cc9b00fb2f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b05978a430487c7a5f8c44519383b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398313f1c60751a93dce9664813d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d405f308b8145f1b9bed302ec55d7c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37d1f66cb7f9f8aa87f172a7472cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1252038f86da51cd790920cf404625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb76612c3dcb2db5b1f289383efe726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0e046db1a2b31be8bc3f66a46f5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b53da818b47fa65a51e0c68cd41928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b8a5673d023ecf7dcad54f8e0645129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d58c0abd7f8d483ba525727a841a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d442c97597b816a02f50632c52d8e7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff9c60da9ee9bbe0d7122f19597f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb270418f4f363d9dec2d76d4740aaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216a507e8aa60f85c1b54800ab89c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad22896720c4ce9565725f04afc7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e853e01f4a71ed1455bbad8306ea736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95370ed8f065c228330e0238c6432c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e2cfc2e0aabfb51cc3be2978159738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144826989eaf638638aaba30a0b980f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc0a912cec60af512f7960abb2f0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdbcff744045259b5c297ae9d4004241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601cb9d131a0344b3655bef0d5df2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317d45d1de710bc51f633dd5efde9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cc3fd78ad1a59dd6610b287af96e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b083738b05ed2b420e97583558a1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb66d6ac33c3747a14713fdc9579fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824088a1a52eae037c43215e5756b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500288b6a38a1d5fb9b775a848bf43d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a3a3bc96f6d1dbcfa33d6c76f3ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8321dfe24238e19c811a7d0ba9914f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a96f38cba1556063096bb7f309e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feee6fef4a11136e1b9f17371baca1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1612a67cbd0cadfd2cf9df746101b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd608e8aa749c20ed55e4e2c1a4c8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322c8dc950948402c7c67ddb07d3fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331aa252c381624c16474326866782856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7d4d1f63a8319876b6b2d42e802457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea17423afd1b2756ea7117f3c0f16a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d7100efa853ae312c4227262b35a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010b94152000942de6ed957b43feb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cde63bdf5ed834bb906cd073ec7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e9ac807d14512aa964867806c124262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762afe8809b2d2486ba59fe4efdd5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a83e399245e5216afd32c4efaaf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18a13f07199115a3b3725ab5a5a8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffacfb0b10d1ba893763761dd1987866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187edcb63d74e4fed0b1924c36079c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5a32bbcbe3490703a310d8fe6fbc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403bf8d2fd1e24d3c3b9fbccdfd43e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c41692a2733aa176cc9d80722fd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f13a2d60105c8185fdff958aa7d0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342333f2cec214ccf2e925609d6f514d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24687c7ecd5e462fa06f4cf954d29473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d78ad2ca21e21d2c39b418092bcc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc63353db610b857019946a43a1c4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bdb949895ef4c09fc26fbee44371f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77428e94993bf6aa825f3d480ce6d5fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274103358e938b5616c163beb387478f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573da88c85ef0bb0165f19a4aa9819d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a0c5f797357d309c318972876b6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eafd61e830276b2aed9b498b5bb2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87430c3a0e0b5779279f25d5ea4295682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd653b8a2eaedcb05c010291c4f6aaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608fc453c86083b3720dfbbd849198a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2cabd30f51f1f29ebd1f2d61180d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1019ac38adf8e4a83f62d735bcb9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb464f138994944ced67054f7e76587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f5a38cab66ee658af87c50942cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc060a44eb6d8b41f60b5c07b3756c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174757907f622fbd077a9a761fd1ac5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189557521f7a4cfabeb6e621cc037591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd4eda2700967dc50ae4e5729eba592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e6479e1496deb03f713c76fe2ffd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb541fa72a5c0f1fdc65ba163192ba894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae18f4f2443d570b7051b83af582a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830153c64a4788421f3a96bbe116430e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6373ebf8e9240a321d89523d0f86497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ae08aa03de3befa4688ea83414dce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ecd70d8e57d28ebe87fb6904f8be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112ed200addf2273d8e156f590584c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb93ebc4e4d18b69ab1a8e30bf5c891101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc27ab2a3e3d1db1dd6b5b937ed485102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96160cb3dbfa76b9b93e8dec060d9bd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47bf46d65140f39a7e78a9771e8eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf09544931d0d9c97d702012f1cf156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e487b3e44ed111898e955f48935a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42be28464b2f822d156de76b5686d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b5037a670199220c7f84caf52449b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af7d9739f2933560130317c3047b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a182907fcb5d80946652da33a735110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ffe37c144d245eb617ca7ddfb59c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1d6a9ca44acb2ef1d87b690a5151b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2051fb62ba9a2f0770b09f948b1ed56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a32e35dca25a90e7c0696d4bdc5a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8091e9625d171f387c45cbac87254cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f552e0de696263306de0a9f27ed7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfa34d384d77ba19a25a85425a497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d20af94e81fbb39a53ac6da745c2b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2d266ca6c7fba558604eecaad9c0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671434620f8739f5afc19e0e7ace1a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea5c96f973f2e0930ef7bbdb898c28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b924b264d6f4f8c643975a7e2c67a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c662612e627ed444ddf7fd6557bf2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085547485ff23e15b1a43e3e2ff10c86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ff36232717ae168bb31d264d3605125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54ade50f29eabfa6f2b62c1264866126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba983c054a37bc51a94b3cddcdc57b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4231d84cb3fdf2c9dfdb29c103c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a43059fe85d9b1dee60067567e4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7bbb3a0fa060d09a1645557cdc098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264251e47caa7b2ec100d5819f01f1f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f33eddc4b8edd7f2913b4cf638aa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ac792630452e8ac19c653be52bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414447f130ce750002ea884628fe54b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9286ad87fd481d9c8eb7674b10624135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4cb445c293e543c8b814aae43d06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56162664ca0c4036630aa6d079939f76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529256babf11c401097d3d8e5f71734138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b13e3d433e43d8e4db1269bb424bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5fb626df071a3d6167cd2e87710e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850be1a5eb09e552a76f805dd149228141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2e88ca7ebf1647045f3fb4a63a6a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edee0dcaaa05fa8a985e53371786b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cbc256c5dcf9a83e5860833c24246144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2cc4eadc7b1bbd7d6d415683f6c5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0774460ae195e86456feb2e091f7743146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd849d6df33c2d102071d4a4901ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e621d89cfddc780ad8d3bc3b25a74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6de8148be17bf48c3295e05d60aaf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cab56f578e97de8fe2d584d249e9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020010ba1b1685641d708053caf669bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1afd0523062de746902a8e783a64ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9707736c9acb20c97f5b14149e92f20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ace14dd9a609e0268169337b7c99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34f3b72efad3095560809679472f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d14dfefea81894549a7f7334bcd44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac7d6b00dab88fb323b506bb557fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64dab57a5291360083df6f8039d390158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7693f6ff3fcf129d4343988ea5a50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442143b27e53987284da32c25c5df7ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f36eadcf05ae0842cfcdfff9fbe10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aa02d59d6cd434f99cd2e5b665a54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413239f9d6137152573cc70c1069fae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8e67aca2ff8cf98b7cf63ca811918164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2561c17134d6cd346c1eabe78d9166165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd6e0d338d3159fc3b2a15a4623d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6cfd4f04ddc9f4f65089e4d02cc91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc77350332cea19c3f32af4444a64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40964ab5776e0e2cd14fd1d9778ad65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5e6e09f58bfc1eaffc3bb6253084170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d0c0f034af63a9c4d912aef79e13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608fe40c542e1fad1cd86c1d4001a1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9304c5e58b9e32f4091fcb3986789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95c740f578fbcf01c7a9bf1acf0ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe547fb945fcabecbf62a7ccc12dc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bbb56da7aa282dc82b94f3e402a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af11e0ab35a67c69b16b74aecb42b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b10f69e5df4d7625ff9f31ea565601178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe99ba44e84f052097bc1e29d778f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac44f219dadb23f860b4325cb83b7f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149febbed9b2bf526a377e1aa22c104e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9cace5eaa07ef8d59d96bcd94559182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5a7520cb4720b727624fbfe4c107c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4615dbb55f46de63e607f36202c1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f83eef970c9be24e40bfc4def788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be972486d3103f31dc54c8e035c2d98e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2ec5c55ed14ff4517f62aead7b150187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca2711ad22c5350f6f910953d6146188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212ff91c0118c65f9ba8390281ded58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167d0eb124e1a7f8e7b9f8ae1eebbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb8a99edcf794597d6d3e69bcd2562191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64949ee5a2a0c5de5835478f9bac398192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aef168a570c387dca962c427ad442193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3090d20a49564f1a4b1c0f7cc5fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a614fee6ae79434ec82bba5bc956195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f71dc90d84362d64cb779c023ca37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcba46978a09ba35fa7a27ae2ef46b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8f8765a9afa9141703b81dbf5ba1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bdb5726d5763be2eb6579e61f1608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587752c0be719e082721ef9ff08a4e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe472bc35c8cce92530987f86ae88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e1d0096d9995bbc600b221045dfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8b74812a8b6e4c09f7d4eced2a76a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a77a37ec9408e860304ece7c35ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc8ec2efdbc5c89fd4ae07c97da6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a6d10d14a559317df9e75bc00f3e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57609cdf7ccadd6ce5d3b4505d67773d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582595be3a6b439d2bb26c1557d940bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5637679ce8c3a5577fc1807e68b99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cb673081e0d0956172d53ead7a454210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d6100181ca95815a9bf88953d6ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff38de67d505f8c24325dd3e55b1f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c87bba0bcb5716cc896f8d5f294aa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305704a6b6ec4652b6e4f2617d943df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff2c153a5e65556529405c45716a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6743b34180147f9f9b96b63ec676216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f798e4f37e57ef8e7be2ba31782ed1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dee90dc9ce9f87c72799a0672c220218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4295779b3a01042952feedd69fe6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c92050399ee5ee7572a7f91eccb9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc51d23bd6d2951bf7d858a0a07e01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cafaef59af05b40247cc48c2dd5961222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e154dab941c023fd52d9829cb9a9c1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93d7c807795f0bdaea936b01c7b0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529d60630f1efd8e0039af7de245a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54eedf342de6bdb7b05593052c4242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aaa6fa49c3d52fbf47ac54ac39f1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892187d9a8a869b54258c4947dd709ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866521ecbe18ceb98c3a3168043d386c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea87c934810915571cde7118164b4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d739f3cbd291a81f125dbe6039661231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5bc71624fb81ed87ebb03487f2ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c9001fb0d3df8e2b86cf04102090233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7df45511999cbd9badb2d67a695b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d904300a9d84a226a6c41775e51f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a3904e758fb5c57a96d9c5af68b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221685ac10d71946aca093bd1aa40999237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbbc94b2a0e169a5b78b3f1d3a2151238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b775cfd023463a1aa15c5dd1a357239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90a2038f0e361662b81bd71585283f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40ea23b97df25f3ae3baae764acf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347c43d4d828f9868061fe451be0de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88b5b731f420bffdea151873f45a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9b359397b7e3a43cef85192e061af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd032f61c20ec914188662c8d5a7d1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691150f7336b03e3efd11ecdbee68c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a191ea2925928fb128da1eaa18a89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10b8d0a54359a1cc898ed82c2ddc0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99c674304c5bd582e673fd7d77f568249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0de2a1ad89899d8c10ade3cf3d33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee8b759d0bb7c5ab49b8f8ac694ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c61f42968c7684c385a01008ff379252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac05f497660802a6619247020f6ad7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ec8cfc92ce52395a0629566609db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df6e43863fe54d61d063b66fc41f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f220efca0cbc8abd41d6abed9555c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d30169fbf7f230d0db8f2d9371f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6437683057353c7ba412f2672260a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422423f817b5b6ef42359fe0b04eae7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ede70d8b9abd25522dac3000d7c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc47da55fe0d65a353479b2e0d725a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8817c8a6a888d796514a502886c7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b58818f82c2bea0d9f99618cd6d73d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a762ad98f8fd7c04363c29a218dbf7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93533bbb6a8e344c7198847a046282265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d52c37f0bbda1857e792f20d05c35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cedf816ebe66bbdf15f37378124f08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435b2c93e36ebb2253ac8d170567e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044da06b8c56388fc5111c617fa523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260479ae20838d74189cb010fd59c4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45679f0096fa0975babf0007196a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e36064c98bac087e294ed892887c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944fa607cff4df016061b5ae172ba7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413689c390dd0309148f375301f191274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a3362b75151d99305b6854b67d03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f273b1f424a12b6da7c0933f81d091276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbb2cfb276581af09cf232ce76cab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed44875b00629371b1b7ec74c47a0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f3487ac439ec51a98ca0854e3b4c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb0339f78ea2a86623acda3094ec5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f0ac5bf5c8a1dc791d02d837b0a8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d367f65ffad160cbde008180f4d57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8f74a05efc76bf3bbe4e75860271283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500698b2b42bf8f1019811d95037ff5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d0672ceffb1b6ec9c6ece704258d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ac11cc21f25876e65d797baff3da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf244af31a089a13c60c0652bf27936287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bd4cfffe7cf3c41f14745b2879c6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578e01d0e74f247c140b4b625e75b55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8debf36a1c3ce83326ffd1fceb97c80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c151c8ab06b38f415b2558b00a57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528757b9f461141b2431912cd3723e5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36220c8f7e1aa6133960f874d62a1d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8299abfc8ba136117fd6dd0cf5cc40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419daff89c3fa043125baeee10bd80ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724ab450c2e4a2a891a82f41e3cbd0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc003417ef2763936d95565e1b8af9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e373604cfb9349641b1aad08c426298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c6315cf75ca9ea73b1156759d1070299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065619bc270f0f373ce228d44721731300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413a245c5bd79e8b278e3cedd6700f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851daecfb1ecdcb21d79428e2648a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fad089b98a000c6e73b3de74f124da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41baba49cdb1683bc5a34ae5ba55e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3f33bc3f56359d27dfc770fad086305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fde59385dec3d45624afa72b4d2c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272078fcda7da29426ead740995444d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f8f1bd3205659bdfd8c128d06acf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21cc597107c713d760c557d15c63a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be93e454c78b39163c498a928cb71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10a23cde38f7fc2bd191a6623fdf26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4451468a63b502ea6552a52a94d6a88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440795c5ca37ef65de452c7fd15874cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d763e6b27052a9daaf0131517728314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0484ea909dbf8654062ec1a4af084315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a712a5bb7fbf52fabe3421aa02efff0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0406ef513e5ca01903bd15423ca6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed27f9a3528c89df034e0aa3efa32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd4cf3aff890d1eba6b6eb086ac2e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1b9e95b9c85b7d7e6a06420201921320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bcd48ce580138563135cf973a3670321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6821a72c13e964646b3fecad5aa83a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cfabaa15b5f9e19e4ce05a5851722323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3854da24dcbc2ce0b117eaf44ee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400cc6a75fbbd7dae0e01a94781bcec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0cb4b76afa91217eebca992dc8c72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c3814c06bcddc976f5a0906e9a285327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ff2c0badff605da26a6f79ce8fd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc56363f9d783b4a833137097b6c19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279abdbd1a2a4e9eba4c348b3092b85b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6111afad46f097b7069e9b4a69cb25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9200f90ab8a5e57902a5050c98114332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c080e502edf17c4cf150bb4dd5fa2b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660c3cbb4ec4a286463c4d6c773e68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd2c17e65e7ea6b26250f02a7d8764335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14567361ae4e6223e1a0fcabb4b1e5d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9ba8d1cd27aa54ae365172e71ec7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f137d1762929a8b96b3cb8794dd01d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167f7cc038b95c191d97f8397b83bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384080f0ef65f72040a9750b3d3040f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffc5877eba3141faf21489775d39ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb50d2fbe702d397c87f4fcdc4f079342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb060c1d8264c3f33f3585313230d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb3e630d7bb524c021fdb9e1b5a11c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6c3cf2c4523bc9dde30f0739452b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc09d09b6221dca8e7506584b2adc64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fba47f89c592ea7502d19c07423a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b05a400fc05f2fe2117a0a5c6c6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa30e6bc1b5277909a0060c9425cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c1c51e95932ea54515ad15177284a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275dccfa5fc5ceabc2fd0146b2dcb4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c8c91c75b7856a8dea4374676b91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6700db3177d087999a425fe5cb6d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589522f03d398f4c17c34b23a42f15f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64de7d68fe36387e87624b3d6e25d8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded85d5fa13569acf6122d3f040d15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffc85fe9e3307bfc8357cec101c69f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7793f6d9ea1c3ae1aa4e22d6f8a08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286253d74d085c9d15b5173f8563e600359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e2ecd5bc228eaa4636d377a0be800360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01513cff3a0f5b11adbc4648a1e0b01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1038ce0abdbe9aa218973d6f4b25e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658aa31c8aef5dfc678b4482b26f47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d300b6bd83cc7c43f892c1e6c092a12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea27ab8b364b0043b0afc892925244365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16437088d6c3851bc05ebb9244a51997366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d055126788841558f6b0f6570c5f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aede0252761d033fa6bba88717a0a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302397c2e4a488a28b70123a402d3942369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7a69c0dbc302eedf5c8fd0f930e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4b36b23f6dd9e27f4451cf3292c1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7471945f1446a35d1f292aad79c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedafecf6d2077509e049ae5942959bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7d39fb6a1310998a52a25830cae7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578406f773b58bf6a49ea0ea2ad099c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f6e77f28b60d10eaea51b2b5ff28c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded14ce220b38463f51c4a0056320f2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1ad4ff30e696a8252ebbafd7fe7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028024e18ecaaa6e7bd58181dda69c3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eeee6c5227146d33bc821dcb49fa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb706c1f477c7a44c22f6acf78ffc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0234293fcb6459fa7bd18763e790382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfb39c3ddb97c388b1fba46894cbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf6da579a042c5f44fdd1dd438bd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733373db8ae6c5ad68bf8087f791a9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06497d8398dda30cfa6348112de08d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17a921b0d202b46fd5cebccfca79e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e3ed2b944b85b1c6b3c6e36e59bdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d1db7fbbe899f03250c0e003da4c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ba1473560167e509946b1f056581390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f4b9be64ccb9098df52d19b75581391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029b5f6acef2feb8a93d035ba16b3a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b7dfa2085a5a31e118a52f7f0c76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c5202f8fd2929821a7d45754fdc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b6de798aa5f96d320122deba38650395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54f0be55c5662aae526df986002e3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0f4acdd39ebe41b5ad705a50d10ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7926806dde552b145b3e764614b96e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3504c7e9d360548ebc65de8fb37e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea490cbb66e1908207cdcfa8267deda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556cb4ea34c64a0a7482cf6cda6f92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7549ef855075e008e6611bce0ea6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0983e12e9b53fc92a6b5b3c549675b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf67069d3f7086687d664e773084e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b443a31b87de67183a4e6bdff9c768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812ef5d054d5f3747f74469390425a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ba0999b614269d4c40ae2ec399de8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee554e4bc2a7441d89af7b31d16f8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd1b2b0b93d223e79c98567f763e99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d3dfae1ec50d2438d069fb7b13128410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eed886c481f348ada863705a146b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e28d490bdeb331390f2d38e34f0a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731937d993ce09c20ad3a35c6c845866413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbff561591c86d915a04e4e64671cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c67c82b9901afaa47ec48ef85f6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40572f759bab32c4333105506811dcee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c2c33ff58e44efde9d0333adcb33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f514208b93ddb66bbfd63dca2bfd6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2f2d22d5818a6283a76cdd1a520b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c5be2a8829840187ca58c115d21f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4e59ad03a439b8a5ecc285aed777421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8536f0a3b034b88a139527cdb58311a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2437205d9a5743c470611182c4e091423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48a2747dd47201b0267b1ce4456a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34905a5d7d7853006cdfbc538dfd3ae3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874698140cd565c103a6c77c6651afed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5857747f7a3bcb7400cfda087b2b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a4d183dbc7ee87c20d05bb626c11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af110c3ad66e8d25b882c01b52904429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0e0d3873c903e5b4aa59cdb154d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a757658dd5aece836d17af79c8d618431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a8130d2d5bf72a83db74d49e62e2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872891a0683492cbe2df45418fa0e014433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c946838fdb0effb0e3d990ac836adb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b4aa50568dc1cc2eefe89ff3262e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086c025deee51b2052cdebc02aafd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca28d91892f0f500f434a651f4c4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a146d32d111c88d9b73dfcfcf1db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7801461d54f8e09744125fb09d046b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd30f5627a942984f8109586241697440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b835e154b3a92b53eebc4a6617c3f8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00f59fb81b5cf2ec183e44d4a84d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3adff2fe60ace46389bff535f7d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a5590379a5fd867382ce8936a3137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c587d294c20233a7bce58e5c78e7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ffbc76a3ac8946a17768f97aadd24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ddc9f413bb6dd6e53d5ebf3f1567447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4064018477fda3d62f32bc7596a81b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f2f352ef5c282e25533102e05f9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e3f1d9cc896921061f93b5c68960f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5c2e5725c9d6aaa5082780570a15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc047845caa63a75f2592d7267686eea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378cd1aabcf86fab7fcd076b67dd74f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d565e23a177b5ede75301496dc9d68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d5111e54297cf3458936cf470a1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb78184086089f464491c127a601b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adb0ae31f7b14d42a6e0cf0dc7580d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783931c07c0d1899a935ff818e84ee4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd788c66f3e8ad4b85236349564d20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1b8405c4de95ce3331b4b0df1c5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116413c02b422fb0e1a049224068f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb630fa12af42c44d6fded8099364d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff58b4d6d6ce0358051ac758aeb76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd3be346a3bf1971c2aa2ca209a1ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd25c9642542899cfa168b7f8a3884465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413e1a586bf488e7fcf8a82e3d0bd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb045be60cdd0f9c16478a6ce2c14bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357a65fdd07ac4ea8078e62be68eafb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cd098a6ce9fd8d1292c1f92abae44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e5829437dcfca20925686a0b1360c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa44cd816292afd35c8ef8405d2847471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeecc870e3a758567708ac33fee235472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef907c22b1051b9cacd0e34949f1c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d685afd32a4b5d42c691187703e78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c613029fcf091521aa5acf646686aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d9512199bc6dfdfda29fd952db813476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578c7615a0926b93e9fd2c7224f94f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af000f6df597d59d63a305bf8d73ab3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f4071b8ef628206fdd1d67132f66e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350b24f225e001816079b68d6c57c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f35548d3b20b3247608f3d8c4efd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc9befc171666995e3995944e667d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca77edc07cb1f71e7449b977aba98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b769e44a67cc4e30a78842afdc54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aacc34a6dd0b84120fd8025a84644e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e5b8df2b5f57f75f13ff85a0ac74d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030039dc6e2e436bda92c178565945a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc138755274ddfa912782eadf42c25d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde5dc7c8aa8d59212983619df719dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4307787883da915022576616c81878490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181d48e2c44dfc864c953cf80616b1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b1ac35b80751e7091f535ed6a044492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969365156aa9080a223b4df092114fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af42ea5bbfe017740864fb950821f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ab5f6ac298e8e7d22e416458150a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8776565ec6649701bb92693fc0483c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3551a043edb4c9c3ffb8088cb58bf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c94e1bd595e65ff18f6246f1499d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8d6157439962b598b2e5e113905f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9a5192b98f2cd828d86e82b8670d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836ca52031d76cceaba7013b2c8fe09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbcbb1c8b877be1e0e4e29c0726201502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bef531fde2853e4b94535a2713f8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b501763622bbf64b944eedda73d64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11102c29fee20aeaae181bca2e1e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be17a6646b08f4e1c4005f1e6e099e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2102265d5b73d3e6cb4ccf92d22e312507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f05bf9f82e231471bc98d490d88b48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486975ebe642400a90ef4248930f32ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27cd874e67d666eddcdd36007144e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc79e62faf65966b8e2ddbf9ee393b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4488b54872564464bcc50b0aa5c59d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e563b4fd36b36cf8a7dd53ff8f93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4329d8a4b488364cf631a97212821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915a929e6de114d46d1d8288c11ba5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb19ff24ec4d939768a9d1652a1f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5746ffbc10f3d5b92f2c6f1fce972f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431d37e267169ba406dd5ee5d6a2a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ce9b93f88d04cfb3be34ab5ff6ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797149a02b496179ad650ce3a7965ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543327aa84b14dbef78675a62d9df53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5530d913a30607a2cb6af671843ec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abaf2a230df01c1ffc9226ec8a78ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60013c845c0badd35ba823d6bf9f4dfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626ed94a64cddd53e31cd8cdf41f44b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6eefb592ff6a284a81dc2f3e1c310526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df279784ddd55a5483190fd034b5f81c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55a8c1b1d327d7d08c93b5fcd07559528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3a43bac81526129e93f1e90dcceb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dec24ec5b566e6b2184c12e2d20996530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a7676fb1688887fcc797681d627a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992fa6cc82aed5198a38266d4084793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3157d4f4397eeeaf59e3c4cb57a2dfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49bbdd74675acb5a1f84b1c40f1652534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55eda1511279be207178484a660e96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865590b497de8a306edf2099ad08e2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6c570719800c455536f59ebb51e96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3bbd0f373af914b0b84dca9bd2b1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e22317a377ed57b4cf32396977fec0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d435e55af5ac2c6cda0fec258398d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c072e2c706e415c82b9a8c5c0430541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713fada82fc0aff30547db18107104f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78bc9425869690c7e8d3b8c81ed0c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f05b37e757b805f70758a0c69152c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285fb7fa493ccb4b3b255271b97b708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99241f28c7a84c943a5190bd2256f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a027518a4bee2f6cdf1fa64d12b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d30546fb7b6c7c8f0efc46ea0e3b34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f035c53d09c1ad78766ce9b2e218549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8da4d6e50e5345d88189c46e8fd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916001f8ce66069c8f90bafdca52a288551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c07e0b538e8afa01b2ef404926d61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153a2eb0eb3f68c952908dbcddf33c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15122390f5e6f545268da9ee1c99935554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19334300bc12dde57e5f427a10a0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae456595771202f8b9c721214be3ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd065005f165b1cff3e1f13b50bdabb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b8ef195890303d617241b5828f0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578459e5a16da52634acfc3b37a974559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb12a93e1ccaa26875b25374c2df33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0943ed6a45589fdc8193b0d8aab6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af17eee0e43d7554a4f92f8047e36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04c7c6232cb143221b23b57de29c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48b1bff4f0b2dd99156a7f152d66ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba47ceb36ea2b0c84e3a9fdaea202565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a63217ef31e369b8c68491b7e351566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d713738f4605292d6863f5e95c9bd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f8e73a8fb7308d75c7120c394f24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c36df799c3854f2068472b12f643569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f9c8e37b4d8650a5c5c14bc13bec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2891cebb8a7696f6d1d17133ba44f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49431ef2462b1c4b8b55e52721276d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bf8277e1e8acd8d29927ee7f9d5e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eda3487ec129d3a8dbb5771985e3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053d10a101a9c61c073226f32d322c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9385844799d7f90ecfbdd20ee9d4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377412e33d58573d373c0b8a4e65af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce3ba5fa80eaaa5bbbcb01a37cb69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37609faa1fff12539903924623e7e28a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59097111442f70f84451d5e1045dbfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65855b41445d86b59d48fc5a8d7e077581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93679d6510c7b160dc0df6f73fa3492582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec301ce579115a1328730fbf40c735583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d01463dec555bf57f70aa734012e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cdc0e41beff2a15c37996b021cace585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86214477b2171927d982cea2a8d0561586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf18c2b9094e534aa47f77b1dca3a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd463421942cc93471227c56cc542588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40575da1084659e897b01a7e1adcce1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4079a4234576def4f4370eccbfdeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5012f00c177b159e56a0a3258a8fb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844559d1f79823f914e18f78fd10c9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a1fe63c5c9fbd84c08fc61538d57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64746efd1102867730a404adc4f963594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf480769eeec6989c0b8bdb8c3f95c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95943f526c4cc7a8acc6eb9274a5b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc27c9ea82bacd3f376821b4f494ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a40d9a7c4b3ef321e8b0f9b08ae23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e49af60c0edf53e84a0bac9decac9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c58c07f834872758c950cbda0a23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0164737c42b248cd5af3c7b61b61d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2003c27105c6b89f46da69a90000ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054613d54bdff7a522241f82720bb8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5f2ede903c1d26f06ff4b4676ac8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa6311872f18b289852d714b33be76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9128b02bb88713ca24b20493c8b58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d820dac0075fcaccfc9327c7650e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bf33f2fa052a6769ebb729dcc6ba8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7862c22c9d3e6413a61d027a9ac7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6faeba9d84ba3b117631d6d5322e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed497a36d51934414298e67ee4eb961a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e342602e46b44b2e41ff26f1405693612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b767ef7cc71f441db59b15216f87111613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f1e98e8152da748da4cdfa599afe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502bd71e469d870091acab09deff31f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748858d300427a8f1782e548146101f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9fccca753b149c16cffdb194cf86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d1ac38ae4f7d74399af19be9ae488618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8babf031a1268e7a8803c3a741d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e42e72c04f34d9fb85d4c97ab5b08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0bdd5281b59b7b322ce01e14129c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb4d4197e21c4dfd94769e501fdcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7298ce958a95d4c264deb7126cfda8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b984c77c543deb5ebd7b6cd491662624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec615c5f4835fc7ccfeae3af957af0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751c0cecd4e6351384f6842421796b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33676fa3f3ec0a639c67c7b11998b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e774386a47e865c305d7ea8d54d722628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f108497762f06a219c4c49c074a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b09eda3449634eaedc8c496257c89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f2f5c41959f798a93835baa57767a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe850c5de64b583e7fbe74ea906884632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabc169df33cc42782edcdd41be39d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054668fe11039288fb6f993767790f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33861118536c3c506087e768850ab53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633951cde80ff0dea2efeef95634d4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd51302c65d829fbceb62f43eef13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6914e67b2d3636543c174d79616a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304451ca11af30413e2c92843345312639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ce8ec1c353f40bf9cea3c215f770640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c990b2938946c798466a43da9e016641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea67e638ba409f70065e57ae068fc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecb3bb659d832d7c56f03c0f535ba8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3f82eb805c1931616dbfda234cd15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9176030c3ce35f2eaf741f0258f4c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701efd895bfb7650eb1a03e488a8dca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b80314a02edd39208c8152a15908647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b4d8d59715d7ddbf960eaf7e49d27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4951018b24e15dce7276b8e516c3fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47584d64a5b2c5ebab623d6cb014482650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a44fd7cba0ae79c8098e41e4b543c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4a323e8df14c8b34b0fb1d9f0c34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93415ec33f4316e07d00c0d9e84861653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f70f2737a7b4e0d6a8fa7966d2ea3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b24ac9f177bb3777b7dca398feb25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906056dc413f9953e89cc970268ff753656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5574c824678296d9a151820d342b181657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f65b55faa5cd2cca963a956b918e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5ad04a7aecbeb80ddaffb466539c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d60b23c7736947a03e6a4292354220660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319d6ac186ee477d39351abf92a7dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bf1869c57448036681f236088bb3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6403700aa5f44a0223d54213f63be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899e972130d7f5b429a801495d9d84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd312d8922f10be9814cc813267f69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968c55406dd3bc6ba6f1789c9433be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960831eab16fd4ae3c410a02c2255fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852c3d7d1e94ab4e6d6a20456a022d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b32f18b5a02135f3622a7db45c244669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ac684390d9e7cf856e9912315897670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8399dda96209ef0750eddd4c48a09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491824f61da7ac275e78c1d2ea7326fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda623cdcbb27b95029a4e66ff37b72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fc8135e36344eba772ad731c2d988674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982ad2a03cdd7f7bc88afd3c010d069675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dc3bdcac6809d766caf8756dd6020676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9eec780698a60b3f255abfac123fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d529df6662cc5c9bebe4c0fae2cf87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb65cf139b5d65ca17ef1b9d2f6d6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af9fd9d7a97e4ae40eb3c9cc15aaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1d5f7f6fa0655c7937fb1ba7ba5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fee8ba8988174a36ba48bb52ee7c4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8156f62a63f0c467aca4186e3d7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c005c8587143c0a379e2b3b26610684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c39a6ab6dfcd651d194ac86c703a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b9ef6421e5d126c2484d6f7c9e01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2da7152aa508e587562f176247a439687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efdb3d4c64a903002ef32dc77051f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15eb384a05a1b716716e276838c487689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aedbd337abe1f7e176488712ef6a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba3ae3dfdb5ed48ee8e1cd2e45341691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecadff7886a3f77e5580d00f47ab67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6cdeaa60fa56e99934987c16506c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d261ac20e5867eb7112f9da6b0721694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04cc8282ad7249422bf07b56b7ff18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71beaf98e473332b8945361a4a4f45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c814ad7051ca8a409160e219bf686697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2253c58fe9c5038b116e4397927f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc82258296d22f918b9f451a472aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357082441975d0b5022bf272eefa2cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee6317381f9f6fa766bcecd95f7a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e168d97bc957b9a7a9d1cc9993a67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2908d9024db4b1ebf0f141a268c43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efbb75da0cba7ede6c87f2d077c7f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92317db20d3499f58708b77c645244a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4f4ec4c7255cf964a5e1fc4b0eb67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e519eb53c16cd392ec682f724b197707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf8886705a5e746cef15d9dc899d51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944faa86bde89f61cafb9dbcd60f7d58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3f538e8c9b3f75b12f186d2f534f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827adadfa03a534f093ef711f508970711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a2fad7f5bdf8fd10d45c923d37757712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594e9f633d3d67f7eaec759085e9c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c967cddab774b219687d39a3ee24ec0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993a5d5f1336dd6cf9e5c6667db0423715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf582d366e2b41382b785f15ac1c0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c7fb9375edec39aaee05296046387717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd6624f64a2c792c8ad00c04417366718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f95b8b8f9f1cabd4bc7fa069cccff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304376bbfa2cd804a12da97cdd491846720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e98c10cebbd1ae6cf5a5dc7624bc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1091a63c471e1fd026dbb5be1e618722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f79dd9a554c4ca8ac9bdce72a45a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414707802d1f14d14039c8b955d50747724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1176b1bb197e743f5310aa929ae69c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbdc35566244d89cf723964065d19d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3cddf0fb1e7f0ee455a08a9348049727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa407a924640a301f5b894c877427ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d66630a067675973057e2eca8cc57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b1f78a0af2328b81e4aa83c6f1c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8674503f8d01f58fc5a00b70c1df1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88977e3997ba3818b92a03e0fade71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0411b8932e2576a44402992eaf1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be3095561d3852958173f4c6c7a570734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2d1f179bebeb7400c23a394b66d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16cc23b70a6640a09de4ae57ce7def736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5188e1bf3339ce54e0c89a07aa88306737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a002841bdbc89a7cf61c2cc1c4ec0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cca6c278e76d78f69d2e004e54d17b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e979d918bf72fcf14e960de83c9bef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13425e8801504292b2cc699da638b805741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1948407e62bb00f63dcc029590580b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780d90dade3ae48800a2a0caee5ac9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334620b23662b6d57968bc4abc9045b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8b1b776b14a5588c4135bc258da5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0a2e87604df56fb3ba4bc27dfab1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b49b9f68b40772a61ddb25c0be19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02d318c5d19981e43a9ac90c3cba4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb9602fe79050a538793a2278d8be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f544e18fc4324fb0c1922ecd7c27db4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef9b388897ad900cdc053b2126c06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f8dd7cb512622b4cf86547906e8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4684817591b570143651f1c599ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c2c0c1fa47a1f3d8c2d21593cfdc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab159863f09108ab501c3be9586755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7e97b6845edd7103aee73a9192fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab78bd437bc31ced0dbf4fac4b32169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3b71b487299eb9cb23a6c95c20f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563bc118c2d1f169a36d853ea9628ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76598623e2a2e2ea205390fb86590f09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021e2e43ea1bb9d676c74d6fb6d0d92761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e02355e55e422fd110b52030924731762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b85d848f28e248160c0a05e12d411763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f69d35bb84d5e7fef76a91ce042e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4287ddb7280987f95923d9692f77c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb7ac2fc316f4e790c3de236f1800766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0413a19972aee10a122ba78886b09767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f662115964fad1e056dd9dca29acee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27b119400218f7f82d561f7d96325769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf8cf84afeb46a1fab69d22a1cfcf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd21198fc9115a6b1591e9c95a1314771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668d79632658b767d5f8a349bafe26772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440be0a68cc9a93f803617a1000a963a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad9c3b53e9c52a6575f907f2fe9c39774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8c0980237cd337b8931da6dcfb31775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874492c807e52ece6613f586b5e88f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd448136c1fdce54a2bf600842223777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350cf503026d03b6a1d58587f904cfe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e245a1215580778833cf72e5fc20649779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f0e64f6598d3d28843220fc2c343780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d74fc275ae3df8251a5eab159ce931781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb165ca04fa14d8f84875054834a0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126ec743ecc77b9f08024d71a7a4a35783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c30044c81140f738fab948efc7cb2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef499aeb9b1c3d119425e737b4372785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec84379c6e877a6f49101168a4722f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae0165fce161b3c0d5d1d90a578aed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd40ebf4c2534b3a4ddf4c0453cb79788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4c032dfbc5392b5b5483e86f9dd4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2c12e31d63506f92e5dfeaa39fb8c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab4ffc54ebad417b7ae6ad689462a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23717f4036cf7592db31431cf5de1b70792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7d4f944010d6f4f5f02fc28c30fd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd25ab2c2c88c93b0542ca4b4bf763794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0eed44013965453049640a2429246795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795367deeae3be8d33ce32cb75ebff13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3583afe4d5a59ee7e3b8067222c17f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d942167611b98e9ff69ca988f6b009d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a155c5465873410b85d905ebdc787799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b249fbc2e3d94c97569fa3364e8d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ba5c765bf976432efc954fab111a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe3e8ca0b5f4a4effa1422310836c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d20443bdcc8b75e7bc52038b19b53e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d9c01801a2f46312288b584fc3d1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5efae4568953503d682b3bf33a3905805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc596529d15173f9231d801f2589a6d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318190ede21c0747b8b64ace26f5d95d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b697f2a35a74ffa8d687bcffe1182808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257317bac2455e6228185a80d0e7d550809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841050e4158859e6138c8c2f876e59810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6d6f620dc97da7978ab3d6073e0bd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2e49d6920d9508d4bba37403b23a2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804bf5d8a878c4c0813a3ad85882802813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f2f933a762b991bd6e6ec8211636814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a874517f26c30d1d1b9a806d2e54d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25040ea87daeeca38920ae99b29537816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeddd9a76dc5e8efd5beb7d477a7c16817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbfa5e8b728070f30a5601528ebad8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e1911147145ed971e120962f4515e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21468139b0ad46f3bfc2756408fd9f41820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d73fa960aba9b25f22945f5d1e8f821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7bf17459992290f58763d535faf171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e7a18e2e06998a23c016cb8dfdb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd4b4c9965f6d358aac6b3ab42a52d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcad205575f020ebe3bd033813c5dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952449f587a0a422f018bc78f7dfaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137dac0af4b3c6b00d56f6e9adc817f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17b95d7c9fd22c157a1326c5e84657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57676e3f4d97b6dd696c1ddf815d3418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18974767d742b9d26a46ff236d19756f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75c43539a686ed59f6b31313e89a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c46e22851bcea45ce69ef8622bf5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfa64b784731316a200d27d0f1df212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9acb416f9e6e183bc298ba70763213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64ec43e3c213a3685e405534d906f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e701e85425a53fb130e5f3efa6a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929725da66afa3ac953f90ce5de351f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907f306fa2acea172ae75d88d37d3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b64ededa211b25879cc9370a82bdaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4f78d6392ce8f0e632c9442e2bbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be984fbea46d72531cea1e1cf6cf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e264ae255d37f9bc9b315abc54d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fe693ce65ef75efce7017f9483a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776847486b96e5d0fa9d3d3af786b4c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423d11c2ce27ef129c6c6a62188fe1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cabb02f14d411d0e4ac3eebacbc5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0d92fe902269375876712c9e79ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f93212103ec4d21357748c136e6b9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1c187f9596d3ee32f54d912fe18f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5711be7eb93e4ac2a2e357481a08f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9003fe1e6c5ce26af7de025680bfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fa9965518d591da77142b07119a8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524b22a6e871707089d359824e440b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a87cb1b22d627ebf6a3f2e391d43333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6a3e58c4196f268caf208a96274f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b083b51b392964443bad367844db5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41861abb4a6682e0b701ba8959e5fd3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec268e91e36eb398b789fca85c081c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8208c772648e02be598149f877f9d5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b58555456602705cfce202e4e76f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd92d0fe7790b4e59c7e41b8453f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a90d246a08e12e0116f6866b6dc7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd8d322b2dd1dfd4e27d0f6c281a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8b3299f3363906e1cdbe752980eea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf24fb8dbbca1b1791a7aa187b3f8b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35602b9ff5cd36ad61a3ccf7ce0a224245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf390c5bfd81023ba0ff802cd75ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3fe08944e73b91cd71fce54bc8c9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a314d9ca89754e89d77fedf9cbdbc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269da121f1d3603e025f12542f4cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad42f4793c5ad747927c10cd1cbd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c016d85fa7797ff286dbab6a470851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fe923751148c57cfd0636e6cdb21352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30551afed0507d08132ce80fb1ad504d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdadf896369ba7d8f942a00dbdf3eab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67826662ee600ba52d75afc78dfa8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc0b1ddfead51707bdd3e02917d22d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1f7121b3f3e04f97b0db30802f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46498bac9b19dc1cd8f1e077c3925d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd39aaddb9c236c6523b9b0ec297ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c418dc1f2426cb2886e29b5832ff660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11dd0b0d3af8c73a9ede4880d7b20161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6702a07cd1685ff972b879f1e0896462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fce9ed6745b5a88870a996383d4f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3da759a35fed25571a054b768b64e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36095a78ea03c43303d860d2002b00265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b4c6a3cfba011aa2295e50b5d82066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18a6c1540a2146ddf9717446e207867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15fbfe7f9c6fbefd36c2f94945a6ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa66e09e846bbaa8876c464b27ec569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e7fc6037792e1ca9ac32f027dfc7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb156f79ab826f22e785462217641f6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ffef42bc32ec5bebcac20dc9b2a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d42e8a06b0635f9e2ace29fc585e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d0ebd7c9c7f35d5ff98c1c35c8c1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459a2dec714ab33c67175497deef74275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee7e1cd1359bd613ca9459ff7e023376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6dace76dda4f1d17e82e4778ec0ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440898998637af9ec6f57b9b89ac6ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21c0a32f3f7fc43014d8267736f5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c06a77b0fd01d2dd9327ffcc000e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3272ce1e9f930fc0a354ef34daa881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156bf5fde337ac1e0967e1b37caee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79257e5fa38e8fa7684212a230ab3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd000ef8b9f0a5df51f9708d5e7b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cbfdb9b25692709b6f4bd88e350b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f804cfdd4937ed0feedef271824a32886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cd47c1f2cae9d57d26d10c6a40daf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f0dd16201233cf10d2de9d724fcbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3f3045ca5841ab39728aea8caa63789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b42cf826f14a7ddb3056d7bcbd0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519455d4e7c5c75a36f0eca71bf479291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d53ba487b51c830b5f1ae9e702af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7fa79ef44e972694ccd74c93511493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff88384f2e88b475c6d84c15180d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a13db60ef18e76ee150b9897c2b6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0fd0e5306989a8c8f874658932e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47565d24576419d7b9349a53582cf84197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a09482a9a119ee8a472dae2d19d70798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0bc34c301cbfddf02baa47235ecaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b54c7a4dbd62cd2d336509f6cb9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658e3bb00977a68ac8f3587cf827e70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd03d7d2b395a8c41eb92102500c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d81a1680d1c781f237b66809c0079103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb4c234b235bcb0c0f3ab5b694ba7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38846577dd6c67716ed142e3c29b3e13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df4ffcf132cd68aafb569f9c84062106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945596e52f5c68d23787ce1b888c7992107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c289ce7e52417c8638efe165c26087108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e64a29a727438776d243da23a80542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7608051a4dbb3d5c5a00b9463f917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80909fe0cbad335eb1e6609dce7530a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bcf0cc741b4ee1203fb727ef8192d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d83f8567a896a146bf94eb1212d287113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c99723973ffb7e059b1b19ae42f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c9958b73c5101f718acd4718b35e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb52ca13eddda6c61e475c2def4b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff1e273f060fbe5332bf776623083117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c745ffcd4d481ff5b2c094f8b5ce1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561d439b2165284f52173a3324f3a0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52bdd9ae67583e2e9a0b4f84b0dacc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe9e829a9a3f1b42185d59fe8dc25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340afb3ae3a599e72903a1c57de6aa0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea6bad127188d6c0bb4bf7d212267123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278464d47984bad6b0ea04b18b3c25f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994dc812660e51b2667c9372e01bdeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547ba379847b079c5985f05b3ac4def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f004630284975672bd3683faaa62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88b55d79e2f0b6eaec9af67a2a984128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b09995640c058ce10eccbc5c3513a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744807555324d2e704f1441e82c2fb2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660bce369c3d87821f6c8dc3bf382d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47735c09988030d7afed4f87d42bafb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787a02d786d4c2f4329bc2378aa9be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0538cd1fb1a7533470b88481e48f92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7435fd4a9b9d874e53b6faeddadbf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc50e9f7d9912f7a13c8a77d2b290ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5a634c73f8fb9f7b8a4f57886d3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e007b373475142a0c47f12c9d2cfd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617acf111e786fde843d65a726f1fb31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798610ab9281b5234369891e33ed5865140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f59d77bb44039b0fcc629e1d16d0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8124c0bb36a42392930b0943000bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a86080c14632d7ca1a1678dadde44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4acea874cfc2b3f12494d202907fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6bc016baf3cd73c51614bf889053145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b168603b996bf5a77009021ed73b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e84b8e4d34bfb0573a539a98ff6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cc7a6a9e3893e781ce3be6113b05c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de7a2491c7d9c19d63a2439912ebad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab1181553e5f3073e541332d74713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dd77fab3bcaa59761d45997623539151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076ebe6b8d02f5953ea538aae3d033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d67fb21468d5cd873eff595eada6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb5b8ceb06553bae468db764e4d894154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f59f3585637c45cfa9db62d3f90e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2015a6600b1e7481f5900a95fe6db0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f8ce4cfd57e8ed3cb280957632ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2db1e8337e705a7514be9a7eb5846158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6abf06723e78336a341de01862d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544b8003db75f6c47f62a245e4b217e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4069fdb1e9f2752e36a4e4cdedf48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecbeb0e305568c91c78ec2db958031162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79434879b74e2eca016af8f8a0a1027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd34c266e368fd5452d6929e875571164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692213bd601a1b0ed661c21d681c60f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6caa7fef0903c1bf5becf64d0145166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfaf67dbcb5101855dea3b3daef694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c12d6ae55313d0edacc6453cb43301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce3945d91f3d30d4aafbb829d45e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ca22708df16f99593cc11a9ea805170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2350ca2957d6d3925a03ad9797469c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44de174f7a20ec414344f1cf0d47b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2cb1d6ddb0c607562c7d4899e065173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e041c66ae5e77765af19d2cc59b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d031bd2e2fa5492373dc262a7dfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f4ad47a6f9ebeed8d08c4c21f019176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465b9bb6ee39075167618cbd6ef56c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a19311e83ee51f94710654fb801e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef7dbbb2886394f9514c7ade207f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0235a13719e0a33d573a81a53fb17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8d55b3a7cde8ca3ecb807c1b3bf7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eff7254cc006060d6f48b3bbc291b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006352ca957a2451d4ed75ec1c96dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26499718660abd29484eafaffac8ad48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2032a73856dccb0a07715b8af798185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146396d743d76137f947dab6345afa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848646d6564a9a01d8816447d22662e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425cda1d15d7d07d7bf724ea783940c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07174abf5c29d282febaf1317017590189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a338827f031a446449b010bcf67c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60f88fee49a2606ae36dd9e2a19a21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52c335bdb13fe08ede04d20d2d4f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abdf89991d2835c53b09a32e42d0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cddc0950129e7f3dce6dbd4727e7f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094372e30bb604e3f696ab6b948a18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1cd2d84477124a7c6e1fc3864de8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640df89492be7d3673973c3e9cd57022197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a831a68dce8f89a892f8f6a15b87f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf33e4f4c5df14f576dea48f459ab49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff578e7e7579ec1f714647043ea4f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a8c5c59d58e32a0d844645810f8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ea730ebf53a7baae3320d24e5834202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213743e99ba52afd240d7435c46f1e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39560afe609a00f07b4818dd8b172b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ee33dba86ad720006b06b1c1cc19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db6bd0c4fb32914644cc320d62e865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe54e0fbc08414a9498664e0db9ef1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e02906dafd9349d45235fb0ccc198208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d0701deaaf0685f1c5231bf7a9b6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb44975b37800a64455a52097e1927210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a06bf5e59de5118e0188ffec5adc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd5605e42d24b5dee2b2eca07d2cda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe7b9978b645564fd257b7abe0e449213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d75a6394cc10d86e8b3a3bb42dc90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfa002de17675ad54f7c415c53178215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb0cf202a8f42d53d8bfce8a7b3dcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d14a60757dd5342f9bba88ae6332217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0febc267f7a0d317097b4a230e1bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e9d554396afbe0559b85acd1dae9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65050d56a13a8e6b4bb181a4d9ed0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004586094dd82340b55e1666ca6c964221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8769be93ecc7fb057ab73e1862a3f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4f1001b37a9207692049d6c31f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca33c39713d966415b3198b6cccab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a4bae8c4b932449ad5faeef828dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa282763714106bfdd5b9b69ffb2ad9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466347c7fda23200c2deb3b19d89afe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f5e76bdd417f6a836da656511aaa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54c613a7ca2a5dc0e6d8b4444a41c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9b6d50d207cc76fbc3b109383c533230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d27ad6bfe8ae1ed33120f3375d5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48ef36f16d2b1cd879f3bd1aea835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d4843e437ca8bd6d590cf99dda393233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565975e6d9ffeb34949466b97052f98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee11b959cf0509783eabb50f078b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a5a471f952a97731778a68518b3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1345122041714c2537e576f8f9a32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a9e85ad210720cce639a0377ee75b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75763c93abed6354fc4f98bb9563e94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badca7d1700322b8d521bb198c805c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a01c26659e8619faadf8bde077c861241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3bbfe6129c41d1a4e415cbce0226c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790039c9620eaa8217271772f67d2d2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913419fda2f88080e2d474a4814d38c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495d726911089f51b0a43edb61be716245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03744cb7969c58e487d9887fa6bf99bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d91542ae3f673943d718abe5d3708d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a48a9c96c5382b7ea0ad0025ba5ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf9e4c7b266f4093ae16cce22a596b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921c1dff2f35ec46caf2705acb007e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274f092ec6ca0a97782db752fbdae3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd1fc3249b091afe1acc3d2555c5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec7c686663835778b10452c290498253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e07d68f462adf8add628bd76d00a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a138745f8621a4684a4025f9bddf52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7ed05d354944c22c150ae54294cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312a6a450cac686665f21e59b834c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf57872bbb24af13adcd6870fef5005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb460b451672a046d259335747569eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb58997c00ef4021b9eed38b6bea0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e22f5398704bfd97f82a5bde28f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d10c6d2f006de3690e1b06e882fa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5fd640a064a01453e76d6b4474775263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b23f354667f5e8de891fc841a31987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f165115ebf1f989cd7040060a03541265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6731a9ac49de26ab075409bfba9bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2df7d6e771b03ab97ed40d197bcc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aacf44272cd4ce148e99b59f40414268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12f5a5b84ef66e5b6676187e03f6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15207a8a9314c78418118c1bf213667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ff25cefeb57aba8c00430263c7a22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eddbc6f2997e19460fbcfbf4a2b74e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6230f226ae6eb8f2477b44cfc45ac76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f233b0828e20cef38262feae0fd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d6cab46fe609a2de3b6034762d6b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d35ad7e044683b36276d6c4ee2a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49818f0d9be6b6c3a3e23cc696cf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3549a18ce985e6f4d99a0a1f3bbb44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315c79a1427be01f75ffb6aa4aa7e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16878497148ffb4d789e6e2ecc6d10ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a1613b00bc24ff8398e42b89225f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1d8914c0930a5bd07d9301e4ff44c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30693ca950ffc98ea48af43459f82334283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0e71f56531357731898a28bf0cfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4022265bcd5758b2016a680d78a5d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fe0b9ce0530efa3086172142032f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34538f9c43cfa3375476c77c93d00f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a4dfa2ee078cd9e8f0b5b9616891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97499256e1acfb39e5ee3a21605101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d23ca994ee76a8157dabf45d1956e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c76a28b7d8f6f52cc1a00a97f293291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8894ab11bae390dc8df49e6514c03d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a3c6b8a932e1b0ed03ea442800e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c3eb86ae0290421e0dc433b0058e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5fa405a6915c4c703814e6200cda6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f8f0b3e4debc755ab43f3d9fba759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d68770835921ae9da7d852be1f933297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbbb232bda6a6be43a52d7287ab815298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206ad9d46881a943574827863cd5dff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead5ff7ffbc64850858fcac8480dd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d0c391bd9272ce4ecf86675589425301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b58092d3d0e9cf7d34058a9160da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d495625c25486770912c81f16cac6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65d8cb9cf7bc99ff2a566d00cb79f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce54562c2f141dde23425f7cbb158b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf932b6091284fdce7749860763c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc773b7ae2a905a1f6a7b6a78fa962307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaad49f171db489ca2604e87dd7c13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35107b0f335b0df300f04f5e70cdc83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274055e0ab241f4c03ab96306c2d7170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd6c307e06ff167354306f928f9ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8709c1ddfba3af61c9e85451343efbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9ff4824c23244d0182d1a1199df0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d82082d5cf52223346758d29463d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858355a1d4cef76595afd4a2ea2bf722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910cbb7fad6769862350d99c139fcce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402ad188896e867915577210944d417317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a3cc00d1ea7be862a5fbe334008d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52425c61a3fccd220db33c757d2f64b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661682e9772b0d3d00565f2b34b718dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65239787f04d677c9311c5856c31770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9bda861eb35ae73eb809fac9a1b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be00e7ec42db1cb8609928e242e9e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788eb719a1d70406e0e9a8233f7e63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62604df88f5fb1d8d1f32bb15ce313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9e842e231b8cf453caff43109b0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60694d9a93292e718a82bb3c24a4f8f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82dfc9a0d40a99a201626406b16f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2171dd040aeae4f5bc95eaf8ed466329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b30c7d6f6a1f34470907c4e10a95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee5f1a3bb0c0dccc05b4dae316b492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef1c4e97e8f55b40140ecda454b87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1dc64975e1a8f18f870465a1bac0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac07489ca2cbf340c7c09d7ffe4ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f62a16f0ea827f6f3f771d844b0ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabaa1f524c5f9f86fb05edb1537314336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b516afb95acab2d5807a179196e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853fbf21f9c8dd3dcbb253947bfcb29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe3b89e1036c4b7857b96d8b1aff6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca3b8f06a58e4d5364b926d191de12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9827752602601d7ae3cdd0efa2d064341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306da94f0cc9a120eb6ce45cd3cb0955342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebb0cad074d7168fde67331806faf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f16286a5f2734d8a69752aa1a440344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba21982bb7fa605a94d89c3571d67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e2c249aaa34ae18443eb01274a5dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93bb7a7a91dc35164ee764429a2d1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d064c4984cb5a9f3b0bb30a215498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec372421c1350f657fa71934a3bd567349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361902ff130efbb9b3fefc56c60bd84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09420ca4497424e4066179d46f976351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5557a79236fb11156f4a91b5a5ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603b4cd8883bb09183cbe2342a2c2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2d915778916f6377b03da0030122a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134eba1ef96ef862b6f85e410775606355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3228b060d5c6258b8cdd7ef45b0765356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff6a5d31da5c2acff71671bd6facc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c395bc584bd0cc9f38072ebd2653358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4a3b34122e9fbe8e53f3ef908c62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7456be34d01f6a1bb45a5c8a526f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1dbf630b5f795883d5ab33fdca7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84d734c2b8519eedc4af901bdc5140362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b93de18f69ea8a863ad672ffc8a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a807b767d86751dacdbd96a82ce7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192830f59f290ba60d784ac9f04c360365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee899e8353ded384e47f34172fcce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c758d4d3ac8f3787fea6f1611dfea1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ae5b651796270112b9285a853a7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d8cd5af6f53e0d73cda335679304e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd291ef1bda57e2a04cb483dc71b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcef4af600f23a1d686ea1958120b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae186972c9e662a069c4f0fa23d1a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da03a1e329f5a171365d6555498a59d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f995264ea23589fc4f0b0cb3b1083e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26524ac0461a0f3b8c7e01d33b64e3ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789513bc6b908d0acddd3c3ef977a03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d3aeb2bd73d915f3cd5367dd3d80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35784abb665208cc6a5dc2ea6801dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6fab8a04507f4d7ab6a4642b12d7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37601ae84e0bfa089fcdb9efb6c2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23b3ae782fcf4dd0387095b87efc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e067e690afe167a08d2fd903888676382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf00c4b0f59158ebaaa7208d38931383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f6881ddeef22b25a25c26d724ce8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04805fcba76bf48ab5d323352275a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0513ffd072e3371408b474527b4e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aea27d1ca4f8aba1f046b0735486a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265bb5eee2be776f5783d810771865388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a42cddeb599a4cbd3642d254cc15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182f048a1779c8a801f53fbb187c42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ae2eb117b1428f5ddf5ff19c9e4e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae78213d2c471b433790d6966cf452392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7ac78da1b3e6c88d486b28eb7f54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cfdd2e7691d842d6ac7b4709b1111394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa62849cd969572ab9b62baa006eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e85550876d166a50d11d37c0feba5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d484d97c494d7fcd4962d240aa5af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d466223507c278ea74c3806663c1398398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0760a1d77bd2f06d416417df7f488399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9eb50ba44486aea1ccb9d916f55a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20aacde56111d91cfc754af1280a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542985fdc71cd5ec323642f80bf4fece402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666edcd476bb05c969536322b1e13aa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7612629990ec3bf6cf2cabe874f14a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ee4a4acfca82771fb9deadc3ca1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeb903ff2ac4e01673c1825b19eac4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98468ee484255a428ef8cbfa35bfeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1718b7d4f41eab93b0fbcb72fcf3f2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c613830f9e9de6c62cec4f881e89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd52ba4909184debebca341bba7974410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988dac493b36456059a5f54b1595c68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad77cd669dbd57dcf30d5074cd49d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73efbdfa2584e7f81a4e3f32bbd5524413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f75b7c2c8a3513d7789414a946c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb3b579856c555b940239954fd8a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9498398aa669463dedb8dd4cd1f654416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322692b8321432a622177036e5da84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cde85292eb184fbf2a65f229f5b00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7551f283684a632d601bdf23424c7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5fe6b752dc04331de3dc4c9f48bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91696e83903a78319ca8b226a1a112421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0391ed0db92957f0bb81d03f4f1ac9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e109998d64fbec92423708c6630da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c137e00dec974c932fe5beb263fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2e49f3056c96570d34b3283193467425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97196fc8013c151ebd71a98df3167dbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79662a2b696e6055abc8cc382f1be79a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7baf9063fddae49baf4ac5d4de477428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21624e6a11257d7cd22250b0185c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163421ac7237644003ca811e0b2f8c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c39897bed2fb808e58573cb8d95a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064634a5b42afdf799e6e5a057c7e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876bc019edc7d158cb3e34626217ef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcb47233db5748337b8157e8398b93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e67ac762dcd4b8984c54a9ae53275435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2b1d62cef51ee0bcf32437cff4bd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c64afab1c4aad661350f51f815502437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb1d61d3ef48563dc643885150a20c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9dbef7f0b6fa34b11fb1d85cd55e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d3a6dec90d32d494582a6a1ffdbb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a54a2cab31550c6d71e87f4274a2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b05b08a875bf24dd0f580baa56d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8666b10237e0cb8146b8e4bab1ad8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841a5865b111ddfba8550c49c5e966444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaced80f69562ebe1b1452ed74436db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe2121832c8cf9910e373a576adc83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d461ac6f24fcc37951814982d646e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152f7a5432d1cb30110fbf273afbd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d631a82d501664d49f7a1a989dad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d31ed0c8d098eaf4e20912ca2462450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87a6aae472f19bdf9f30525923d6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778325a8cc430bb59ba2dd945d7744452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033faae0207a78e9b84ab610213e63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfddb8714c89d255b57d3cde025bcdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437b07d16818c87ab1365b2b761dc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81025c20b7e302bce4e5b2213ff2d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbcb8f9594b327966688a958d1fe5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005be91d0c8f414ab40335ce4adc8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e656d253a9932ed2efc7eaa136eea1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39736f30c678e3b29d8f19002034ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9cac0264f0aed7938f39f4146e687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f9334623186f82cb7980c340c78f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798fcc876f127b7ca87753359d8b338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86689b6fadaaad8b32c787dba2c6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f064e8e309ca0361259375ae8dafe0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89818cb3e0b87f28f2466be868b9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473fd7367bd61ad611264bf4371f114467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d68a3082cb59beb0239c09b06920c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e19b31d9c0995b97af0d3bb70a981c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34d341a39271b5c06187a89cb79f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0766f41b1e27dfa3755157e88502a26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf8cd86b877c645a2810ce223269f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f463343dc06eafc79481101bba51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cabb71ee4b7ab30dcfc62176ceb4cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b275e92682a5c62f397c61c7c8a84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1576163dce000329f4e9a0b87c9b6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744d920448b4a67e68220f52d6d425477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc0c90646457d94dc61e464a64559478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e503ac79e7e23847aec2940210e17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d91043275d83d0d6aaf0331e86dbdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9faa2e343911e7201c9dabab6ef55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8bd9ca992ca252112e74c7cbf57b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467dd472db831a71be480898f5dca52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a37ea64bdfa0e4136d76eaea9947484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e989cc64ddc017eeafe0693bb2b2c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae06e455d9886a7796d229cf0c2fd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f713f1c2c5b358197460cd2e268c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89108b188218d8cc21319d1efc6929a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae2ac820bcc718819037ba459db00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981af3f4347afaf708ea863bb4c81e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e3c171b67ce99995c743566b55cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf2d7fcf99bb044142a8f4fb6963d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d3b886fa4815e9a00490af98f5c78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faffe5a4f9191adab31fd46995909cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd6632b28aed515a41099b5f708936495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceac91ecf60150b81858106e7eda47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ec015d80bbfd1019dfd39c2d65da3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c7953ba2056b67f9c0ea260fabf98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb494a6e0f5183cdd343d72450640499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a70eb5e3e1683d8bdcd56e9be33e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a4a42a94a949d570f3645504d204501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c05c717115bb61294fcdbfa6521fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d4d1cc174952afbd11e98c7f40c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74ae5f6376b4506055770f185a5bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e34e923a2c95554ffd0197172eccdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c813b1edf14cb622d3c9893d0e2f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecd04eaedde2044c3dcb797371b973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b78178a9ca6ad909a0f6393512e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6d2311fe99f784c2a3ffeb8fed7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b800ad659b65fa02f07fd2752de9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b053cf7d59ce129f37454a53c5d145511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba642b87098f4a0935938ca4c5cee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccf8f08ffbaf32f3ce28b86cf23fe6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a774ca02ffd5b6513ddf26e1f0338514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7f1ceff1cb48e228e444b72695bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4045631d04ab89af9ec19a9d0af08c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24a709185b5e1dbff2529194458cf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de2a7c0bc1e0e3fce7ad25b6da406518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef0cd215c8c952e1472998c7d6e5d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087433ca5806689f012b9e972bf34a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c11c13e555af9af8c07bd39d34aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d2527a5f209ea4b3adf0154d5ff3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6844b6e6da0416534a404160914a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4035528e7553f7bf79e27e6e95cd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe6157ecfa1746a823c350a0a76a47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad330bd34fb88548fbe43d1b1f913526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb72205c32900a34fbb1f734cdfff9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed9323f118c891db4ac8f4ac54c9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e85112b06b0e2e97ff822da9fa0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b0eac47f47ca6f44b7e4dfeb0c364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4b2100ab558a8fd3b3218ff9aa024531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f46121ca3558a72f47edc17cf65b5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b49fd31e7fa82c619d76ed0375127d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f234876134a7b001c3460f70053c058534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a21ea405f02a100cdd5fe865c2b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7df41ad52cb39e4b57596a4826a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9091b8a813b903cbcaa3a33ef5582537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b3b8714105830f9a7ea10b2817fe8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b05e891682c1d95830f0395e5d000539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788906bc18a0e8ab3ade929621d1278a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9333d74577ac060e1d88e35cd0bf59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301020e0d6edad9cfbffe8c3411f142542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d12a34eb2a96d457e6c6fbb2328530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a819a6f1091f522e2ab0f50b7659b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6115ac179ccf238241a66fd5b30f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa9d1880e5080319d2dc2dc409bca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cadc89dc4f730374cb9c1fef126716547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ec8483a0bc3ddeaca8d49bd65e48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba916023ca5f047cb243472f4e524d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5db4541a2fda226dc00314fa4a03c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e387a5bbe2f3bfc252818fb5e5ebf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cbb86026e52032f787f20b2588310552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847c2d1d68c63c2ae92f62e4dbd22f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9a22c8eab6e698abcf1f1490c449554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c1b56245aa4b8740d9a1d202b2184555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1422d2a0d6aaffb1646294f29d2de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea03e25afe53c69a4a9746ffd5fbf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652e56f50cb525ad272ab179bbf5b3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76fcffa5c907209d7dbc5d09c82ffb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba5642ae290f4072c0a6f1695b6ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44f10bb3476a7f6c56e0e543cc02b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a32d53f1c31d8d7cfebcae18bc435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e67159d3df068d931e9fc6ea6c3944563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1954156e8cd310d2c9bc02e1db6a89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b92881ac03eea42ead5c72eadc9db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490883d823318eaba01ed158bc0d8965566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6be65a743dce11b3abc404c918f5bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b5180c4c721960b34bfb3bbc9ecc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776858bb1af4a6f745647408dc30951569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4cab00decd39a7f44b4676ad296d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa99cc3cc3aecb2e2e584b58821002571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852bbb2f6983708fe4ffc4b06086768572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249bee4417dbc891d28c00f226e445d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947b8fc1b4af98c626bfbfe81d1b56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975b760492b197d3116371785470d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a028e0956129c533d2c36a5804c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433e2e7d8e2c8d015b5a6a23d6e108577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49edb068efa9ff2164b52b7f0c844578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398505e5a577813a275d18c7ce7490eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab43617dcb263f67fff113b38bef0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a25baf3dec63d1cea2b56849f21c95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3080a9edf4802b60f9e8a53c8d4ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf83ab1e7e9aefc3907f8c16b295c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6641662b997d4489d678625d5795d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9599ae7496bd4becb58188fcccbb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf701ecc3936836fca91d252d6471109586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546681ce3de838834935681e90860f51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee45e565dd11286acbd363c66cab00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9146c684d01615793338db5e9eba53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b756a825b47a940ba4473e28da81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4182d1f5eb6a8d62353d6f5a00b5ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798592cde781f360e5ec5fa163941c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090738fdc219532551aae18ba65e283593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ec97572d1ea147792515ce2afcc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb6ddd5069e3f90e637acb0f5a43e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237fba6a91dc51f12bcca91ce4b1fc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5074758ceacd4478f95fb2ab4be20fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c956689dac5b22c5094f421c026a36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c63f82f5fec3bd7c9044ecfeebeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987730662a5b082e9efa2d0ab4aa02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d6e5999ca80fcab46e21914c4c43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ef6d184ac762f3a09576fb33a09d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f7a1795950e96b72db7a4d51ea1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fd44a22bea82e00579bfac376869604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018557e3ac430ad1b47c5e38b0749cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152aa667836b9b795bc1c7e72bc4d26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69057933bab23de378772e6d4dd6d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95e7c2d968c32e3c11ecd09e294cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fa15eb96a5cb600eef2c0908607de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00fda770df41f7d596cb447ad7363610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13653a2b26b9e4f3e8fb8febbe5cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57853ab75080365b56d4d8fbe4a88ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4c09a47545ae5573c2af42405c426613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e045e5603265e8f8721e08e19159ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246298effd1f1e42f66d84c7c46aa2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7095a21f5ed2d18cdea2eb61d553616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df95dd9eeb7536985640020d53fc334617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04939a2d9ff327eb75698c069efde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ada1fe95b2fc4c944c222a0b32be6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a340a6bc6b8283ca58bba610f2b960620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2708af9433ac8e34f466cadb85d4eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa43a19fd7ba9ebeb195782cf179b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350859646e671709c8ee8bc92a32599623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb654b48016d6dcdffa25f1ca0763bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f5b596fa0befd2d5982587106a118625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c54462c3e02cbcb580d5442ffc0f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96d7b9c8c215a42691edc192d5ec1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1d511321abf028831a710d5a7071628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f373785a4ecf7e03317393f303f32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5fc1c2909282b0d9d00e6eaf6e1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49751e36c23528421ab7b42fbac0ea7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515054103eff409a30c7f773055fc35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773460226d93911588e4f64d81cb94cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc40d854042fc12831028ae278ec4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d6a3db1ce35a8e3fdf10e88f8b0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae8729e6fb6d6cf3ea299f5dd8cda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a39840bc6e06c59528f6b828ff62f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8f13794b1edb3f1090ccdb3793bd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3f1f01ffda79b90066e10cfbe89de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ad8a9be82c3369066f970fd31079640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2420894ba7da25cf2f75dc658b5a302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564382fc10af3b5d6ca3b959931280642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109c8e99d028c8e25885612f7cfb28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852dbf2252ac79215bb89c334cfad7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79f18f79eacc47e44dc11dfa480a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19300329ec2c6008d38a5d318bb8552646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15c8bceaed1465f50c7c103f39187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ead1eb8e5aab1f8eb5ff1c7b0620c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd71ad8cb815bef723828a89dfc24d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641bd6d94fdee8d1fb77fbc5f55103650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9ca0bfe1e6b93781aeb2df3565b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6dee6f7137140d86a62d1ed2ac663652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd982bdead3d0cf0e52378ec7578a6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666ce2c96e5be73c057a14218df189654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9aa725b54a1c35dc2a95b8d14ca7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e42544a2c31e5ba54e98106da015d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a2fedc64091ab522dafe05d4c09d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70b2c6481220471f0fe29399163ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2e782c9a11dfd97abdf9610105cdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8955aeb1ca1402a99302d1dfc8b89f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82dbeb2b14cfc7e71bfd02fb37b4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff374428708f8c78236c91d887ace7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aa5aada04601e5731b4ea46ae1e2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f30bcc749df896142bb55ce9c007c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c17f3f450fec847a7e96eaedd0d7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39a40096dfae0313c4380f69fd90e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fa85f3c9a89504460ec23f516771c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f7dd9fd12d3ead6b3a4e6863f1d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d0c151f8e67375e81799be3d8395669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469f13bfd3cfb0ba2b7b7079501264a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b943d309f67602574acc3ef3c0162d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee745902bf5625d0bcc3d421772192672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d8e01b13f2489fdb7cf17919ec67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f5f6179d3c491bf9f614e4980569e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2d590586a58db8e8b98a62f220766675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff5837a1f064fced9fe288b67c0ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9de6a079109a0a5766133af548cfa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac240d6495f1d6f48835322d99c78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adff39d047b54e57453061fc656ed1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80088b5323ba39b194f76b0c21bf1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60842108c2a057a1b1a68aca17bd674681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84731baffbd299897b20b7f3338fdf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591527cb536fc5d2cf6673ee82064e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038b3461343dceeebfbb10a5e0b2ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1bd7b312106b0a79b1cd4bd6d9439685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a148fd2e321dcda402177a566636dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c6f140d0073ee87127eadecc6decb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac5b22915cec1e3845dce0f89b5386688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffa38501600daac5b2f02dce2ee823689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68beebfc4c2c24a3018792f73a2c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f844638fe2b74c389dc093b75428bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e63bb07e1a6b5839c414e1e8c016692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ce711c51eb9e5880b7f407660847693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127408d644ff2a1ff68497caac2b2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba49dc52bba4a584a4f7d2726e2105695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce01b96bf02446707cad67e5b6260a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5198c79685a30e1175383c57974b44d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8c8b1bb12bc617b03d66d4c5c40d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee45a02bdf31d51544a06d3b2da624699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314815e2c9b77e8302d325fef6356ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbff486bd8bb24f1f1edf97a06ebf64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e6f1ac7e1c3e64e165791e73a4c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567991c7f8e89b00ecf6ce8215fc42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643c58b305e266a63952b216c96abf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866e86acc36bd02f5a841a87e84575e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbce4fdde8192136a70901614cc604706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb80a98f0dc7409403eb6d8be133129707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d146d018cd0c43aed2888d7584cb32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85e309872126528804bf4f7f42ffd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaac94db88e95a4e8f253016fec41b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de5b45f2b6fda6bf3e52885842476711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da12e65b73f7059da80b0a11e0dd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619bc5cba86df4aee0b1c9da685612c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3e42fdef4c98008354cf982ba7519714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec565dfd716cab180955b0b4031f6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b38114dfed167844be53e671a5ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3824d0ee4ecc068a39aaf8da1ea53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c03ba3dc95009cdf50273fecda1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade2d18eff1fdc66a211c8334d6986719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ac4ac94de05eb5b6ed41a51478de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651d6908c3e2461b345800328542ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6791b77dcf11d2238ba2633198154cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8776be99234be726363dfbcacc00098723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa3e401c5828d692533e254bb215a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14dc62409151f88b4cd143c6503fec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa79733477f7af97c488593a501ee3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208802e48713b56c30a294ab4595c08d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce62f182fd77d9f8d01e3c4545d7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f9e7cf7ec5b898b07a3026efb294f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b3eadff70d91a32dd0e3db0c2653730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfc628e869d791885949a8b6ffe0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208aff26f1e4145347bc6e4efbd154c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05da065ee58498eee583aa47cce0b13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34882cad1fa0aaa76746a7ab7646cd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143cdc8f05c7b84950e1d2fa4f7daa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7905f9534c6c9f92fb339e5e8b07e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee383d47903bcc8f8b947ec134b9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c493049a5983c2a0e22737eb78a607738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32931b55dc5abc01c1c8c8bf89a8b742739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2a37fb45d1c55101a82116ee5b453740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933696df0547181b54b5349f483f305b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a35c38ebbbd35b7343d85ee0588f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1726158295a5aa77427c5c04be7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d460579133244d7d692b7733349d19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f5591d6827c0efffee16a4b420dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a95c3f7178d5c3cfd20e7608726e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f846fe3ba7429f084e6f5ab3bf09b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73db8c8e8aa9467361f79c06b48f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb7e67278c7ade3a41cb43a756febd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470076c13c4b4ec841e79d4abb0f12f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581065c5ac997af40b4bb1a69ee9ba3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a839c04bfce257013900a8e7ddc659f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235eb602ab9252f16beb5263dce2d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f58e7197ce7cd9c30aa6a233e3475754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf234d5a66e30bcdb4474c0931b4870755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e13fddfdd3806f7ee008a20c8260d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868f7586db91a2228ed2c96a6298c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c5b7d23d9230b3e42292f2bcc4c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6aa7e8180ff0aeaa52e74380c43a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad55f26e5849ae5a9f236db016a08760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617965e3383a06f5f7fa05ef592d07eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5bc5dac0cf293f5cea55c36f50533762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdea01ef8afa655579abb714c7a30c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d5357ef4c3a1d54d49aa113ec546c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5797f24334165e2cd2b808ca2370cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6025bd853032ee555c08026c8a3410766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6253ceff06854f1e15876a238c907767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>