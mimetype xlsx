--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda55c3fee1eda3cfd73a1769acb0e4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c8916b760d12e15a55f466a28c202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379310d19615d26e8c5d63a0ee966aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b426d2e917ca1068ee8c8c5e1bde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c3fbb9980ef03f90581baea53da85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea0bc1ea2482ffc985b63839d03bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d457c07836e6062ee736befeead87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed5143761e941e10fd01c227bf8d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b86b98deb4c5e359bdb7b21eac9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfdff320921fc71c22be84ed1eb2eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99109b00dd7a6fe78b0f4b46760bb38e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4512efb95d03ae6ab7614c06cb7615f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdbf6136cdd81b271539b79f3c2d6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932afcc6c6fb5539d5b7ea8ab61de414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318615ea1296cd1e247ed8a5147986b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded98b85e983e9900e2660615fa5b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d6e3a8cf1e98329c087d9e048a71017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87dcfdaf6d244deaae2679083b6df718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699210ee8e4d6d3717091348076a94519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3fd10febbe3f66922f0dc26dfc50d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495c3a374f62f416e9d8dfcc175c1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5667fd562372a92c6cf4d6d4fa0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370e41e7f4b4c6808932107b4da0f8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f6a52162a5c04da0b5f9b8422cdb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112883423171f055d6ddf6dea1ecabf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc832f979ecfe06f4c0b30d4f6e8c7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb205821e3cf25ac56acc68fb528d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d7c99bf6bee2543b61461fd005bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220cae05acfd54ee634bf7a12ea171e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f43a79eac7bf10b1661e1e64849230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb0a8a63352811fa61dcb6f71691e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcccea9eff4f4b2d34bd5d8cba901ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8cc3aa217d155ca78b2caac8dcb4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9f6ee79b37a758a75761585cec7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56863bd78e1779a62f626027df0268bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8de9b845588c17a48689d212f4f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38585f9db09f52c45b43ae63b78bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254b8935958bb231922873445080dcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4af548ef488644cf374198c6e4b9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c565abe096f5b642483cdb24f48187640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b04842fd08bbaf18d256d0b8321b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730859ae35ffa573e26afb225dc5d35e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1eceef93bc22f3ef0315b754e07943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224397aa3cd9cb1596b350bc3a2e13244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121ca655d8c43681d34c4c8f40c7e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810f899038c8f04f6521d501bde0c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833c31f39bb66076083db150c83809f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9093029f6331544f20dd6f192288f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc233e8b0c5980ceb263420ac93b8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3c95e8836f1cf41536540228d9da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db3d67999fd13c0536147b030f02851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ecd8d08899a182623dd8b81753c3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb390e073c6bf58031cae9e13a314553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f610e1ba2b8fe516e97217aa3d0c4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079bb255174140a664ed37f3789b3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25bb371ff3c5b282d0c79989f47bbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa4ecf8fc49966f7b1a35acc8f38757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0409e33b5aaa9f06936e0dc2bd754158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c47479b07ecc1b40ed24d85f9bb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fc32c3dac5fe8d49d4a49effab9a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020567fc48da44b4079b04e8a567836b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8e15fa6ed56d93bb6648deef8a3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4302ef34aafaf482f0896390fa4a9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cc26d07ece849679ab94f89edb4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92505c32ae3e6a7c82999c998426165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b965ee261cf4425d1ce0cf88768cf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6468378f962345e9c501dcc36ed6df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89dd5f4e4bde1ca3e8901cd0653ec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1d1fa8a6695160d74d61041eac33569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5fc1d570601e57d38d5c8e7698a9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471fe4f0dd9f86d25e7905b53ef88fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4466740ce4b96c1b833337583f1a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370315879490aa3e56136f4f7f50ecc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2bf631eed22a5978bcdb75d3035a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9da287f48320b74f880991f8eab475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b7dba5fdb12a9fec443e67d7f1fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebf200d346680dd0341723a224f6af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51511535d33c43f1a8e5f8caacf91c5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f945feab76122879ebd4262bc12b6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0353f8392f831250ca78f44fb62d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b35b57d62d6ed65d1bff15bf789081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79aa7678d82767a207b6799fb1647a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8848266680ecac93d232bf3a1c2b3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec03f0a7232dc229e8cc13d4a879c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7fc8d64ee9b2d054d03af676b682c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07739e1443147600b4fdedb6ec6da2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f9365b5ed8950edfcd1a4c7fab4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d9b51a10678fd084f8bf3d6209ebb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaffc2de6698fca39553a0a499c854a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7932f562225e4b4ffd3f2af4455e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8b7b6f6c5385298d029396daf952b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac59dc993e57d75154ef794fa0a9f4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c4dcf374b390c3becf9b2d8c65cb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f030ce207c7fcaf3d44afdff06db4de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cff3f95768ad6f215329894170d43895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f17c868b53ac063e27357238cd94096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e107b8b41818797d82d300db9bcef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627789941cdd461a2c4c0b62091623e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a8c66069d0e3af3261a0016a054399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f0e7a4c6a38d6e9a93134f69090a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6eaa2923df6bb7d3f77b57ea74fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36dfb5c5d26028aa4ddd90ab74e15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fe3947205b2483e11d0aab6f4ccb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad36b523e98627c9ac3dc304ab78ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f5beaf2b10cc0499c2a67fb61205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a2f7f3df337f828c8d92e4be779ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc4e94d1b36956e776c76eceb14941107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad34acdea80b147553aba4fe09a3e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734369fb842c4066cf4834084fefdf41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f3bc95e8ec9a2114b138c19e5560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ea7caeac0556f813860c130e3e88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd33df941cb9793d100d1e95ce46de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de6b9c61e6cf1fdfd0c849a74f616113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70972b3cc2b051ae60acc26f14c7e00d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfab29139bdc1cb5147e7f5226c1c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17649b0aa6a06fb5133b4b713a4419c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ef58d973d7ad23f6a18e28cbe4e36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc20128dcd4ba3e32272f0c74569241118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc03d36008ebdcc35209a6f542db7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241f03e61774d495413a10337fd9a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39181f094e21fa6d94c93a4d30605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ed8a043a5339a48162bbc5b5a1ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495d0d3a80bc11a91862b8ab0309d3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90916278f1b90aea351dcf946a1a88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530c4f626d1e8ab6afa532e9263a31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0ff115ad8f535b986166077acf399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b03be021c0066cad9668cec6ffa8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a552020ba7db1b0938229d4bfe43ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb872abb8ac3549befe3719f5627750129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802947ab2241e6beda89e475213752c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647e83657a798ed9396bff61077ab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea584160c8209683ff57561136026e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926b5c378f82edaf537acdca611581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0324df9ca8631d0741611b2a7509134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0979662491011a66a3b61b1f221b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d30dae45c7a8e9b5dd3a2fc511fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa21602a1a889710b24cc4d35274b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65387c31a1a17c8b3fd3d617abe358cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef27da39a11274d9a98daec5516466139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add271fd2dd890d3248e8b0340560d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea2553aacc084177835a88cd55d4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeafb4622b872ee89c750270ab5dc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c78924dcfaa1e52f3d47406452b47a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7dc47eedde63af954980cadac52bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34f6c96f1c42f123da88ac5dcf3af7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef057b12131ce16f99bc13cafb11018146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbfd80a9bd47b8c21a3b848a8f6492147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534262a68e90bdbb6c7296c8fd9868f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ac6167dcb1bf6208f5b8629b1e84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534edd7cbc07554a7a83e46033c5c4c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83701c4099ee435ce935dc631be8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e3a376bb65bf14c6918c6ee14a11e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a71e08c1b218511c7876cf8271c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f097215979d29d357226224915378154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ee25a601943b1ec5296d9c476aee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e45ea81546062bd9e2525b3a61876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0e161bec64b415af2f9b8bb28ab0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db11ff2346ac4978fd0fa67aa4269158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a9056d759c7195007c51b091cec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ba344abeca279c4a5196ed92361c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d746cd7ee1057b31fe5e70f6a6a32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4571a024e679033e79ef453abf1d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c74d05974bf03dab1d0e802b9a053e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc79095fb111c7b88a3f640b60d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e9e9d472b02621f3520aae05e6d3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49a3c632a928087aa000e1d1602ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94038f343e3b3e70e18cff26e4246209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d790ecdf9543d87283dacb78522a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f915b30b48ba6c3300f25e960019117169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e2c346da4e3fe499736787f150b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae8a465669b507a3c9c2f318c76b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada93d1cafd7d0f3f380b643d7b06b96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51ceb487c9f2f8046c19740a7699d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a703131a365a1f41c788e2f7c8586174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1f2c221e760c643c30db261756e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c1b00da968323e45e71a4d95e534e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2b079920f4db381f63342372a195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e50cfcc0ba63f9ab73521363b26db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a26eea9ab50328b86dce3c2efd94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d43770e703b582c083ba360751ead6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e91abc93130b56b6391dd5fa14e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c3534e197fd7824e6d8afb6c06cae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449c2233f5b91b26a38c9b97330cd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f706c24829d8ebfe42de3a577576184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124b69de75a7ed13e59d1b42c64017185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a5a91aadbe3f3a7dfadf3d26cd998186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13777562f2cc221e29d37cb4aa4d82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d3279e1417420c4cfae6087c2140188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55190258bee4ccaceaa21dbd5acca3e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02989b653e77c33fb4bfe38e73e58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec83f411c367e402b9399163e6226c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bb887d646a7a98254c7df3f8bbc0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c40928c4fd3bbd2f48317db4e7a016193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b70305411dc7fdc9df557d8c6a1c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60e7838fc021a324b0b26538254908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec368ce1b86948afe0bae43ac7eff79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce3dad9cb6c2dad164fde7778014a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920954c2e7fb0281a71b6e465c8951f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be318d38ed4785b07a640514fd56d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c075f35c7102a3d90aabb42bf2fd53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a2cb0ae9be0c257d467f7da4d943201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc290bca1f3875e71e061af3f6baa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4b96edc462f7844c680568a18d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b099caf88461af0c2b215043d62ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864414c42e0430a46467bbbbf810f848205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13250060150f0a38a38507c8cbe12033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd796f5609054eac3a465c958bddf2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73408ebc0cb5da9f792b2775acf9b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf1c0570d89da8be29dbab2178b6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2c77c3cb51d7cb73a9a35221c94e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac1b3be124d43f3902a0671019084211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e377b364729d5a5e46b921ebedd8c83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3b5e8dfe0e603d05bd3a206463b5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9fa3e15ff3dcc8848e955301cb9a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaabed8d2f6bd0162a8ba1ab60e1ec6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93648735ee6d9c1179a888f01e95109d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53088958c2e13f420bf437724fc7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7b95ee0e5827d5c1c5165fcb38c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf69d6709e601752d4971e2d46c5c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71787fc2bbdef96fedc763b2d1b74dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf1f96715842960c0c73de49ea0bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb88575364111c89022fd4dc137c75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d200aa73c9eb34421e842cd82707223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616d0b62caffab84a26ca82bce0057c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130228f591ed124356794fe9e7de922225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578968039e72e74ccecba0a07737672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff52fa17f7efcc31989a8b7433d5eda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f7a3d56e3852caa6858d4e21ef3f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc387bcf21e58b24afe4bc7e485b94b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958930695e5dcbae2ab079bd57a0ce43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286eeed8cac9bd0ff087c2fbcb3fc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2f0ce5b546ee0cca627c3afa1dd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7d413f58659e9afc10c3fbf35e7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d701ffd0b7204d36e23870cca981e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e17d449d83d0ebdb8681a71a89c41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203b0d158543ffbb9b86e056678b63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c189c5ad0dd9135ec42564a5a9053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e273331ece97e764fffad9a6d26df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7cfd487a66018f64c5f7e446d7fef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654cc50b83dc2ce24f0da782e3803c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c61081e739e06b5dcb2e95a6d1917b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba1b27fba7ebae4ef90fe289a9715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4554711d7070189c4d1e6c870f80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f1d49dc9c947b292f5ab5d797163244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce658c7b51fc86e7dfba900215c5e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4627032b5accb78b89c441e26c86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a061283e0725412bead6a487ca0b89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a512c3db5c56283bc50b415eea8079248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c891e88f45fe4507b166d9d622c078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3d115a648b0ac6207c9d80bb3de5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1100a7e24d6bbe0cfc80f5b1f2de28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736118113549c3bc69fbd83848af4f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173d73f2c09b488e52b0ded4e407a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae74da19f4ae736c4c9104bb0c34c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e584c23d04e8253826a5af8ca82c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaaf11c653254e98d3adbb2270a3d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e3269acc45eb1565cc94ae676ffa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea9c8d3256528178de879e1461ab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428fb8db937738870d875b548cf583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafcd4bd0ff19c45c19f47260dcbf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab83ce162c7b8ba1a3d9d92217cb69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49064a63d7b3177e137ddefe0a4c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bbb48b94c57af3c48cbaed73809c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c61b232c5a49ca7616df4dd851af1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c4a8a38ad7eddd52e89b0fe56304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2cad721dbabc7ab4703580f491f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f0f9ef014d6bd9f7487a7cc7cc2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7b71204f5b3fa84e51bcfb8a3ba63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64cb70d8868c012ccae99b5d95977269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b433921181ba72e51dfb85e6bfabe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af95057b4a0d142d55cea7d3fc6f6a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018284820032608699126fa00d563ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439dfa6b6357ed6afc4f6890db96cb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c313f4289c22eb4d032cfbafff1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4dcb55c9b9bce4324425ba847d7d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e6c9c50dc834eec56c9e5567cd30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d6f66826b3d946ff8fc150beaa63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1aa4fd66fb96f520085792e1e9080278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c6165e83059c7500f6bcb88b29adc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7eee6c6e66cbc7475e3cde05062e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2548cb16247012aff8132aab4c3532281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f9cf2012312a62204e915754c25b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7ff558ad3d1f49716d4251a821bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313231a27c90be1ee9e194efabf109b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2a623adf3932d918c801baa8bf20e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3a26916ff9ba6db8b1893ef2d088286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcffb50a1ed291b4b58086641c1a1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd9acc397ff029ddff02ee9bb41f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80368ab134234ee3b35e7318ed83f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77b30ccfba9afb3040080dd4c59f2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50213869f1abbc3015ebb017a8cc79aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055f42e2e3215faddcd0e033d3a0de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7242cc73ad7f0fe8323deee2b52df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46394f6d9281fb38545ebaf22eff0811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbcfaf5065e4128d6c9fb5c94fa25b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b3545f5f0bd1625c647e7a5d7fdb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495fe7726fbfe46cb4e452f4f490966297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6bfa66f3c52f8d059b508face20fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d6200c5a2ec20b1c8fb3a49ca942299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d64301b2302adca0e64bcd511b018300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa7fa42334a8649453cc60c87943f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff8a1c8be465a98b3f5c853d5eb4e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6a116ba6f37b5e60c28954e7b0cda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9b9a2cbc60a049f45464ccda016e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3230dcc58fdd646c9f0d5aa92eeb39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7c7eba70649ce65b21915b23ab1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538ad51c77746e760cda14617fa5afb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360f755473ab7c5de6b019009965e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e492e62d5516ed2aabb35f54305b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6d6fb3b251d0619309df2e650d182310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869d0abd941331f50471e4424f6e6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8d0fae3b09995799138910288e1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc729ff204c877bfbb37939608e1a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0b0ada5291ca3cd833e9e8aa335b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77be5cc6ac1786cfd3802609a3471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3377ff7541852671754b1119e2b37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192432b6c58308b03a7c8d4f763e455317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ab70cc104de7c8846c5f62353762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824134c90b75ff4f15f601c1f326bcb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64656d883231372ad0a100462cc5993320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078fb431dcc18d243151d308ac52cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fda2ca0e21b77a5c7bc0744ce829a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671d8b92d7317decc82d131e790d46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba7988225f6a264f95409344ce88a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bb2132f8449df7df6bac705374901325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f4b3dbc6e7234c0720bc8b2f0f73f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df61ca686e7669bb8f644a53fa1947327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703705b27bdf69f4083cfa81efcc417328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2407076cfd780365a7cffa886706cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094388d56d7bb517e5f0f01267fe7f8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a075fdef9f9a3788648d483a4834e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0b2df01e9325a5004bad1b1488b83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f58ded8f7ebae5578e47df69cfe95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0d58f290ffed4cfeacfc123bfe233334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8a21622b3d7228445ad97aa90a2fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da14e8b0fc329c53dd7212c2ed55bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be7fcfc40552dbd26f1c07cab903e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d4905c19b759e9d1db3b0a3b0b609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29c2ce8148b4f9397b10829bb9e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef7ba6d45691357fe94ec8f56586c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89700fb7dd9a820d39618e850fffa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ea5b094a1be2fb29ab82b61f7728342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b59a245e92d1717f0dc4463004ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9e0ef4b9fd75efe33ed9df6b1ba3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd770915c262005f4408f967eba41f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05222ac197dc590ad73258d77ddf56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26421b5d5bbdc0812a3799d889dab13b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981307a2e2a76edcdfb1e2f97672f8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8793602c7525e5ba7386dd14d16422349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0df0d254f84dee94c0975c657a787350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a320d3c63be2653b1273f463bb8795d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e3abb9692be70916805274455b2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de84947d71503ae8680b2828fd40f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7ce17c5c39308cf20da8c14e3683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8512d834d268f7d75657ed5bcfcfdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e077bc4513fd034c31fe08915b8008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ffae05e724b23bdf97848c7b0969a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b31c2daeb6903534d12867d2cd5c07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077a3acc1c5333c23ecc32ead0772a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06257520b0e0720d5ced8b0ebebdf8cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53af8cea9f232c7baf07b3951fcf68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edf96972c30b85d86a54c8f887ec22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76620fe675ce5f7a4e820c23ba071363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedddd69cb4de2ac6b3358124bd859e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20e4e7ff09fb330449d0ac0b53439365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c8c13f457a020fcafc84a4490528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e803b07d32ff3d0e8c9bb7e457c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692de0c9efa17e339850fbf3baec472368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc5258c2419598c1270d23ff3fa1f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196389d595147de7a1ba95c79af3ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f834c9d8610c5d545e20949c937aa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124a5c5eecc34638112365f43ae42c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d92dc0cb3ad5fc9f15d07bea309e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27c5d722773f64e25539626702b4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9758f3ae3e59eb58d2732947bbea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db1061b72b1710cb95d968e58af544376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca404d4c768f07cf0298c9e28a496e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef7b9dfe6121c71176280e425961c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff12f9e02b9291cfc8896a2efc5a99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806c891f0c386ef503abecb3a4d7d1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602e69c1aaab6dc656939aea913c2dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89f578c2f59e3643dbb5f77215741382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c244d3e105bcba7f7d34f30d72e5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b11c463649385afec9ce42f3dc91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a473a6994b2538ff00918bdc9d01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0525408766ab365d69acdf1ddc1bcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f313b84610a26ef7ec3182f1e1cc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2054bfd07c4173cb6146865b908f88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338641a5c185e929ddf259789e6a23b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbfe39e4d9ee7c7f2b1389f469e8d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b767082c8783da323987c0c8ebc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d817d1c2eaaa376de4551833d21cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123794cde5f3ad837f4bd89d9bb742393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56fe9bbeb8851b8bdff8d6d215fb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317afd3538bca5c1dd71735fc355ddd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaedecd8f06a9c63cdccefbe371cda3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8de2f36be3e2c49567c992c08f454397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac4d72f30c45c7297a31bc91abe06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbab01b6aa5da54626c8dcbac2d0ac9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b116f6eb8874cdfd49458123264bf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb2aae91997b678b802bb401b566df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c338e5de6dbb3f73489197914f3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b9878f067259ff67feca4cb5375b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1572536bb895cfd2fc3a15be49188404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db91b4426de9e3d0bdff216e82b6217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29b810b9dc0b0b4dfd2489190c6d33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb4cf2308ec3796982c1354760ebc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c34f602543455c3a8bc603f2f721408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397f1db464c904f59cfee1657d6929409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba787ba32e667b7ff6d66b13045c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e8fa66322ab83afb58aa8c392f03a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d26ed852806d7778f4b81ef898906412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cddc72c5c9c04737bedb17cf9f55e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39173b18b0dd0696fc6f01b2709c0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261a8785447c00cdc3e27edc04e6f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea956edd02de3749df8cfda93b3567f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a641fa751a4caed2689d4e8d146ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0f3947283c26d1601c8896d1b2ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9209f12e8e513420a48704e2e4ae7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aac39af9be4b945c4930839856422420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f0c2c8d11ad78af861063128ae1a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6715b3b5129b834be1ee643e09371a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4431a22383ba9b6a3725bf31cb0c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eddf6b055e0111152d1ff4e36b34f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409a8b53de49d0efc0d3e5f92c7fa43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5ea785bbd31fb41ac8d8110067e5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c611f5639803e577bfb030524bf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa7ca193e1a6f1f43c6d590e1f172428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8e2aaee3e8e5f0599fbbc8cce4d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc99c3572982c844e85fab12db57a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422488227eff3159cba1bf6e43baa2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c502b93f049ffaf920c2260dbcbacb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437352d1104fee1fb05a115d14087c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3ddffcd75666a80c7538a51379f06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ae2c760bb5d0771b9ae79e586b10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d49f8dc862e9ed546bccc5e053698e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ebf2451aa95a59760d0baee51a38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f09f2b450defb2be84ff97807cd80f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15c8679b14e98eb390917de17ec34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21203a8a7cfbafe05b6323918cd826e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e938fca172a20a5afbb21b7cb4ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a7f6f766469c9d0c13b247e71813442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d237ddd8730502631faf7ce2576c56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9917d7e82d2b2fd26bd132e0ecdb98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563c10f57106f189ac83ba4e607e37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f808746c2c6c4fca2f7207bf22a72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff29d9deb7e9f7d4766fb4a8ed7d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb90f2d314053fe41c73dd0b5dbcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e48ae7ea7c4c29d3d603d35e733b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfa2652e40adb1eb2393880abd4b78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfef222fcdb32a674e68fa3090dacd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb78c8dfb937c33fee843d73d0513e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a025b63aec4e03b3dad2e3287aa8bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618986077491c137cba47121a0cecab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba924084c7e557897b9e11694547eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975dbb379c61a3f23ec1c366798c03d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9aa0bd809f639c7cf678c3e32f5e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5d7ac17d0a1ffd82cf785547a886458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1fb0bf14fe1fbbe345628e38f736e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1760efae82e405fd41f6b7f483877d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf4b47c58553cf9ff79898fff33ba0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac6c7ba38a697fe33d04cc1ddba702462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8063fe810e9de6703a0a364f442d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b919c2448a85593184932c8fcaa2e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d32320a484a4a83de61a010991d56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303483fd28c94f648ad28464efeb0ba6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18ec2e45ebf8815d38881f3d0c931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01f7a2c430521bd8ec2c0a4315257468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d125ddb4df968c2de3fb373f7b32385469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea925d9588904c846334538cbb5345e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e5a192c13926899271e9a88f3848471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3c54593f0a1d3137779eb06d956b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31490a42c3fc39eb261fa7360e22e7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7511ffd77d0d91f96b9b3f2045232d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf32231ae41833dcb31c48a2543f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57727735bd218edc90102661a8d25f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371e5ed3f787596e3ce5832638d3f30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e953aebe28b24effe7e3ae05067d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ae55cc48ab9d0bf8e2e0a3222295479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1bef411cb2f675e73e94e6dcff9ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58ff21be89eb5cd59ab91ad87ba67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d708f7edd8ad8fff097e5206bbc1be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0493be454c4bfb3692cd9002a82bcd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac71f53bc377abb61d90a707c0298c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a17efa3aeac2351c7f74701b66c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2997100e98ec441bc21a04cf37ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f7a32864d092ea034f0e73628a848487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41d8eeaee91152aac805fd494c254488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c35f18d90a51f12b6d23455458d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391561657043705eb78ae38d95a29f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df68239944007a8d5c9767d0fc49c82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa95b07e11db71c0815a0530e4757492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e556a967754035de929e4647c53ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbd5192d2413fe74fb9c5632d0d957494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec03e38f3e700105303f80419a620f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef835d1b7190788c4ac0b5d7656892fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290877fecf0b068b84ef8ee8fa6cc2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758832f7498842af6a962036c31d03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad5632fc572e47543e1029677b5e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9e0088256ab1f406111db2cf20f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a81987c8b1f3f8ce6b9c21c42ca796501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1294aa690dadce64d217e1d777cea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd6ff751a3e4c37ef1a1287b01d28e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1e82d1efc52b5ffb60ae80e030ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ac74c5a969ac9f15211b5f0fdfb2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed82773cb48529b0fff393038e7b9cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866a3ec67e8c4add088ce8dae5e3283507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb53ce342fde63687cb4740fe9df3cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c58030f6cf1921d8b1b3cbfdb1589509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b045122f235830207efe1932ff1874510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c045046fe7c96eb558cfd057c0e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dcebf9156985681b94c0fb9cfa332512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb76a9450ada92484cff068eaa78f27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a4893be1027b792a00092a222067f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9db770154fd2292641b32dcf5d1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c97a1fd2a9d9418b11641b720bea55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192db2017457cc1ba2bf9055a03434517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ff22e81e910fde95c9edab72b5f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c623cbe145e9a834b2d22e8a7639f21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b659b0cab5e0a785fedb3f7388900f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd6e363eda9e4ca51ea8a637a6d3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48eafc39760bd370b564fb7671a3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f4f632810b5572bfe95ae5c31924d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abcff0191b1cdd30358fa66f204d81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552165313a913dd35784945c51040b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392ce51d66e7fa5d17df3d1fa066d7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e5bee43167a1d2daad22b6296e53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86af46734311dfdc22f6df06ebe6f8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edfba9cc8ed348adce3bb3cc43a391529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b35e86fbc46df8ec379ee7bbdf984530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef902737b47b7c42f8702521c61d49b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826260a4ff9c0d9bccd79eba932b06e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc559fd6f2799000ad584ec5d5baf08f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f59f99edf7bda2fe7659aa5fb0e8c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ad5edd5971971a69f0be8c6d9bdc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32c04d4940e2038d7eb47b3940f3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3b608dd719a85c599934846bbbcf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aad4a6191f4354c4d886b8f01e8e64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453dc7ca8cde56ef4a4acbfbbc6e831539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be92b2c5383557ef9c2978065769b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8251df56ee47dd814f9578b688bf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b7bbf74d011896eb6501874a5c37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc096d4176a90cd9458c58e6eacff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ec6f6179aaad9e344fc4fb0cd3982544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01478bebf722d95bb8a6868ed9ef43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168d6f5698f1d94104c9cf5d2386a33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6df7256141ec61b8ae9de5f4f098547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da47417e9a5c3b7b0c7243eebddd201548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e90f81c634c30c452c8594760d11c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373951b475ac6d35a5fd9b4913b719550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1eb806dc6893157a0357e31aa43f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f46195db39cb27cb84a8570a5dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ee5d56d5edae4102114a930b01294553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1defe250b9af188230d20eb94de2a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9cfd33562ab6234ec82f29e49210f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11be1829f0ccdd2fc37e9e34c94705556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4d097c66b605009bd9aafef7cd02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f41bb6b726eae54f2c4797ce3555558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27cb28bcbfd2364b6065f5812df13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8bf3bcc88ae5260f6206f9c3593a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1dde2f3917a8a57766469d30a023e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5085246d2059701c1bda9ce8316a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776629c87d37aaf8b6ab5e3f8e61d7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58821782211e45b5453b6a9c9c022423564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab910815f80fa9689d70383c165247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2494b9899fb9e6de644ef8049af08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b99383a6dbb5f0f60a55bf6f4edeae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ddc5230e92d4f36866635071a86f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fad942685f98e913f3086e025b3590569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2f6f6d8bab0fc1c816f068aae4d53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5157c082c2e3d164c4a85591d3f7844571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908166e81404fa19506aa3885228a34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea27e4fd6fb465cc558aa87ff9f93c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838edd0a4db2272a91317fa444b229574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154f4eae6294d4d21656b82bdf5d044575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb613bd50f9937873fe26c810ffa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7a994bea8af47d998ef7d0c8cb3ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec8afc1627c929f8fcb0b39f236619578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d40be1fccdd1ed2bfce5b3a3458b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9cf2f52c4f82ba04fee6c6716b1c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc4f08fc89fa0736f7be359e01f78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02699cb7f140bc37df2ace85477aec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff659b4d276aaf9d7a5e7650c448d02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5516ccc0fdc9becb7d780e9a01d4b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b77786126b1e2bb26b3c74b9f2c5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc1ba3c069961c1d8f515dec606e89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c30e6e04d235f804b9fc3e1bdbfa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935600ed28cdc2da0987c01da695a1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87981524fd37a97f5d98209365679fd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cc04c7b9cf335760e95d128db21ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac10dbf0395971b9d5c69f5920445591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e0f317eedd06a1926cb77327a98a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022073eb9bab4f0f2dac371706811e02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648796cffc789f7ca7c1eea5f8bcef5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5252c5cc0baf3f70ffd1a95142e60ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8fc97f073ceaeb20a66d68d371de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2e40dae9418167889ff2dced3837e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab472288c62cac716c47654bc2c17de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe192785c7c31e9d4334930119442e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e2e5a8ac676a31cdc08f392912db4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e6103020b689cf3155556386bd43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6725ea1ae8875221cc8a3d7dd3289602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eed25dc4361daba2638e299329df0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927001cd975ca2218ac5adb380a8026604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4b2f201b3acacb51f84d24f83471605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad89c825499a0fa5aaf6993630bf87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9740e8d16c5bcffde2d73697348dbec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb7ed14758b84ff286cf87c776212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97551772d4951dd3f638f4a90a62bc1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6389f80d238a1a8eb72f7d6c0351e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cbe5f8bf730b48948e5e6ba4ca20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f637f98be84bff2d66210e02eefdb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fec3b07ccf1cf93c502a2ea292360613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856e67a05d4d52ad4144fd59dce334614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73325dbc29a42c4ca90a90d175249602615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9890b485d1485711bf7895ade4fa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0357a553a50fa9d0dbc8b8931c75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b1435ddd06952421545a079f2e56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bab1b3f77e8e0b1509b34a18a999e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ece2986edd0a29c824e0700d0a443620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317a8f944e55989ad813feab21bf97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d767f29e26ab6e74bb7e73e653a48f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5420405896dd6291fabe937674a46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a49df9ad670197672b12f5bf3b3d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f6ec7682655633609db556198a422625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fb08dfc653e7cfbaaa8a1f765912b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34db2a7b628c79af4bb02fffad981627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d935072b5e33850948fcb0d94857e4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18757b2244926bcadb623d46fe5f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2e76ad8eb0ec368091ab6000fee78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015e61951ab2b79ba2471fa40a9f09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110568e0df8f218d7276ca045614e24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16646a8912ade3ce152e8d46c3a7e2b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d713d86805ff5e399525e0facc7a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898453e653df6aa11f034c65917bab3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc59c7ca3febc6ac5345ab51246178a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339dd82f060c1aadecbd4deec30d412637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a0ae18ec4e02b0aefc129d359a19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1af472fac9b21027386657e1b9b43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc4472a9d39ea76b7e3cfd3fb7ae42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e5a76b139fd633e469dc287ba6e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725710dd79cb24e28a77274514c7cce1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf94d992f2b4f247a0aff68ecd451643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3cde59102918f51f6230ca0e5d8d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866b230066dff4d23cbadce3e80738a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be605e8f00d00c6743829e5b4b0b0ce5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280525b129cc59ce230eca895645c36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bba3950edefa075e20e4ea502c034648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8dbebcc308db8584cbee4079cd1bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cc64bf53efdb492a588f76cc66928650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba37368c0093d999b597b353c77f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67af796e134dee531d8b50f5ea4ed9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a65d64607b8e1b9f0b055776a2223653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644ce952273d34699838f07d2fdea3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169fe1d36bca40aadf525c9d52b6aa4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d8b9fcfa93ba252dbc0e9a5c2445656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809eeef8f53a89e9304c42d0af92d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945862e63d3db56f1aa14e487de21bf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f17083c4253ce3be72395368633e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478630e0c060b579fddb338380e648660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08dd133eadef09fa805b7ba35a26c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40886954328b2364503bdd058ce53f3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8096b290cc3fb9f94387cc6ad28e4f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbbcdb3531adc7c92e7d9caf71a4a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a073d4d1614e786a6ab9eca8fe6da5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ff6faa2fcc0950aa9198454e2866666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d2138132fdcf8087cad490e3a6d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5112a3f09e30cb073739a44c73f1e45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5931060d1865d23c351332c9773e6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fe73669a63efc4d0d73e3ad767451670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129aa3f6d50005e4f48ddafb1d0d4ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc134c9f03c09896501f2d58a4712acc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd747e52ab88451ab34237a7182f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f71274a65f40675ba78a0e92525e92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a156db670fd80a80fabb30ac42a04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eec97420ef06d2151612af1e1a801676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bb7ef6a0d8a3de688ccd812d7fec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f2a155ee9e6386a70c94b9087bba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cdf737604278d49b3934b0fd6b8ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32ddce78fcd5db3844d833aa2aa57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d25064a62fda6f1b25755c5f587e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1596e06ba7f6e4030b538eed4a1a67e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad559edb491aea9b1d675e85740bc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229ade926a16164fdcc0c6acef135b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e029dec31ecc21735a67f9c35222685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309d748f14e3c19aabef7f0c93de76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77771d1746de4450424d423ffb2ef40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb89bf13f14e51712cef91d663122b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada291d542fb3433c04628cc0ac00d1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320081ee73049a12bd640744546781ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82b13d7651feb3a3be2a227290f3f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330fa02194f29600527b84e710384d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c40102b0ebb0edb7550fbc2fa8c60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9bc077cf5ebd4f4d568c775f724f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7923840235aa1da1fd195c0388d371695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf109560e4056fa18985ad00695f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfe22fd8f743138bceea7809e35b5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3dd4089b1523b9c7cbc4447a3a92a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a045c7cf82109efdef6e34f79b725699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767833799a82429d0e1112c65f6379d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc983d06c484ef1b705c47b38a5d9628701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c3d2a471099d749881f16e745bcd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bcf6f2d37285a35920dffa3306084703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6106ec09cbf36f65c0845126d14e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2fff2d4adab1a981e96baad28086705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edc0689248c7f4eb1e7e844b11e8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa0e94155bf5bd1872ee3926cbf18a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269922fe8c8881f2badef93b74f27607708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1112ad9192bddf4886087f6ac8493709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad6a6465c2296f3e824fcac359082710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005ed688b3b77be727fbcd260ed2175711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5ee4c96c7269918d74273f7539e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d80efe5d5b27009dc67d6b75c1bc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586e642c3da40727e275822779524d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c5280c81df2c7a5418ab546ce71d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c5da52e5f64fc8a0423bdff03d07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becde101461af56e0eed6a02f3d5311c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d9f1ef2a4b86b23923bf9fb56388718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f04f91423bce6e064eac83c693c246719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66030fca521f0a5835132447b0bfa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bf44f9630abe2a89cf0f5b9b4c31a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad43088eb61acd4694c0786a5862c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b40ec6d1a7cdc7bdf69bf1300871723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e20cdbac193a498ceba8b1590c1de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4797216badb67f2567adf6b1b0530725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f274ba92694a338fdd438437a0483cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3a0a6d9cb70b7de10975c7eae6a8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c0e7cfc64d0e3d631aeac85f7f81b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86daf8262d85f5d297cdbf754873b22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afe4251a5f3bca2e547470e68b13b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1d3b236cc2e15e73ea569c18dbcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf7f1fe4a7427fe1e5a3834d98fb33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58049f3deb888466e8ca5b21946948a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb34c1f347e3a2cd1f864344ab475f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af02b38bee233ed67341ba50a3d8db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd61544a6ecb147ccc8e79eec66c2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918c71ad6ae94431f4c62389961dd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa798583446a60b9580c3d8cd8099738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc3e317905cd2245d7267cddbba8e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe53cf18fedf5d18c27c30c91f6a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a61c0a82b87a2d2e8cbeb80cca79b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7110e373bc14188cb0b04369dda2041742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e823c8bc658bf3817b293ad8988cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b2a9f219922664db026f8e40226cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83882af084ff52f49527aa1dc2dec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473f875f4f07ca7b8b70d028a32da8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826935778d169fd2de83803e1868bc8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b07cf5c68472235a791ffb471b68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb4329785037736ebfbd39a4c4cb3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a7a95aae233a30f13f413fb90cf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ecf81fd4e7c917bcb1582205cc4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa212e3517409a4129c893a490ac8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adf5f136d89c38d63a388c84bb279753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad61c004d879fd372ed2daee70ffa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ae3cdec765a208652f000b3923b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef50d67455e30b3d985a73d906d34e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b238542d03250485e76682ac8086757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf9a491d140da24c4db1012ff38958758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829e1b93798b4a4bcb3a30a1da2569759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edac14541b6d605ca067149d522f22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad7fe080431ef7f9f6c6641b37fe4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6adfae47fe4ee7e6f37f509918ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43db8835cf07cf071043f4d1ca31a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c4eeed8394110d6fd664f693fd6a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90f58f55c287d76030568d9b4abf50765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb02e8aadddff8d4addd615a5f4ff2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fa9cb619c29ae415c2eb2ec66616767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247104213c2bc005b738cbc4c7ddf58f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bee4dd9d3bd0a8803b753b884fb837769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40b328394d5bfb8d963088a0f6a2a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fdb8d2bd5305d9cf07e3ed53680cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e6d93998f579e4b330943cb6d25b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d270a7b96463032fbf0171b994df3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7bc8ab7976666aeef438b48beeeef774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bd736cc76c623711df86dc5310a00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cafc6d9fd574a5a4bb5f04644667b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b478bbda2cd8d52b309a4ce58a6bf2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e2e879dc4dbbbd3aa85e25d7ab5c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3851d466e8c6d2291797773f97e9269779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc780c425d5c433e8ac530b5946c4c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c54981169af5a1c486597f7418f9f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04937931e24639fc3b010d07180f04782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772433c08fb14415a94a89679dae23783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547700a098b48ca8dc6025d48d2987d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619755245e7188e0cc4fd26d8d1d30b6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf057380a81c571d9babb24408ccee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ceda14d9b93b2044bb99285ec034787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209944abcc28578b628f04d2e85f470788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c425046ebb1b0e76d448fa4cff62a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85338c6d8e6c9029a3b568a8f992cfb4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff62e34f5b86133cb207800bf91a9a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4830de1b0a104d98e4e720c9068f8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2473aafeddd863c38f298111fef158793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e436840b6a31dfec6f6a185c173620a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7916204f630597557a41528defdff6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503578ac3e86a2edfc5e976d07331379796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe813f93c3ad691cb07ee23854dd39797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a8ff11208c77a1c920651f2cf4f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbbf06912fef88149dcd98845990e5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858bea1c02d8e39b9cd0a822dc07fc3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ff02fb6bc01796fa11513a387d374801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f28bd103fb612edaaeb4d7ac0a5917802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d07e0d5e4d682e29dfe056240d81803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab0852e718762c4db4ef96ed1973a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee16018215e18be5211babf4405db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41bb3ee86634577e8d119c47921724806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a840562d83ecb1738782e10e44b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5ba79dd578be1f9ab4f323ccb2cc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358886f9f4c8f492c8a7326ea058869809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b5551813098271052648cdc644781810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ac635f442a76f43e925db15f145d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942129ebdf96910e1e282374e85301b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb2593d746a1deea167580d31f0f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1853b0e02bc8717960d0d197fe47ed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b9fe553a931f811a1a7bb523e7f7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf3db508d9425c986c14ec98ba092816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f0ba0d60881e03e209234f61ed2d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09173639b279206de841f21e45742818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005f9c8793e778e1aa8fd8fdbee6b44819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de445fd9c45c62b6c2efd7cc8e5f39c4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa3bba6957a8d287f4310afd04eb11821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9c5c8221994e200ecd6f4e7679124822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549efc1d5868c4ed9c2232128826530823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa511f5c6cac79ed7c2dec695bb587e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3e576aaf57be6bc968b330e390822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1051e54354a442dc6063a3a547bdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379867e9b0022b7ed4736e9d2f8f391b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e691c323dbb3319bbe31dc108ef65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae247895dce12747796057d710232736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512245fffcc7daa7dd826837b20fbc057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c0b046b50664cd2f4131f381287938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3de849e2864091b1d259b8b16a1389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905796a75f8753ec84be92a08cf2e37110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfdf80637db54aaaeb62079fc28ab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42309f6edac96e94dc0fdb54829d253312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6260e0fbed5dfb9022136a69ac8a3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4fff1b613da113a2cb8ed7d3d72114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474d2f656597b18a12a5366a3f8afd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158bbd7d03836a899c70d017dec85916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb194607d85488ea8e02d7b381222517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34979734b83d815bfca1c86ee226acf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b603ce902772e88595082b68ae5b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e1a4f798135f78dfc9aa669cb65720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479ab8527938f63a537fca04200548721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af388eb55aab8ed07fd9c3242dfec8e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf045966696f8035d235679cd5bccb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3d3fa28b5cd84a4cbe44d529dc26924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa002de3aba16fc8a9d18597a75dfb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc20292aa6bde4a919965caa8109926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6ab63b3909d4206b9b7346af2af2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5523fe480929916b45db3a0b8dc6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a699927139a9068c9265d8390bde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b125d5fc49dd9ac836bee59beb6d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eceea8ec14b66fd5e901bc335979b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46146f2cb38cdf6553107b57f9f3793732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01291f5c59af9132ac94f8b029b0ccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf97df0f97f357a91b457a628c7c9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eb4017a1b0c9e78edeeb4c8c4b7f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc408df18721f84c1ec99b42cf742a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97add09f78edc7c44a4e2fe1fff6c77c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599ef833b876398b46f923bc777df138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff373549d6d21fa7dd05a1832f37139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18befbdbeedd2475f886bac2941529c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295289f4b85b24913774a50fe3fe7e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52fbb7ec766e519a263b230b97575642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce969e9d46e63c1723e565466f77be643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee383a962039dc3439bd5cb9f6728b4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db7b5497d5c69cc5928c8ea7fb67445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2cc7a300bfa43dad2a2c5175e0c0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438364035936bfeb56b798bd818433747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ab847c67815864a8fc0b226a8d2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76597e36f7aebe9df8756af1ae620ed549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2e5e6c39cebaafa79c0c38485acb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e23383a999d60e6679afc6e13fe7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c7a7915363fbc978b15a867ca9ab352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10645d8712c89cb14a94867feab91b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e97b4d689b3753b28fe60d476ef3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eb48b9d4740c4c88eefb153b8dab155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871479e68d5b68b017276fb41bd821456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f4f62b1296ce1c2a4dda96390a9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f20ae4777c83075fcc8d7a9977df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c53a51269070337cb7187d21578959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67107708999d79a10e50cc6949def4ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7963d96886a01431acbb4801f05a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4ac4b36cef08b42c415cefdbba5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64724d41e37696e0aa96c76e40ff2a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd2cf497730b9f0476dc373adda6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd80588b15f2c306191885bfab4fb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6f5323708e8be3a6ca8f3d43117366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637716f8c5fe094994b471888342324267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd054dc03129d03aeed126c502ebc1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed48f503a26c24c380a5e5a5574a60c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdea56322ab115f79c730ef428d05e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bdf784c57671aae7c3881f14aad1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b2c9bd6877ccf8afacfa5fcea14e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6726afbab129d7fe0ce2e05d0a51c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97cac2b8737037337dae57a52675c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0deb155879f5a7b47910025f5d036e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72fe3edaabe3cc1043c728361a88f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0720c198632275f9e1bc154938bf5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4c71b7ea4fe2357e43f5f82c2b08078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8b55425b66bbadcf10e24801b79d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c32d6f377269d8bec2c6ac6385d7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce667f8c1b9c3fb84f5f7667deb92f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d9cd438d7b139b6bbf2bef758c46b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1966fd38dc48675f8ba716be6b5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb173542a6eb0b446b3c3c03a2bd32784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63968d696dbec50cf54ec0dccc7bb67b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56195313a4fcf80d1ec00a70b64fc98a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33656a0014369531ccef156adab5a9d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc9b29d0b30e32dc9b9c0175909abf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bf35d10f84b9c404f2da905e685589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2f2fd94cf297ae929aac81f5563490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a5a4c394ab408b7778e71442e6b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd194ff7d66eb7016fd7b8f9ae9b1f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec6c58088b3017459e9e2959a5c0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0831908d3d25c7b3923c2cd8df521994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff284c559f64dd5f5755964ac5aa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55606d5af9c435dc0715265d99c02b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ab514f03fcb260248c95485e690e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219392f46c59ebc4e8c3930f412ee2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a60d2a0c860131f5084b93a5d7ae399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a219e0809edbf18384bf422fbf2b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d5f41d5a72830950c5e5ab8902ec4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865388b75f0578911b858674d4aac3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2e4d1844c89725494b881e2fca43c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12c150289e2f8eb82711e6a9744244104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7e94761223a87e247f322de89e33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214cd4495cac9286f67808772e8098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b076d472fca76566f119c6e73679c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379f494c0152e492138668929ccc7d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757128527ff726a8d7a5336da5ab957109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8793cf2a7ab8ed0cb5044c7edb2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfecc21aa1a74975fb1067c2534df3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbffe39f0e8d07b77bb75a9070e92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7aeeee64d48bb9f95d13730391c87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3475ed203940415e1dd46420e092b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402451c4a2a7e14a13f6e6d729defbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b9d306290026d55783c8dc7942ff6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6e87c2f9062e335dbc142a5a151c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821a59fcee17a09da0d843c55cd0ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6f6ba14fc07408a61cc6fb00e1793119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f8a5bbdef14745a62109e86f11dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f929f76a78fdf53223c9696b55f67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809caba8274f6ad59db01e4848bdd20e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8afeb3208d842eb4bcab8a4d8d6e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398bcd83a441ede34207e950172ad82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04984fadd9b1c909a894fb24e9fbf593125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568ceba81393ebf8505511a49433f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de95e47cf4217eb6f77eaed5423c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677b75986f2a077d2023f3be54332b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17944b936ece37f8a65c636759bd9f45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef96746d99cc34f533eb28fbfdbf60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420ffe7951bad78c2560d6764d1b61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cf5033bd608e8f946ad084cc13fad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c878f73fe6a06387310511ad6552133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096d5a2d0e5292cd71fa6e213538bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24711642d67eb99810b4e47c2da81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04602f338816ff93628ae173bf087060136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f759e90b56d4d8e84a09c0950b7a6f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3fc73316dcd3407601cafc182f473138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4c4d197eade1d237d73a412f9b0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f8ebce99cbaf7914fcf2693224aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bb0073d93dc603559628417f7f0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c54540b2a4ebca64a0dedfd414fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e464ad52193b381789f43f2bf013143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b515cb2d7179fe6bd59c89ba10b9b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8cfcd0ba74492f76b1edd20f51ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9de48fddae593a8d7ecec2c228cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf0261fb8d013d69f62a6001a6037a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47854f849c159b8a2be5cf5f915d7938148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f0ec31232a3b8d37b3c7edf963a9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d549bd2b6dc0d27f88182f8a8ba18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beccb7a796b6a637e380a8d6b3fcfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570b1b05db466d157ba26f148f25fb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a38b0a7ca7b4594bdc1c13eeaed8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587555b6a0ac3db2aa2bcb597d41cdac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7ca0de8deb4871e943805cca8351155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eacc87e4e0b94e4b09d0d3ae5a272156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b050069fed58d84326142169f1acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba873b19ea276fa6573c498d50db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e6146a056d13143976484c73e91dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be0f89d3bf955fcbeea1981aa19fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277c1163a38759b5200d8c42422868d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961f35f93178d986619174fbeb79aae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09de33fbae0d172e4822bfe24a4a7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a0fac89ec7f3478665151c8538fbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afefae28d8f91e374ae1e81d6b2b5a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7888f4187a17bc36963d4f221a10697166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776817ab13f7927bdc54907d5bd7bee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b521a2c13771b37e4ebc1239f524c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfee0213db599e359a872ad346f0dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb72ca7f4c50f940f3e252a18e337dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47689e321c042a4a7b3d716303762a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f841cdf3941af61ba5520bc9dd0a58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391835a874a10590585b69cc843f1c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e2737e56d4110a720460005f528d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d8a2988e12160aeac4759e892f16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998cce356155a336cd24642b65b0dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f19c6281377f0cd210cb26a0a62f2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a478668721883091bc486e0425ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd951d85417aa0b7d3b44a1fd9f788179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990dda1db36f464d2fdb12ab692a25c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b3beac4e6ebf3e54546f633c3775e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b9d3c0244fd73d66e5dac5124ec59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4e8589310333b6d0d585418fd7e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db4ee199695c06ea437f80ed90773184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08565352ef4e1e74b7092b1dd552966185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b58ec22ec95a6254d09b0270e0075f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed18a075dba61f9b719cacbcb568525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ce212f07f5542ba66da677b0bb03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4bb4eacc706cfb9665f4094431875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d52e1d11709df02d026243bed4e36e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91104a04f4c051152004a0710129c8c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8c368dce93597bbc59c7da9665fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb5eeab90d8f14e59f7af58f71a74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333ade2f5464317f1df66c4682aa57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8f8b5271f84acbddeeb0a0e5be6eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d38c4d4ab29ac0565880b9c656eb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52139ebca9ed0d5f49197b8bc8cf334197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29411f84ef80c0b06337f1b41bbbb311198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542abeb330b982f02667a5e70ba4abc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148159136cf13230cb55bbf672cab5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf49ac49dde6ccd02e5d6b25964ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d763c83057a29b6b748a8828f09c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ef419937acf2344592eb9f162f67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0331b93c25db05e0af1da2c5167e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af738bdcadf368da52cfa8fc72f28ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8c08dfd0576bc4278419e33dbe0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d4b36ff2fafa28d49e8b5fddad2a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272338232c8649b0f5e4541597e2c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264cd50d3b7385f1f149ba8226d1d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a482ea00db1decadd3642bc52d5ae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1c2861de9b688cab21afb4ea76eef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec0aa569b5c346229f81dd27664001212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7675c6891b36014c5b7b549ce31638e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a7bfb9746de6087c013af15616d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3aa5d3bf32881146624ff57c5084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad59c7873e802a789e248c863b1f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeefcddbd2bd45b0dd3286cf85b453b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e42f1a661ad52e5d3df737c7eb6bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d3dc68471a45937f9ce45d753183219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe878b335e17c30ebbea0fe4c0bcd4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57a4dfdcdcaac373cf92c6c5029cf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584befcc8982212f0ada02670fbb2b5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728497a484982c6da9922b771546a46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd6b0a6df2438691c51bdae6a0001224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a97c2af29d5923ad68de91dc711c10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cce0db75d05d11cfb17a4136fefa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d2889d6946cc57aba38fc917241db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7485fd203be04935c51e462d228873228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc3df0b1a369b4706f86e277caaa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be7a371219e0f874b80ab75c1ebfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac70a3b550727ccc3aabd3718711114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f757354f440d90084a5c9e39ac700f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773fe7a9904a02d745a0c46a817a88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369e070128475ca0c4f3c9f7a2a350234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773910cd81b57a481ef73e88d9b428235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dabfb0d218ebb8b91968be35a6acd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10d9d66ebd9d0a5af647337aaa85e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df79d96e010ca33d0c18fb99c9cf14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d0b8fd40205d89d231fdab098ea7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8de3c910c82bc19df52c3b39a04b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41184e9dc741c81ca319ad8ff21682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751917d1c6401edc0dec519d3d9a812242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902032e2e519e1edc6e2999ea22aa258243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356a5db78b7b6249a75e3539e055bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b7fcf4d131b7af78c2f966d84d09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b672e68927a105605f51b530d7904b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7b3933fc0c5039e324570e196d48c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645227cc89e23a69358be308b59ebdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619c9971ca640b181ffb346dde77e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f575c3e02231ec9d994b97d3d32e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece5b9f71b3491257c8f085947127d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8af8abe6032cdca05aa4e30bf6e5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bded65ae4e9d16a5f86c0a20a24c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea00550845b412444f1c57d054b42c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0c92530ab845f81a96155817dba9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573a55dc2003065d13b92fd27d8990e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18fc0544d2d097995984f28555b81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95580fd7d34b0e76dc51e90404e126258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831abcb80c96479527a411c677d552d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57124495162a7b6811be494b6a2d6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d833cc11867cfe4c6873c3e298f49e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4972fecfd262f2f59b1e63c72b10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dbd90c1a9925bb48b9c5434eeec9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560bfc7a587849fb87128cede020555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5133383f80f21bd17534383a23bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83482f8181d3a3b369abe2dbeaa0f1cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76310b3455442bc0b052f6877da07df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4fb62453b77a82434682c667dd5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98b0c9aac8f8dc37a55a3585528c71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461a02393f525fc7176d3681ee7c8aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2b0109cc5e0344c4fed901ac9760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe4188e967fc9a9374570e209e188272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dbe6d8275a1fd57b09373a59b6964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7f382dccb0dbd5d06564a1236091274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168447ecfddfb77d293d2abe394b13b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e62a120306831da2fda90b6cc033276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874964f49ec54c91e3eb848fcbb0948b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0a848dcf4cdee39167101319df76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055d6b62a6337fb6a2d46663a8bf42a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a34c1764c8f05104390421dfc1b3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba808ab4127843fef7d1523c3cfda684281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a58440a5a0f2ee4e1b42645ec77a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c447bf1ed75f5e67b08fc81fc3b81b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62433e0192ac0af518c7a8e515edd78c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9311ad38b8f84df8c22e6f279915bcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a81335666ed441d2a4085ee76db58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fab6e65bb78dd4bd2d511df95b7a77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f3d9b8bb0ef2143f7afd419297e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad4cc056ef08d87048e71b87b8772289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60531a4e92d8799f10fa8f7a94aaf426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e5a0ad20b19ae577ff27f06363087291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b17a985f04946655f4792839a3a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bdd961587a23ab576b11fec70e01d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d709ecaf1ee2ff9391a08d990653f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f447fd5083410fda92fbbe1f6986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3bf4986583bde2fe214244d0e35f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0eeb69e4f49935087d704d0f7e117297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd65f07baf860b88e836be66e051d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c4170e4c640e44f456484ae2b106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ee9da620f9d5fb32abf5d512cbbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf891aa1dceb87db589189d4f1ff93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c5c2864cdb425f6bb4d3082d6da3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53544999ade521c7e57cc824a195e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671156d6a971030b0fb2819adf7620db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7a93399550985d6f564c5fc0e380305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e62f9ec854f55682beee601d1aa0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46182d50a288b602089fafdb2edf6e2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a56844a4c820d14e2067f1bdec59b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6dee95acc331a9a7b419d634b1c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265384fc98c5c766714de3f3ebe9ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291763fa1c5069a3ffd60fc2b1c79ffa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55316e65d9e1361a0619a6b8f03998c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dda2fc56c5154d6d766df312c55c52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f3021e0615da6616b6e7cce50d92a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5447eaf9849efea50c4ce55233d9f09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa2240c6b6d5e7661d9abe633c463316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e3759d73ebdd2a7fe909bb2d7fc40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4f74908b4c656332828951449e8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c5fe853cb8a0dddca56895833987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecca2567489194e160263114cdd758320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fec2c190ee8739698a43317e919d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68216893ca5530e13ac5588dd576f97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934e4890a14de762e6c60bf63fd6f91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635104da937254145d55b1876fd8433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d067a312953c31d2fcf9d5104ecd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f9ce97f505ae1648c22c3f45c1f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862cc20a0626b7cc36ce9de84526ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d07e12ad076c10024e669a6761c60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be764f894579b55449ed296a12e6941329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455965c713d97bd801531862d4d85c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd93f19dbf6d5c1755e8f98e9fd390331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71dd94faba5166b9ac89ebab960f47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec6d8e594fbdd3956471fed4629e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7203643caa3c1b8589271251e04108c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38fb9660bfb8d73a8ef2557990981335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73166d6d8cda6afcbb07fba70c100336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a37a62f78d4f629c5e65ac2fa3120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b8681259dfe66666872a0481456b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abe5a61fda129f544a6478183f26e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd2f91ec3c6ee07ffa6669c88e5f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a0e5e1673d156134f9cee900ab06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9b7b9dcf745a2d34181d95b2f8b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b3591463fd570dc166508f146060343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b721b907b918caf751f66297dedc0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600a83d94fe55c3a05aadd2ee0cf173345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc7288c5571425d14cc42ae981ca7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e7761336b083975bdd82e55eee2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0474d6290bf17959d68908733e9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd5fc139ad5986dfda31ab8f259904349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1595c75bcd0bc991d937ec52eeee04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996192130f831598b0e694fbd3b82a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d969274f4e2c253e2d1433a1e44b90d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718ac688021aa191ee24d1d7ca4cce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7e6c6b09ed21c29484986ca9ab813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826133b27b77f511287aed522996ec4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f6515f150af5f5a4568e18fb47e4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaecfdd3bed6a86fde4f684e74c741357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad762f8065962104c673ba5900cb24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1f4f05546b4c61d4b03d628892c99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99511589c00209ba748c556ae661a7c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebef68aaad16ab90eae3cdd486262e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f542b784ec5985facb873052afa0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db8dc01fd2791d51b32068452bc828363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ac77cf291665c79516bc04177a2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7953d1616aae5c771ec55bbba79f04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3fe388f6e33f03ed409829ae721b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb1e33e7b4cbbc56ed921a1d27acda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cb66ebe9d954af2a8ddbb0a8ed241368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f37437cfafae0a06844eaa84cbbb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2ab911c1c299ce2800034f132748370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373afc4674c3b56bbf48e9820a90444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff9f095f4c17699076de7d7ebf281372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4fb700b3fc8c6e5300d942a08fd53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6497b1cdd9f5af6cccf6be81b6472374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d90e9a9f768729d8d5d578ff1e1010375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c2c359daa468ef69f5dae873d5a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac22953602fd953a04a86f40c4df627377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e763e1505ffa7454de09795dbf24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651713d7f5a761a5a3d4423cd8260e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb0231c85298376a86cbbbab89d81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819523da337371aec310829928c451381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0101f5863a053c46563f37d8c78ed1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731dd0921be2749b14fbb7a9d2da0b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51bf9b968bd091e3bd8d560dfd5877384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273648cc1516f5d9adbd9ea3b8d0c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f942c9d805bf05450af311e59e672386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df985335c9b8356f89290b4d46b6da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69451b6d2996c334840cac40c4e19166388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed1b4995d2e23f9c1a408337a850b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c721833ed051411085ace17b6c2adb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c27718e7ae7b7ffc1db210439f6a85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b86599db8446099af046e3232d65e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559cfacc45421d04eeb67965ac2e5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46460a4759eb62212508ff59270df7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec5fb349b8490d84ceb5b348aa17d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2b5a620746e2bb17a0d7779a5e27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061dab22170acb952203020e2551f96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472c48da8b6fd5b00ecd3b6d7dba75a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3f7609451aad0a5e6be624556e63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436012902621179c03e3af80754fed97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71218543031d74204b754b0be3771e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ce3cf9287e74f87bad6b7c0606bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e35b6d463b2c749d531d6580de068403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0d808016710f806be3d481218bf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7cc736329ae40086e243612c6bf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1764ffc28df684ea733a0e0c0c8789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b48510ed4ad9e3c2c766dfd5c283d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf906bcb7cd219a50ef6826307e296408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec87f69b4b25d0af7a5c47bb1f0730409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20b2393cee96a187c29ed74e9fb36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08288e343ff428bb90271ebb0b4c44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a72bf912c6e11601d057e7ba93dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679772cd53886d9ed216b6a64b07c1b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463bdecf373fd69f2b0d67069881775414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f187f3affa7dc79ebbdcf114a225a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bb181db23e8545cd5a486f964ee5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca75914d69ed6fe611240cbafb13f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c920e0553793bb0f441db3eeefbcfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ccc2c8edc7c72c3c7ec56fe2c56f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19e0c2756debaa7f8281b1453f9d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3a4c4cb49c0f0d5eee82c84353f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7b9a7fee60fd5b97ce827c35180d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad20cb1763bef83d52304e296d4c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f471481a618a515e8c5c46c6921cea4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561671e9bde822ad57cf34da0dddabe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8ee5ea61b5be4ae57226ed257c4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7cd6546e111c10a5eeadc25bca007427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd9392a85cc1546f935d56fe1b530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdeab3542d29992936d06a28cbbfa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3434bbafe4c7aa1e6e07158ee2ac35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21299d9b32471e37442c1a873168527431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64e05b5ba0b7fa0969fbafe9a843ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ce9353191418983aab264844ee997433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e817b8175e3236aa7328f6204a1f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0281a14f07abd25464027e8ca2abe6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b423e707e8982636927034a0c8a9e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841762ab0440410351e76c1a0a7d9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b13b31791d9503fb04a2d4a73968e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d29dc98a9a144e98fe5a43d7805a63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40dc485a12806899abf29e7b223da3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2375ae3e09ec4dc5b80bf4c4c642441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1094a047fb784966445a1722866e31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733dd248a755d36f3761a63b032a89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4f924b0ef5a8f0c191aa4eb9c360444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb1d001af97a46e4370648ecdf36f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96fbc3e446c99655c3bcd7322ec69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e5f8c410f1502a3dc1a134ff9cc1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec759ec499e605d8f0ecb14cb7d9df5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe967120306507c30fdde5c0c0459449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b836695655fa90c363c164c4e580b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55222a8384311cff09d1f54883ba9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ba19d0c2ea0b41fb7b36d644bd489452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f434915023989505b2c8855c18e0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2379bb2064619227d335fdd612d3c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66cb6f89c79690a8f4c2a9d37bfc19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd95ba5b81a54a596941bd24b6b4ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab18b8d3d31b670f30ca128b96518457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d687a44d9f908909bcc0016c715656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37a401274be9ebb46a769dc5e1b4a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98c8322d3b7ba4afa6a9431f75f3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1ef5b58b6674e37f92c9b79884d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a427ea4100e0f0b2edf876a4445a59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4f76be5fbe4dda32d86fa1f17f4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712a0ef7d7237db23e77b84bbb1a1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c1763c12a652db99656254d5a7c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db2ecfd3169ebbee8d004ebef392a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35ada84eac5040d19d30c1ed42fc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e473e3d30286f9e014ca9a247153b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9a4c3e61d24326107f8e2cf562c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abc60da16abf9e9b3b600b0813b8fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53def754b749a438e1cbf0790a39e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730fe7e319e562f6e3c8707225a93e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf635fd92ff9827d92270c9c3b1ecdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9182b3dfa04e1be267a001f21f32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cadc00ce9c23f40ccfc56d738920cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7078f81bb85def800b92e23406669476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c7fcd07b5d054d5397db4a6df159477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4339722b343c84c0ca4dcd7f56a90b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9716241aee11166eefe41af8693d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a4008ba6d82b9c36e2035234275fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3f793dd2f323f094963c6d2e80494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5692181840d21868cef8973ba8f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8181c86a1eb8ee97c4a1dbe6ff98d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def588a533a8fbc65c5c2d8a218a51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918399f1158284c0465ffb9410a223485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f206a4d462cc5fec687f911db1fc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8156475c11f3bbcf72d17e02f8a3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bbc022be2856327c568b748f4a29b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef393519caf661d4c49ff50a073229489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5ff216b6e8f4b4efc3750f519364490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc619a0dbbed6b9062092c0f5b3ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d180221bdca826d04703bca123c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15b674b59c48aa3741335337a2b5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd94cb310b83c4d42ea722480f0a5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a52d1017ea940cbf1e897c63c578495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673a572ee08b4eb3fc89fe29831624496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99413ecf48a1f3ce4e638cd7f7a744497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29e7b2fae7e1c5e4d58d5e6ed74d8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f1732a27bb5c8d8b250ad22f0455a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5240e55bed4b8524e57753dc2c650500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a250ccf2ae4a51bc89bf3c5a3ee4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535117a041fea892bf42069da9771f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66bb7a31c178b40b9a41fb164ff47b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1dd5fee3ccd2242da6f8627b86e07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274505a81072cca489218cfe64512440505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d420f399f5d0ebe88fbad755f1d01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63800b1f8bef956d2d197f4ce63b91a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9c3eb8403bfd7fd2abb22dc9bc8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1f4c09360403036562b74f684e5c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b8f56fbc37105b844bd70c811e2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89071eb4936897fa250e99fb601ec603511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56121ea7deaef6ca6e6887c330dc87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077770496f3df52362ad775642695c32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce00d9dfc73c6dc8e4712dded33f976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c16ebfe3056d85d7a12245b5f0c35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219fa21f410be6ff90e9437a1beb3ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae5d2a76c7bdd5c680ced4d21f981517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ff0802a6894e7b21e7163d0f3a9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8291b0d2b314b793eba33793f4b405d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc785f9e852c17b850daf7edcfb46e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4cc66f553c194a9778fe25cc789ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5342efc229e049a8689c3dba09f5c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24077973936f49e0013bd43701b63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f94ed54e17dbfc07fd6e7f32ea20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da434f62ba6e167004a473214340949525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360490d50711d42534a87b9b2cccb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0715615aa19a0740dcbae3cdfab2e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b2ca3cec7f3b9e08814fdb9a1b1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad6383c733197d03278d7e619d1f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec68bb5bf40d8999720bf08f79e7ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a301315c4f6024568357f83eb33a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47d6d4ecc1ca0c37107481af725906532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa897f6f9a694252c55a1eb917b5c64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34736eee842415c93ecace55c147af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfaf5fbdd74f69ad10d74de532df5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178dee79ef3c1852b4c67de6d80b39c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d10011d1efa6f4e829592c9ae77f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58199c34b239937dff3a6792469bc8fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4cba0f64d9f9b87a140101cf1578e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f772ef5bf4cedff871ea27ca263f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417bfffef6f2d24f1f9bdce8e0f1e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d254dab8434f499d5278058666342b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867efb5d4cd9ecc83d0d2d65d30d12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b2d5e3f8034c3cc719a1d2982f7a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060816d6fa687825b2c43b9c70f101bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2772e59a2ace030ac38258dc044374546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37ae3be406b60e6b6c99a73a250347547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36bbb06086042dafbe9ec27b0c1449548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e8c6a6ee5cd55263a59cd68ceb190549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b7f32bf1688332ca442edfb6995a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071602ab302659db8ba5090d0dc68dae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a340614cb4bd636e52db61751b365bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e1ee8c05190f9416af4fc8b31f0a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5d3905c07f8385b47cb72703c2126554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59497b1e7719b3238a36cfb909c2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640bd1447abe4bdebc2200eef10dd03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5d12fed96531fe563e76327f93b1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1463b2bcb42f120bd2d477b500dcaa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d062a61dd9d27df8216e3cff4dbaf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c86850ce84c213bd3d91503b17c17d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd13b5da94f03ca3d5767948eb0cc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c6ee253e71885961d78c160ccced562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e931ed52d191f6cca7a6bf8ea18d80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71550a0033fbb498b83f80fe036cf04e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc7d8934044f9af32e1c3b319d81e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0d4d9a31a9698dacbcf839c72ba15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134ab0a58112377a7d3c15a7339922567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad1129ad6c450836a65f6ffd241e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6b80436eefc12964b1fe8d308ee5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d537822de80fb44127726903a806570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52d47a33729fd73fbae90168f5183571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4def5e5861f873b5236c078e7a984b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99067f6fe2da218f057d521edae5ea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a65bbaebaa6effcf560101643fff4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2c4f7fd0cf6b14852f70c70cfa77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948caa3d6e82316153468573dab323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006fc36588e42bfd25cf189a66c2733577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9189fb01b2678d5d64914c52b240e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218b6dc2d0dffd2c88654aa6b7e36c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85e9147c16176c840acb002248fd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f26ac3e4249a0fbebfba500eb1b3f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e1c953a7b909a79811b100a2060b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987f3f01c5e4797a900c01d256e97c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949c49c7bee83cfea37300ce0b788a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea537abab2a95bfb197fec377f3e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d12bd5cdf8e2cd6f99860a310527d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd147604cb272ad208349c52602d92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a5c8c972f182896639153df9d245588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918812f396b9af7dbc9ff54308ef3ca3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516dfa5f1a8fb8f518bc4a2d715a637590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3233fdd8c2bde1fc9fa6c591ee57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51762d5df95423c9e2822423b9dcf0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969749ea9af576a7c1727ac84a921ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b3f9480ae8c23597f26bd1c529d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06df8f8a3d5187c974ba783447982595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0fe380b73fdd033f767309a39b6b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421221fdae43c140161da4f76a3497597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8cd34156c1296e6ae3481b37d728598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a1b4609604153e96e6040e76a8e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135661a4c262aaae80ea97bfec5c5a6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17da87409b22bf2053f0051fcd676601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530db2b1280e94c063ddd5ee96b10d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3949ba0928761807beb19f9bbd1520603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab238dd0ae5076a4dfcc9cc920ed36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52016baf9815a7a569ab8c100c0d991a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1016ac9715534b0307a2f677db6f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54750350031c1a9ea52d0d4de8ba7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415d216793844441a70bb86c8c1c19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70093501894d84a94c578e0f26047915609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42706afa8bfa990571d644d36485ac1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e136a0a5c92ea1afdd1bcb9a9680f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851daaeeebdc9c3164bbf46d567e15d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428379bc21d2dc3070edb8ba1bd5642e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a507499778e32e16e66b9eab3fa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678115ea71cd1c6e008a9eb0d29b7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a72f461472dfb3f95f424070d6f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc1139fb1ffb148edd4fffa9eb2b3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee884cd502cdabc6ec46e37799fd68b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d7646526bb4f00403382bf23a6a1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b328f9944f19cbd07273566ddfeabfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06253d60ddd7036845296f3c043838f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c189c722879b7f4062740c64a76e83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83ba7e09391d0e55e7b678cb29745623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77e7f28569a87bc74a0472814b3e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55528bb870345c64bf4da5537c7b05ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6a3e949caf2b22f2f1f06f01f9da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6ae0e4a816b0fbace10bcbe2323c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25db1197242eaa70f3ab963cdf42f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d99cb7a613bea70de95ccd94b62c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645943fc573b69254058d6d0ee8e552a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fd52f2b6d7157d9ea5043c0dec47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98593e06873b21493602b9bfc9131710632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3870a60907243c79d96e324794b017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906a87b9c4c39e941048e27330e21f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501611d27840109a6e87008db86a20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d625b3b0c48e829a1db4bbd3dcb2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b807c476729c40e04dde61f2c46d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dedefa1134b5f708a2555a5696fe6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1ca059d452636d71e2d2bc866f9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7abee29b1ebc96fc80f72dafb3125640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a756e81197bec042dffbda5799830641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7c0b85ae8c9dfcb16c4b02eed398642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2f48c08fe6fd7cfe63bd4cf8d250643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83297bc6d52d9e622b97edaa84152bb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb00e15fa22e3be73c1fb2445c7643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329476357aa503f09e7af8e19413cda2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509385cc5ab59ba416934fdd4c609cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86711532696cd10f6de46c8e3c899648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b99f2528b375ad0ba3043ae1fd0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c96f5ec27e19bd81b83e3357e7b4bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69784ec0f7101773794550b82674fcaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef540d7881148040a0384504e3dca9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12d1729224d3a4160a0428dad0b02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f95fd961df64b276769c73c5f02c5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d7831c94a604a329fede7c80c030a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc7ffcca750df5fbc74157d18ce9e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc436d187ad5b4271b567d0901fb51e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81cca71c4fcd9dc4f753885994361658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2609519fe596233553759be014633a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769a7c4ca11a669e5805e9e2f7f0eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83f9a2806f1faaac1f6fca0b6e4539661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a475d8685732ecb297f83c6c8f99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b672f3fbda59fc0aa8d0c7d488a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492204ce81049e3f794bb45faf12e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848789e624c0da077238395b87ab59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e802cdf916f9807fb87ac8a94671d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e1be0bdc5f4dadf4aebcc9b858bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041e6a0e27977802a0206d9643177b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a2992a4ced5be6c2550265ecae6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608365cc86255f004030b444dcc33d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6a348e6117c7dc350d68c87fa4f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b82166224ab32a7d4f93ed0179a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77b40d21205fae2da68b55b8213d7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ef0d1173a5476256b9407acfe356674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c593df308cb6b8de6973e3b64b7586675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe585816a1331c4c7af1c006f358c328676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c05aa5e79b969f2a7eac82d70cd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6e4bf14d290e3cd1bd82a85d67023678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cd65a595e074a1025cae9ba34c35f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca70d05844055c059b06f763019009b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad8afc4c5741d6fe532ecd91782132681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd881c544fab78fbffd5ab59b4ad25b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3200fe24b89d784caacfd2fa853a6e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae5f0ab807eebb81c775115fe1e13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760b803ad72a8006675cfb3e3201f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69857b6dcae82f2ccda1c93def023a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ded1595a1c94dac0b1d28f564d59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204b898c09bffb47dbee22af222665688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4dd25c9eb4fb63ba62cb02769fde0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0edf027e21111a8bad91b42d68374690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3e757b608eab361fc66e989ee9fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a5ed0805a6878614157cfa70f293a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fb922b49911bd52a3a2388d7b58a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00a66e2cf9b44c61a8df9f9b50475694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d5cafc4493b370d8565ab4155c2f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af986d6e8dadb4bae656bdb5d5d7b8d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f0b61b65ee33ae1812cc6878de799697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb84b20df7bc01546cdfebb0f931d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b95053ab9f74eb7d2b786a528d08cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca73650ed8302747026f6ea236bbe02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade334c5ee2e84b9af8bb73d9e55b7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cfe1e22f42795e2c14a64428bf2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dbd1f2b9f00096d2c3a68ed430927703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dff56c263353bb91d5b05e0c4d0b2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5eddc2786d6640e59025f7a327398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d5e368874fde8715ad9e14fc1dd5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b11456ca824a495e1f4e251083ca6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc64b0674826d5939513252a5b0d8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a44077e7ca689be0881f9ec4cc7e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805af389ac2d6514446b58cc6bc27b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025e61ae575770e6d3e08713acf14fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd22f71f565c63b3c97bbe9cf66a06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b521c6b840f125e9884e3742c6629f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7957d604a9f2aece74841aef5214d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b315b26761b2ff61f1a2d937a6e6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8634d551efb2e5eb4ec3b2037ce933716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc2e9342c4bf381c2128a9f849a825717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669746c47968a1c4cc9462f3f2e54468718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5bf842b9d9b8a2b8618ec28260d4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a59f8fcbd2c6464d42256f9a6c12d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e7d050abdd151ec33d4b7364aa574721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a600bc25cbc6ca2f2fcf50ed8c850722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962887c5376d48a6159c5d60fb4efeaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646379faf32e23011124f73b2914077724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a537478ecd7e1f98ecbc4f914601ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722db934664b3e566b711a35717e573726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49055f64377aa61c96a798a34432ead0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08d657386e72cf9df297e23873858728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3838179fb7c38706db6adef086b8d34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17693f9e66241c97d12d7d79beef7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa10d1c2031cba43d39256e34b8c72c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be66c8a932ef9685b74f21e00bcba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f30cb1353c285a60f5c2f3c00511733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe835cc3e3ca5d2d903e225ea007572734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423838428e2e2d28723018abe5c4ff53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bffa758fbc949aa25efb595416759736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9908c22a7f11aa1e3cc3a14ccbad6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f624c74a690d4f51a786dca9dae7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae61bfcce83f329cdd7a9c4379d8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd27ae6b7b07a7fe1d3158b3ab73a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72a16554ac9873d22acc36cb36d5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f604e685e7522e1497611482ac17c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418befca1405e492a2df8c37449ac972743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8079326d8a4f876aedfd2e5c5412d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ea07d0fffb68997de17524ea4b06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc6d991e25e20db37d31af53be8865746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09d95e0c5fda02b5cf0f30d2191fd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2c4476a3c518b6aa306066eadfe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5cad90805c47d0c0bbd7fd38e239749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b30526899707f499c5f482843a869750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee771a20e1f2128202cf60c41b894751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a13273bbdd230065329ef67b4849b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f016a9091e13a27398cdab9caf3c17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894006c97d4109290f4b42f04b98cb66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b9f3bf09aa37f2c8544bae575cc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e92fe44c415f3acb69f8028c1eb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc2dcae7bc1afc63bf9d12b6fd1a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b7c7a582f8e6b070e437287d29e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269a9044ae2d061978184d58fe71cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afea424612f1113d0a51df925a2986760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc0db7b5fb3a0fc7bb0c742c1b681761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b6efa61b3a713d3045d299260526762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c209320d07477ea852a9fff77dee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccf9db2a53f2a3be0b9624649f78ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994041e2acb5ef4852fd88e1a5cae6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9fbf44bf5f8abc9ce82d7c2bfa73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e68aedead45ddb7f00ca4653a0292767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>