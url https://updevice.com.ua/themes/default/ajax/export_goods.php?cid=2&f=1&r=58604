--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952ef6098805387b93d2fad7a548e8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07169e57255baa6d6ddba5abf01092e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce48dedb4e5e1af883a7231dfe78f213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff530f5be7cd4fe72db5e6dc039164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053db726b80db74164304c241c9fcb7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c75b8123eff94db61c3a059d425306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07414771dcc2bb8bd640a067c050f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb86567552c363ca9f53e3486ba4078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06333c0555d00c67a3ee7aeabd5ed27f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534398a839cf7e297034a8e6cc28fa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c32db89003dd64a724375ea16b6ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63967e3687e2d2178e6b684e3aedbab412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a177f02baadc659fdf48f3c3e4cd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d402d216e8c89426392fe1a6f828e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3819e3f33d11488fb1118134d5394b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76d4c6c027a0ef8780976bf90d05116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c21b4faa210bc73b06d56207f6f91717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1647a8bd3b27963fb63841355b12818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed35703912f6f641af6f380dcb7ff719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81421bd352b394badd76725f585cadc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b05ac80f09ce7fcff4baf52ed8ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b11872a0851b9769e9cf81e38e6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8083bc200cab1c3174f11a6abc53623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31266864ad66b54197482ed8c82f3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a068cb6717b9d99abd1491a5cc9a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007db2b0215b0610b16d518f8b77f0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5101d1035f1d89d37422a148c6aa9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784985eb42583d694df84429d15aea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45333e63358491d79bd6d20fcae54929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f10a151afe0600bb259ed03f0692e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c037f9b4fc7dfd881f366504a17e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e488898d8e286a94adac199c9bbe8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07712c17643995463edcc209ba219533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ffcfbf9f61131186b4e1e99c5a7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5caa59090e573a85f2e8e9bf178535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d228e3b6d25449e8fc9f9856f3a4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b367b33ed32cbd02beab5b7a0c2be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d67a55a651257d5753748bca466338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c176547bca1e7beb3f6c6776171939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055178738cce16332f599908eadd5cc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588571807e02349e8001b1b744867dc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab6666314ebcd3e9c1be272360cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a32ef8d5dd9c1a45688c43578fa7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d377292cec1a38ba96882c92af050e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e98a362322a50e5820297413b5b15e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9583d8d2be75cfc4241c13af84e3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de4f9360b1b655acb82f1643c925447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39e537680ad325b8daa22b74d25eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311e7b90af8a6abf9e3d6071fb0258749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81cb36995355165b89afc6941bd8b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54540bc379570ec3ef7cb365c60df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd19397ff14efefb55f50c4de3c2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ecd913ad38f0004b80f453e8ef22653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cdc9331d25eb4edb112fd9b69ad9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86509fc60b4ce80477732a095dd299755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefacb3e2ee52e40610d564b45a54c7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f13e9aa1b97148446676c068b261b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797da59029eb05dcddbefd10a2e3c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac308ddb8ccd71bd1883beaf50d0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455916035b37299256eb8c4cfba1db3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22446dc59f0bced29bb557aa51eaabf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8784759435cf14e7a54218ad7ed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f3006c1ded8e33cea4196f6ae1e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088955ba134e5a0c0d2aeac92dd72fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7c950fe19fc8270aa51c1cce40f5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833d5fe0e76692037f9d73bbf2671d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06111117cc4d766b87cd08257a4d87a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41864e53ac0b1a2842b5c5bc9a16d48e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333480e5ef264f32238ba32f84b149369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaad413389d02773c3a78ef931599070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27096329ffc3aa8aa925fa026931a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63283468ada065c6b8b953ee75969e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff6f8b2f4da0e6a888bc8dcbe107373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb46e100ec99cb81de6fa3d8fbff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d1a3ac3dd8234ae0e8a16dd2d20c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa03648429ab3bebf4aaa673cdf87c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49d96257c02decb2ed8aaa17b5840c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287225b841bbf63af285dabc7b918078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275e115ae1c31aff4d00aaeb4bd7bea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef7d121ff4b1e8aa761d5084a18b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ffa6ee4a502234b9eeb3cd000756581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3deb6f19af87c7706f36391fe1e3a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ddde1a2564ab79c3e326d9882c43783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f2d8f932fdfea6466659d89b81d8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d27fb09218e4f74dd27fc48d57d0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18145b87a65e8ee01bdb68a2fe7163d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840cbdc7674c4bdbbc3aa74cb1bbe0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518eb75ac09e038d3087965d476344e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477ecaff9f78eb6da21bdcf0fbb7f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a903afe8e9da5be951f6a15dd337c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777092e7422f53f1fdfc785d0185f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b7c5c36c7a8b762690a7333904a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9f5097992fa58c3b9138924f07b6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a13c8e331ad29b08b2937f771c6d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effaf8be8bb69f36ddb0b4b4989ac5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cf9f9758109184aa0dd32006d4a5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4cbfb773158151869ab4588112bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9977a3e6be997efa09af8e4138a3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd823ffa8390129aed45146edee6526399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660e6709124d8c400fe623da795608100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def536ffde121d1314c3b6fd0acc1113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a64c080dba7a1f830ffa16c243c6a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c709808e763bb633816084da59ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31e4dd1f7c11311749b8addf62467104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f942d4d9aa620fec1a233cab96a65e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb78b6da8e48d6d45b8554a29efaff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79580ede9d698eee3c8c7908e3134e56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c3d59ce2184f16f96ff6fa23f924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268311f469d6ded3beade07e87ac0091109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2501d9bb0d1e63eae25c3ce060eb331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3f836146760a0f1d5387e8e6ded31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36b00ea137258f1fb990f1a69bac1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d40fbd82ee133b1fd04a604e98e5bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b27b20023f8e5e0cbb63e11899004114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a58bd9cb7bbbfb28f59570cfe7fbdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d34a62ee74de4a48c3f0e253f3ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed57a43a48de44633969537e5896d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de5fcfe4f3d91dbf3c8fcac813085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023a8dbcdf90d5265b5576a61400f35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c6e612fc2f0a3343834ae7382bbd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b812589186d892337a705dc82be99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216c12ca10b78befca0c4e770510df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf045940d56ccb62db883962164888123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5689dcc07014dedadfc4bdf44916124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d79b7075ecb06cb2d97f2bb474f192125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f461793e958c2676f204aad9a5e21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaf4cda5994028e378c187431de3ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44a0cad8d23f544c00706a9add4bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36154edf2dcca9a32951253aa0d32714129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd315aa5337cf3d573f81415a31c35cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a77fc8f5a1cf06d21880e8785bc4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a957c0078d398e773184566887c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215e894441e367867b8ef0ca4fe1d0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b62bde55132ca88f05b1de0ea628e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9d1a7918ec389d24bd1bf7a70cf94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fafbe92396d245ce979b4b0d20d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a68156e1aa93eaa8372f3a3dd165b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227d8f3a9a5b636a90598160d3e36c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac317956e060de2f2d26d6ce1bc9ef4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae581fb61fb56e40a04418e4afc1c71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620840ea3810582b6e66e05b8996591141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b6dad7b3e88750530478f40fd24a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6094a6f6c4a9b94ec066569483c676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b955ecacb4b308043336caca0bb0203144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165af59b316ba0fb8f15d3e9e958976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa0774d52f585e75dc3be78da10d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5775ec06a9af994aa73c74262415147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ce224d0b86febcedc7a9784c260a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289d1b2c12122697d8a3bdb4975ac4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a272596a0e2feadd6c1100aabe9a445150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dba725a51d68cd82292e9ef1076825151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf200097f11e8b105d6c42c4bb135152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1b98543267d82dea4a60a428dd45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2142a912ef820f927e27168a322bbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26452d97148083b10c5d0784dff26e85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c924fd832569c13195c43417956d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373008a01afdc4934582d8eebf297d4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57f3211e139cce43d690ba2426a992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bdfc9d33efe9a97e670d95d663e3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d68611dbd0eaaa1d359201b42ef286160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f57b765976c5b7b089b13b9fa68a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e447cef5d03fc1bd69b136498f887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d984596c16aa98729f97252701764a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d143f34ebf399df365e91fe9559e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adb3927bb041c536dc118cfe443b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecd75caa7254c00dd02b505946dca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d66976ed1609f4e7de87082fd121167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e2b1c30b1327a9570f4bb899a380168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ec157389e4f497c5dce0e133e1b6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ebcc657acbf3aba69e504c8e04a5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b21f808560cea1c66332ee8c06017d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e57daacabca3e78bddcd92d7c72d2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1708a9f9df350f52f14c909b487a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c90a64121e532aa2145c82cfee9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e204a57559fcab04ab92de8b89090175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7fc51f03acd06381a7b69277bb652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b399c71c3c5d7a2b45ec30c03440f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7922f1106cc62738f4c22e58b1856178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bdddc50253e34040c4fc0f24ed67e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546f283debee14cf7a62a29b406d1b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad892f68afb244853b7e5d63ce7d8a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b1cfb028fbec42a5a237f920367f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b5cd74052fd7dcbc698d4026f1b34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c6b5927f4702969c883fa39f3dd34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c82c08ba4e9d48d592a926fb795b11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf29d476a966d677633d418675cb64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db031a65a571b72afdb2dd8add2c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752310d88647aa8ed98c0950c82afae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad0532c6ccb3ed7d0929f85a0ee63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a43c327e83d905183357e3ef94e55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8229e4009f5f6d5cf0a3f00080d6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986f715f7f6ec4c83003794aeae960192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3323e29cab05551861e9ccbe4b90e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c871438ef7d42dfd53539562b0bd1f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dadaaab6835b37229db0d00b08bc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657b32bf49d9090270cc1b06cb3b43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c1e1ebb397e7beea3b8132281df4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369269cbefbe9787a8c5054a152b2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc1fdc7c6724f62b6bbdc5936cfe5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c08f6860c87a0f4da10b8b55de933200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591671fe8a4f022039536b263218afdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd58af4519a6bdfe82f3445224d89a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9947965facf67621f10e086c3958203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84023904331a2427c6e73c440fc83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4dbc863f9b27834e2a82cb17bab8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc8cdfd4ae3fd4c781bdefd72174a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050551f4417addb091b095bca08d714b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c431b127cd21206e4f87e79c293ca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21d50067f82a30f04fd863f3943b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f666016c60580af9e4d11c72b63036c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e53108b418d2c83e91f9cf2bb01f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89bc77297159e7c6f633e07b93e86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f00f5d8e5d0e08beeb759ac6482d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c1208aa5d93d404a6c723ba797a5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e2655d2d9ba4b2312cd84242c22f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193e19f089479fb3d35a0939ffed89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94297b123ce4fd97fe40f3e3d22d3d52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc30e15d4ec8ebda5e484e926ceef2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea56286537951c2d84c3e73dd4847219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddb565cf25da84ef6dcd72e03277b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54f8a67566756994535796eb612417221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a136d9f8ea57173b2c72bf4d6422d06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459b354772a9c9629c0395a16491d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c14cd923f9d67400d03c8d7443a02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e95ab45c59f2e7e9d6839ec140ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf1e69f9f00f769626935d415d3635226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a923f95022047d4ce054371e585d41a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775a313bb137a68965006bdd61eb058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743868e24ee82450afbfd4580b87b664229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d4dd757a31440fa4c2cada72f11c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a00d60ee6d5d6f541591f6764ecd10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6ef6414f7c896dbff102245e276c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcffcdbcbf48f6c763bd6fc790c727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c31a53669fa71c6d12d852b2e9c7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97091de53493ff9b997266d0590196235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528734b36b491a55df1264a719127b8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d08fb00113bd19156ae06d82520e47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4125415a376e26d6b62baef2466f900238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcd41511f360dd9ccf0c8e26bee221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346878dc91677adf88cff8c2c83902c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ef19f78393b297e20e7c4e707bbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943977aabcefab21425858df9403ded6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5b18498d712013356431cf6cbe668243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79915c39920f26b04c1314d44fdfd72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a980b36185f5fdfccdf47021ba9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4be97cd102ff1e6a3659520b0bd98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7271cd7292fefd7cffd400abd07685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee24e136f7cd99326d0144420259b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b53d9999167d5f0a0fe0979a182a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023254668fe09d4a159e8d6d5ed1168250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942101315cd7684152f539a18e4d02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59f4aabd16e0ec1be6e97e5044a4c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae029dd46bde28136680f2801485ed2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14860df8b655a8ba22bd5bfd56a4cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b99d3b0078e4791bb1f252367dec1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461982783a7c1f87b5bb18701fe37de9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3855c6190ad17e26e9a32fa93eb25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32682c6aecd4cb34c4eec1ca51ebaf18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655240993198654e67730ba8759913d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef3f8319052a74ee3751b07615d88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807725916328ce71eb0587646c6a5e2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd60fa24b47abc536dfb414cb1bf58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d0552b11c2528f8ff6ef7437ae28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e12bd3efe4d9c93db49c218eba126264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b5c221d67e9b23988bc98342896e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f43d20be3dd08c73e13be45b9d16cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c0567b2f06aabfb65c5aaf8b821f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7881900f070393afe512166c025341268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6515d3fd068af9abe377388927fc6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5366f216d511d2240ef01d207fb4a54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a36a13eedf2c93ab154b13cef922b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da6ab155e2daf63dc3804b01211a78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ca9f6dc2440573c681e07b19903f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e27b7fe756658de2faeb63e44099da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816663d5259f800dc360cd43b9924e8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fba9d93905a77e72d844d589e5cde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b899682b91eb9bdc60d71c96f7a70dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517715f042e20c6cb5004d268f6b7a56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0695883e88a6bedd796e3597af834279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca698ca76d98c46a2f6de65bfeb4a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8430dea5247a0abcadb97276de226a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec94eb6bd92a43fa33bfcacd89ac0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f231cd6d9d5767054c1cf19c878f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017e27ece51cb1649fb9436cc38692284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772494663cb1e2e2d7dd3bb2f31d0576285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a4e7c2181b1d18bd1391fcfd5401e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dff9d7fb429edd1d08d074d0f54f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d8a29044b3aaeb1c7aa2abf78d75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da660c96c9399cbc2b8d28b6e1828fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685928bb33b2dbaf2d0cd61dd80a608290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de5bbedbe47f290af1366c64d22b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa903d9972985eda2a63c7ce47764b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc5fb711d38cccd5a54678ef1b0efc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fecaa09c7e6b35b341db37442573f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7933736f0065616989a6e136c86a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e9b0118bf6b2c67b36487c81176a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6656088b0485ae6748dcb4060810acd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb57163aa168f9d81fb45f1e5151f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e2ecbb9f5990b485f687dedb2935299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4575280fa9d4815994da6824bb78794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839432d478908a3b07251b961347b085301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627d9e7350899dd14f7641ea967be72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9c0477b9ee911df28b5b22e938ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f54d7c7b53303faf1ba54bce2fad6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235775fe6d5fd405137097155870d04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b292522d0656e2f534b1a37d9650469306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674eda3300f50c1b585fae00370540307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8f0a2ef089c40dd5d2f07b4358bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af19613de2b92ccf0384dfc4ab6045309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5f18c560819d378abfb51f3234a95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e358e8a95bfa9545660d09daca3b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01fa44a2b9f031b0eb1c5c1a587af6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425faa65c607b5d3d915ba7d7d4ddfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7bcc2704a581c51ddcd9ee9c87e88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5331923d0ccc691d89b757af6cb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a66e5d018f0f61746018504bdbf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c807d49ab4975ce79137bdb811fe75b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d5679510ad9f4dc80e67839ad462e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc9a061fb2f515f129075cf1234fd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e15035f2a0dad190b77f958cde297320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66797f5a67292d0c2b9e37407ff2e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481487d075357562a70e2fc1b89d7ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee920c45d2ebd9b6e77a6026610173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed4e3f6f884a1ea63e58e9afa5740324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215803e84ecb37589c2cb45913b95c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684fefebb8d6aae32249a3ffcd9773e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74edd8ab8e8d8f9aed79908738e95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b16beb44a5fc864a85f322ea9fea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297a4724ee2e5a7eec4b7a5d79cb65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551f6f60b1c4e7caf8bca14dc99258330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d68c052ef7712db78fe0f2b023264d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d32cf2117b9cc4d4c63657185bba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea629a332dcb4c99cc692a7022c2cf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9a4013b34f83468c95155cfb22b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac8ab534eff71e3078195b21d3706335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51e4dc49f003dbffaa7662bdea0e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd862d29e59ebfaf2cd48c4dcd77afe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520e7005fc6e73c4dfc62d8a1877a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973ab2e45023cb599d02f45e149ea6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e6e35b0daff9dbd4ba18c09a997d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad0fec85c948ec89761aeb33e821f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd104e7e838a56b85cfe55af1ce395342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4afa2f912e49e321ae7458967874343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac893746fe0c448667ddc6378250ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de1144ee82e0ef77be46d22ef0ff80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad84f685ff4ff1b674f376c5c909e10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25482a0d4ee0f1329ad97802f0b2e75a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d02548d74d812381e120548c5ae56e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ded3afc48495b18fcee38c591859349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856bdace44bf29abe768fda9994e9ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48612512515550ea1a75f74a9ba067f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a27f6b08f2692ed3fc2f6e5b91c90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d91ba91a806cd826ff8ae067ec9257353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da95af5b8c3ed3248cc2a28d35db42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbeafde27ab5a9e6a33e2461572ceb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8fb562aeff33552d78400f9e83995356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a9ddd68892da45e5e688f9a4240b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab5798e62e012581694593f6c165ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6b2e2a9245e5c1e71ba55dfda825359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e9ac4c776d343c8ac5e1bf5510bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3622b09cee3fba56205eeeddb00eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc41f7acf603cac0e7f145f7a672cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c29d9052397b016f90a70b6bbdc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80703287a636623647c2e43e1e79789364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd9fb380c0de5a1e498543ee9ed045365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af5fe644ba1bb221a97efceeb914c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1441adff2a5da584cf9c6701faf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f041663bf491aa74b5d72ed2301b92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ea000d8a607f86d24242fcc99dce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695f315d775fe9c7df3d05504cb625370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b34061092e373dabfd55e7552f20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dcd053d974ac5ffad6228ce8b0acd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a9bd840a96b09b442cc7456e0ec4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5bbf4ddba69fed2998ba7dba99165374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f79b6356a61275f6d592e8f822e6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43202ba9ab9b37c2e7a7ef2f75183e7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce28e116ad85b09d31f9805f39009377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae10839ce4917c571d877dc920a89f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f393d18ce418820a11c18a48a7f6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8681701ad756f01120c9a9f90626380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f634406a4d565bd35ac6aca6816a305381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286061ba1f1a83057cee115a704bfe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b0dadcb4fa0e2995caed6164ed47a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8421b75d5453ed995377d4a0a4b186384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1abfa9a2f295005bb90dbbc88f5ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d535deb1444aec0c7c5c4432bbb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6ff99fd4f999f6f255f8ff350b61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aca824863688d44e1fd17e9c39a688388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932a6257d443c343d010e901d22b84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd6a9c70f0c2e691d99a2aa597701a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c6b10a051607042aecc866c0c116391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4fd0f80f26aa54b88bae6e4dedc32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d12aa66d8b6c2979787aa14904a28d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7725c11f95aed17b554d694a647132394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a2fa50aa07da49798e360dd39110395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a73bee669709e9beae7b08832619f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ab2dd2cb79bcb41b743f3fb2690d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6c6d7a8ae94e7f1df713bc0d7037b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0597b4fbd34eead01b2cb42d96eaed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b434168ff41fd3fb9a9b02064e25fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f4b649dc0ff6324718d02e6e1edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4992e5e2439889fea9742e568587402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daec92c1ba1374ed787621290d1018403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd114497d3655dee856116def5054fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c7a8c20e7b3501c5e7b1e5398c10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec2dd87b6d1dcd70266725148117d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed552332a75936cb24a20d4a388031407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e8c5b2a2f745a42fea0e0d1e5226408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8d1301a0696fa0a76b85095170f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f160c11f2c2333e9fbd738deb8f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e36f9626e3424d4a58a22c848583c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d6d516123be2124c580253cdd3cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5907b31025cfcf60af472f5b06e2849413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956b8ef8ebe23eff3c4da92def4c7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8869ef035b5fa3203bb33b180aeff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45efdc53f83d06fabb7489ccb94c606416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df359e6efd5265a14673b37b560cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a1d2c6bf126ecd32c51c3dc11040418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7809205a35b138f58ed5a09f055d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3d3ffc1da9e4897672b95f1416cc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7193b36caca1127d21a19a5534c81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776bdaddabe7e0569c9be16f663304422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe30f7d931f764cd9d400e7b625a74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7615f06b6af07233c2da549f1c5b15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61fa90a567eaa118c8e9e7468aff39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e7e6bfcc2fa9189b81757aa1d096426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424c95bf776b548e7dc6809a4ebc4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff585043986f109861732940b0148c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33569d9282ca4d1bb8a46943783541429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6a951ceb74f6db1930844ed35ff4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab269cb21e9d85b5efdbaa4136bfb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc5c3bf7bb7803fba1cbe3ed9f774432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbababf40710a0e863d5b3e0c4635bfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c61def3d1e4913f25e197cf23806a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4c890de628345152cbff35e652ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58e746de6d7c8b8bb8be9327605dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac2741a950b6ae744b5ac4a23c27e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e84f11c6b4a5749e28026751e926d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77569f1e69f6e48f25bf0f07e2114da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145c95120238dc4bcdd3568bc5c5e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773996fbf04a9f0d1b814a765c6de22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa1602351f62a1348aa31bf35c338442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ea96b528bd86fe56540edc5ab68df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523472edc8e0e59ab32f0475e58b1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722dafca667bd32bc96146fe07908cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa0dd627258d664298bf78a966257446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222e3d9b4feb26ee41354dc0af025f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb15893912b54615ffeb129eb0ce06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c32c3cb53ac4ebd3b5d00f7a06d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3cd93d624a32630e5f43ccf5218c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5b77340644f5f389286b1629638b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325fae15cb5da16843d0d6dbcc552b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a739fd6f87576b1415405ea1ddb477453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2691835badaac3a8a5617f312b36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd07fc1a1e5a206ed72a63c0caf58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b839059f8be9b666ec7d0f91cc284456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba757a94b4c9842936328bc93d7453457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b752e720f284b185ee9884e5c95f53c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798646719056ee10d3a841282c81a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ecdfe5a15539f1de0e50c0d077f01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce54c282fc6cf8c02be14a077343a22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2574de6faf1487ac02e51c039c0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f030c07c5a5121a9230bd16883dea6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6900ec75e0f76db70acc23f0f2d8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707daa766354015905ecb8f1bdfc2a74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b205c0f1fc9b307b7cda86b290774466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaeba39af149973602bbd8742eedec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c61b710870b8bd7c26c76d4edec85e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6decac965a84515a3bbf8eaf9469c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a568e5d5c78e99f8db8e0011f6c5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532de59be40123668ff7e6674c54575f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c624fe64e00c99b883f8839baea3d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168606f586c3c05b8a266f858f419c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a37be561307609156ac1a81ee9da31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec07f030ca1e4d0b7d18b8cfdb36f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7119e3b202e3608055788e7006746f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744adc26a610eacecec5d6aa324626477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff36362c48aea7d2589b038b30ff2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527d74e2f2d4d07867df6a8ad4ed51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68954de3db518b4d456f2508e4bbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684cdfa867a9e14babdb5da32ae309c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f8d7880c9802d8a5a2decbc1d1fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e6566353f00aefbb428f109badac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123bc95fe5be19ceb90285d7b82a44e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487cf8a70281c2360cfdca2626bb89e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971adf75def361df386e24c1904a97ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9778d193aec3e678557874142c8b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe16328e46c1e0cf4289f16caf250488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e84a4d2748bcc7fcd03f4d2004c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e555949d6052c78333b5b21a54095f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712698840fbf26f609247158afb8821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea0a32617c41a4a2f6795439b1b95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0de2cfdd7e0f360a1bfdd3bf159418493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d77b88a12ecce75c8184861edfaee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0f097c0c311fb46e561d96ce7db5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64bf57c4bdfc048bfe6189ddccdfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec796e53a1d304574249661349fbc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca16bc8e77cc093e7a3013a1da302d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cabbf03d8dfbf17b6cddaeef65edd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191f66eafbfeab6724c2d158840e191500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5a2aa62cf7f714c29f978d888ed89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf3f62b388f47dcae6a1b8a8deafc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42871c0d86a9acec23cacd05de5b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329739dd247987e4e071e6f81b844dcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b161a45e3966b88753b49ab30f471a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd0ec3f2cf99a6e460d5f1277f8ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f8ece436f7d5bca5203e3581ef044507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab377b2375d2629a7bd2c3df27f7a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc59a7eb1167d9df8fe9c7e8424629d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6f582aca2a82b653bd298f1321e8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cad7327d6ba7ffae37e78ea88a401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef393ad1e6bfa9a4330c4eb61eff1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcdd394c950f7ab1d82ce1628c9a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39fe02280f9deb26862edb05c8f032514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f09b4f8224a31da74c8e497953df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e287317ab62819152544d975eee15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd527b05df1dd0eb2e81e61ada04405517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c62818145aa9eb40658477630adb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4e6d2bd87cf637fc19b3a4e284ae6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfcebb175b37bc3da6ffe3af99206520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf66e98bcc4858624e65e68beba37a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698341f2a56823c9e1cf2a2bc5730e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d8739ad4da2c6df0508fa5012fdd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05b3ad1e5e1b007fd94a267c01ebf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cf331dc0fe73c7d6a9ef732d978f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0282ad01433e097989733970af50f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a68e3419681a1560dd15ec37bcaa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d293a63b5e457114f21e568a578da63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c67d4d8ac259ba083b29b43a38fe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7abc0ba5e59f7a27ada9a04659f8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05c33bc78bdbb2e25b3002c5823172531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7e2a6e304a14ad8f295f2d344a08f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dcfa13324abb38627b65916a26a38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65b7978baa585b646ef4e75237f50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4672077b13605fd5814e88c407099535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5af6af33600860d100723e0dc2a21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e623dc8ee5e93d01d06e3281eda36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7af6ff649181dc7d3fe6b91bbec08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3bae29d42e89a0f40550da5640156539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756ef6e1fd24721f2b8e56fcd87f258540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6d5727649951794662b095d231c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349864b600e35cb6484e8008134e8bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf19d64b3e4db61041de709c6de3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1609bfb9f29a43fe72362293606a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f9bb1520a8db467ab8159da2c2e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c4b56a027d1654a5c06a703fc45a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0b11ea7e4621984233f0ccf4c557547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f561840fde590d3765f4791085036548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b500172f4571c9061c30fb2cc8a9ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966854875042e509868495723cbebb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ebef998f657de3633d70f08a228c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40833fbc8518a1cc3fdf2018a5c8d25a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ad6d6e2bd715adcbf41cd167c301553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e33cc0473d7b8b9df39bd7dbbdf0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044e295d47ddc8e53bcf0da4b6ef5c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880153a680faf9de9bcc48f97f51e79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6866e50ddfa3891020b7df34648f3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141f0c40ae93de4138e6e9dc71479f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c156db32729a143a6e6472d0ff03bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c897ec3f21a9b37c72fd62bd28f70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eda1e90ce9ad429b09f2a21cd9dda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf8b849f68b8cf7f11b0edcbbbefc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8a97c0e2b1fd871f33ed633bfbe51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cc594d23e94751b577c6a20bf9c54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef6f766673f5d5a52937228b35055565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc6a115463657a8c33d16e4924ed37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461068d875ab6fd13c53c8be18dd57a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c6dd2c600655009fead67b01e130568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04084a0a95e4489de7dddbc3545c09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce46843f5532f8eba8a4bea2035a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580744c332e903f3afe4ef082565b019571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5acbe21e75bf05bd8aad3d34761c66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53b1107e407341a3c211c682662d7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371d3a7de701a6c388d51c3730cbd6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb88bc81b190b74b4de46d15ea559575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b645b2dbe76e35fdd43a16a0f1303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7f6032c6c47639692b4455dd3596577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc06f6413e5819b4f2ef73c7edcb72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b5ab5a101f69bb4986cefc61c74e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422b876dc296588ff2943e628611be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1468abb14e38f0dd5713f555342d33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e61388c3fa80cf45f93d57117038d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e9ac594617187fe4903ae8bf54122583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3837027d034de8d933f7132149fef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ebfb03157756fa85af5c53dbc97a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9a65c044bf28d57ba293a3c52533586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84fc042810ac36d8be21b5e78bad0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390882478f3bd02db681018c7db44613588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431e28a5193d716eea726b4a954b81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e6ccdf6a66d168234c22ea937e393590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430783ecd675192f73b508a1c2f60d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3aad6a76f5585879a833ffb102e0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90dca7af31e45ee1063e2f19798cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfd34e4ef770f4f62969d2196ab6c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca6b02a865bdd0b4aeaf6524a3b43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c224135d2a6c70174c419c621421bd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b129999d510e78f843dfe163bb9ed1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3628a9483ef275d872d0e64b35f43f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe97ee5b24f869a6a0a17b957c000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae423932138096c7e9ae38e38ad6fecc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287db6b3d385590d3c879852322ff7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac85e98f1418bfdda4d902f649bc27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352319682100c7924a840816889261cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0cc48e2d1e2efe7df93758b60fd29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331991a4cfe48a44e0fd74e6df95480e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ccea6112a5a13b70492a16af0e1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf766a6f7c6c7493dc76edf00cab9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cb82a5496f192a489d8c0e158696c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4eeb1ed5c459c5ab153e763271c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b589126bddee5b9f00cf6779f865e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaccb9831dda584c8129a3643d37940611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a105e31023ac8fed442d1b0265ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29402a037a981fa0e0ee40013cf20f5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a755fdc0e0d7bee94ba501232bf91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a50c3a8e84c02bbb8be7fa34dad0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf424f2f4f1ef9e6fec305de0f3a844616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bf6b4ad5761418c2727739184418b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550543fc2484ad6a82bdbb6d01b3c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d373f6fe70bae92de6084e0872236619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725802468fdeb6470e879a9c07234f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52508238c231ba40d0bc85c85440d4a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50021ecf1e8d0b4b6b3d0efa9396347622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83bd87d4325bb5983cd1bc1995b23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07310554a1ca717d1f40dfdb236ace624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc100e284f25531f765cf12a528e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d403e26d59eaa6dd12739b0566de0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd1038471322440b0633c7ea373b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceed79fb6bb289e8005dff5fff04f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae08366de13dbbbce5a030fe3a389629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe47794816818872bcc8eb1b83635fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6c508cd22ceeb853b4cac565fcc2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e50507704fb8e19faafee6f46f78f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc650932988550d7763fcd3f73476f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48210c3ccb80192c03e320e017b5f4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb771c88d6ab87db4137fc00bfbab279635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee1445cabbf310a9634488d555bad6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84bea6d0ed4b1185ed92967a173a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a90dabd982d0f9d2d8eabad185995638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122c84cfbafa5fe3e1e6493b2efb66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a7abfe8276841b1ca45873c175cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0e7ca5c6a3954f8e8faee24a68725641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f2d1ca4761d2f1ac3c14c91fc9306642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd9039b21b2740f773be9c164fa3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb113d23e584a347e8685ecf9b9a59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc7424b298e3e9c859aff1f2af907645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12dd71fc164a6d1fb4aa582f92b845646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f36401510c4435650443cef4fd8be5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f068d8ebce4cd9a297123e496286648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad4420bf9adee1db280ab0b6da32c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a1db4207f957fab415f791eabe316650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a37b0936b435625ba04d683000176651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f4e3d51b92d63fd3a35a60af386c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf296a6ec64ba1a0f31204133996d46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b654686cd5b21647bfa584c961927654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69829434fc98641683027b25ed863317655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd9503d319ff15e7935437f5ca23ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f4e11b9728a59e74bdf42488ac01d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f83271a4e90a35a7616dc9a33a42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb64b862321027b511f3e86604a45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90c51bcb699e55feecbc4493b61c0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d29939038af4b01e4f5f0fdfa1af8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb54052936d488c67a8bf828c00ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e618d4b1bd2dc9fd50e2fb810a0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c67ff9a86bff84b920ccb4fd1ae1f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082c5dde54d0ca2e2fe1a8b86901da0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629d114b88af68d0af7b67bedbdd35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9af1e55a36233fe06dd90dc8d7b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5a0c599e2b717067bffe117286024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf883ccbadf207d156fff113f7a80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916adee7368627abe9e27f8d5457a45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed3d47d91813c249c1e10d7311ada671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012331e65cad6e428d258168e0b98a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff504c2072f26493cfc848da09e657d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f623bb5db86377259f35036dcd29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9906168ba1586f2b4cd50779e680c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f7b0ab6f84d3dbd59b37eea01791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b49fa91d85950722d910082d6c35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b98ae85cf0b74e68bbc93828e0ff6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c4546244a784de4ed2d7cb9bcc06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02fc8ce0adfc168c7133dcb801727c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cab06a518ac5e5a3e346423a62ccf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e13e793d1e51086f172c25e85c59d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed42afdd65073a2c257632811ca77ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e40bdd65a011fe9868799b9535b690684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5ec2a42aa3d5a89a06a3d1a54597e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5d467f0c2d47c896949663b8f067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55276e4d1fee46fc8732c68428e6195687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a120cf9af462051206c411d412ec3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be6e43bcda8aae187873b8680833f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044b7596e67c3e827b966b57b4e789690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796f2ab1c242c316723611fff21b0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e894bfaf7170cfcdb252517d0dd865692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124292bec3bfca510959fd3c90dc0640693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6b9e74e28de252b6bc60b4d99beb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d575cc044163173f037ee121aaf31a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd049ad4def2a6db782e7720ea6b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760bd723945ef6c00e8d1f2028e0a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eeef66fa078d26d5de927ee1a0ba5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d863eae28c3bb5568398fd4d7a0ec88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a926012975ad6602299089883fbd0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3955487c200f7a70a72acfe2b6386e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b041255d9c87f53c4a5eda1c9ec33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ccdbe3e25d38d1c7a3110fac580d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b773dce2ebc6fbb672420ab747162704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53084742c13896bcbf7e0ff24948c239705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb277fab001e16f48dd41fb6c26acd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3644b88ec01d5d3363ac4decc2c078707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1056de52947e1e411499b847879219708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8035c6e8ac46db2374e0ec9a9723e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295322c6d2fcb4751f5fa7dbad9b081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8db5d9cf24952670ad561d928db0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d925db23a8d26404400c084ee401712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782fc076613cf86a3dd769f03eab4be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed375e9871ef951c6dc5b17fa48bb3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4a88bd00b688f42810afa0356f0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701fd07abf2b51c7914d93cc1a79b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe22c8a57362e1b7e8368308f84a4c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4b5a6e7d431f5678d101e07d7283718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8f81f299733cc97379dd1e1d609c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5d1f06b6c42a3b6ea9fafc0f255a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b530909bbd4d98ee2f49e4fa94206721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726212766e1833ba8a8511701dc884722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01ffbd90563051d631c8dba0230bf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb021d499c229a0bc4c95df45b788e14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f162c258476a0fb4bb341068897345725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0192f73ec8aa2cd26cdbb25fe151726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dac8a628aa9f26d172a7112502e93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5f5ff28f8f0cc3f0e358f1b7acaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f6fc4a8d43d3a8d49860cdc1e1ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106f0701c71c11e9bc6a589a30b418730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ade52570eba169e8df8010549a01e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5219fc241c8913f2a4b21a2752f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a64e21094be6a1097aabdbe7cc1878733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af42a63e5c86c946a40e5040b85bf92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab3140674ce68319ec450a90a8003735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3da91c1d6c6de11552f78168692d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170a17054bdf1b7f1281a933b2d7116737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8268066e7d9cb0ac289ae604bd025738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27e677008e198a7bbd0b865139cae5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc566e4aa511d4a44885b3a41debff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccc3c0db3021b7a4b044f2e13dc9a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec4c873dd94b3d16a93808c56828c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b8e7f7f73e4e8379fba4f9ca951f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd868d284076d37fcbc8dd51fbb91f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e78b33f2ee19bb7404a73cb582190745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eb229f98407828dfc9baf4e6a0ec8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dbce09789e3473bec96a7ec607af6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6634ec5a63799140f7f3b91cb8be78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de94f256a8c7859daa5d8da3ca4fe5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75afa0562da739aa6239fcd0b7b7a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc6688535014e43966670b3daccc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9af6e44ada6cbcad0597457f02d7a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207c61fbef4ae62f36fbce784eefbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba34b47c74ba93fc6315fe78ff37358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1f6a1ea8212d9a96e22d4f274c22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2b4ff0a123d05987d3aa77af5850756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155fa64ad2407c2ea8a8364b66eb7cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705867d1ae8d46158838e40da2a264758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f798b32c5b14aa4ddcb4d81d6e63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb8a5c8cb6ceb0b46cf947017ac8b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869dcddcddf26bd0baaaa413643292761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b963a43c1631691766544cb25c098762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce57006b5b4f5cae33bae7d6d0abae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5581bfd958ea44eac9b2bca338204764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ea4dbf9a3671942b852fcd22aa03765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fda57d6c1212d98de1e7dd04c1c326766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811140c7dc6e16b1aaf8ce5f0ef6fbe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f20282840e8ee83db531f3516bc6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8dec49d44e2a9c2b7d40efd96ede7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b634339f7a64db25a124b2113f33a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd00f5467bb4bddad03c01daef4421771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed32a7c630e65e8563607a9743cb43772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b4004d23db6b8c0230793afc2ea2c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc471624878cda3b1a31acd98969f42774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09717c53b67cd1f1383ff33f5e1b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb052ed8aa6ace3682827a0ab159cc5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98e45c3d50c20dd2a7b3cb2a025e3b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ebef0d58ecd5d8a877bd843bca288778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e19a615e688cca246f213d963c7d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef27e9dae333a365f21ef4d7efd41780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed36a62cc6ea9cd0dedec37eba2d64781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d47077eb5408ef21e4c6260cf21f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14744c0650dc3d3af0cf85ac89e5c29d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198addd6d2238f38f3d315eefae254784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbde4f0b098fc9b414426835e24852785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249939ec21aed6977b413f6a2838e16786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b219b3bfb0ec3e0475074d23bc9ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad0dcf67252c633a64fd599e23895788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae55bfcb57ce0b93a6d1a47887c73f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b130ba2749e63ab11c0a3faa1bb3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ac272174950d887fe3a0a868839a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20131e9ce5359d01ba02e558fc9da17792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f99dab13a9c073db6d971380ddc8b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ff5b823202304a56183e5652bd87794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9463418d91dfce68e79dbfa20b1d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0904b77ab04e3655e11408b89b7095796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d7ff0d279e110bda430520a616f4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dd04a81f8618d47773180f6d3ac6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6992257030c9f38ce94673f11388799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c291711c751f8d12a766c44394da9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b3677ba92bb21c6b2159177dc64d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d21373c68943df996395a9dc07455802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548778425845f23739e4b1a73afc0fb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e78eab26d23738870e08974ddad51804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c340f1a3df86a273222530851ff1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff37f883fb425b1ad64dec14a1b7a5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442044fffbfc15e80cb4c32444f7c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b9f3d33b3819d65c3f31d3c66e67808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99425fa2aaaf28b74581339db032171809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aa87d0d5df29175d5d00bba9d4cec810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e74ed3176bb02bf5b2d84366016e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a439c570d00b3286ac76ff97f7e6d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f1d28ed9d01640b60350fe598625e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d44921f1b925498b5837b2e424a0f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4701345e8b6fa148e73f99774311383815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40186d3778f8c01ad954f7287a5c8b50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583c6473a5f97aeefede4d87f7ddf6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ca29321e1a84c044fe79e4b415ae0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f6d56a8b8a8fc076af4a8c18c3024819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659f90c8e14807c05f3c61104dc3121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22445a153893bf9c10071caa5ecfec02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2a4c3b27bca4272c3ab5dc7c612dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc388c57d4902d6c1b7beda8a9ef36ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55758d8a21378e180b3e61b1277e1eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eced9dc5213ba799e273a50ace084f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cdbd0bad5c169c51f9016aded0e057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94e8d208d6694d5538256e989232ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084f19ecf8445b977ee3e9d73542a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e133bae1e46cab8c62c36e92a321af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d79cfea8c5beeee1a4a74e102ecae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6203e4f278ccd196055a7a77fb7ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306aaf0b258082662cce4508be2290b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266494880622cdb0d185d50b10569514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d9f9494454b9c9163a15f29328f3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862aee573e0314033007b643cac98e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cfdef7d8606bdcbde37d11da4175217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4229c7ee6ec2011603e5ee3a6cf47d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301e4ad759a6ef983d84df606e64e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aae8f38583643f02398ead25a282c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887173c22ddb4b21228d38e1904eee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ebc631a133a9dfc52c07341d92d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc969975301b8aa31f336e5786271223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee8ec100004f44b675b8e6bdf03f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478563c9089482a6e2ab9049fba0eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a46ee4b23a49c88a99488f47a24e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7b9d2ab5e93fb324fbd8dc5864d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d58df424bd1a2b34a0584c4280030528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960aed1eb8fa5ea976ddcadef20ba8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc585d61fb5e4bdcfe1776fb307805b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c448b638902f184b14b4aec3bea1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a7f269bd7e00c79d2fdce7585e59f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f103da7a383645d2f1267921421039f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f6259d92e3e2e371bc06c58372bb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9566c3fcfd28273a0bf20914aade535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959d1274889c6f2d199e8fb43ea488236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c7731786d084f32577ba5b24c3c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fcdb2c22a2cd4ad734d1b4bc12f5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b58702e57a089b94e71dc63cb76dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b5c13344c9df06c0d36830e52f8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646a8a1ac34974b2ab230dea09762841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f61236025c3b5b0798864107a24942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10d2111b3cceda9269de4deaccaa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32256ad2417d1a9b1aa5b5eac20d4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28c7ffa5ac72368cebe4d4f67db4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc158ead683d653d64434aeae7a2b08f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dcb05cabf40b6929a652d9557fd6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73ea6d4138ff694a439f5c9e0512c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b41c636a8a88fda7437f189ceb60c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b815f4c219bea7cb894aaf2096012e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a08f69ac70c7d5b15e968926dbddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ae442c64c9f3b315cfc0114fce8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ff58a54a8403265a4ef4cc09077f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1f1a49ff183222c0340b4379f98754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df84a058a7ed96e4a3f79c3f589e9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfb48e22911decfb3bfd4c65d3386c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9697663de827493294cb4b08ed13357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc10cfea64502bd52f1db59a21ec1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e758f2c79d5b43014da1312afbb7bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea60a71fb303e1218ba9acb35203f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb3e6ddc3b03e4da3db4bb86fd41f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8868001ddedd5b049e55224989d85b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790931d4a423c0a792d097bc720a07a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941b3fe1d901b2387baa55dd9d0c85664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6952d50432491bc298ef39dfee21e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dc5d4cdd6c3ca1815455b01fa50ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d7e342fbd3270a0b1aa836a60cd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d036849c6073b61e5e77f299c078d8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47b17dce54897483f4484969ab75f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34bcaaf93b22194cad6bb3dc6086a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bdf25a88222b0ca835c32e2146b6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b0e6b158ce47209cb3e77deb134272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ac97d2296bceca3ae5dd173a807c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2192bfaf37d540c349331dea2098a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fb30443b81c48e3eab0a7019b8c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e75f46dfb2aa133eb1dc007c19f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5809356474c20897ba5b6eb3bb73077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289509b77e5062b5afc5f1c03300225f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990e29e7663fc20514e2ae040e71a9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273dad6f5d6ae9aff9d0e9f9896668f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d5d02c55c5379a187dfe6268a30381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a00f3255c39af202ab28e8f0130382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5d6dacfac08be956399f0d414f8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a48d7acf6d5e81dd4d5e03a3b4425384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c00e4d6505ada06522ea6ca0ead36f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e6ba9599173e30497b7fb0764b5c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338221206949109d4f3d12d5836d6f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c94ace00d87e25f3295adb64f1a6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145ae2e41c313eb2dca0b206f680a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859e45b44549fb98f2c51ac43e37f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093969c89cee30cafc6ca902f4eaa2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a83c8f171e4882beae3a57e351ac992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b0583e390143e84288c1e7eec638f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f4189f8cb17b4925a8ca37b07cd9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7edc9535f3c04d12ac651430cac4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf28c9182f69c713ccc67a210bfeee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2eb289f7b2d54614a62526175c3d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021d681225c119f01eb1125d58e7aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a5cc9a7b3b9e8c677725dac24f2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ad888e461694b5ce60e58cf9b27c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21de598da06478084c8282c43c25570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a19f6f856553182ae9fa40472a66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b019dbb771177666d40faa0e95eed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d3e76c19f64bc6e263936839f963104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3878891c982c01ca03fb0a572c1868105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e530d1f7db63a0e978c68fda0413a84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31480c6b64a9de9bafc7e24a9e733f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755ec7b9d1b362a9bbf2f915badeb8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7cb1fe894f78e212c9e815fee9b2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e36d0b17289ca1fd73d9ad7c94f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d70f2dd39fa50dd76a5a2f442b9169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae007e3a09309f5fbd71f2935a1e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba1f9b1e7ad93d1f9e093b51cdbbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9b04dfc907f237b53e47eb75f082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee0fd71ebc8ddf1e21453197a3c5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91191a34c94c52de8cbf169654455c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8218c4604a203f850a2cc551a5771a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51a7816a6214f6dc1da9d604c747a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b72b4364680799d58ff1f600f7eb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab599cad0b4b6946d6fca12fbfa69575120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b75799f35304c98f16f2ed2e930f99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f221968a5c77820fd483e58a3f27c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0868384dd12880a92b457400d77801123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d773ef07485dcd31776e36293e012124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db2288572fe278ade1c094f8ccf587125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb919497ef5cf3dc239a541b0a494e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7d64818d73bb4d89fb634e3bda89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b08e1e8e6f4dbe797376bb772952df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af233bcde92e0a83de8b4f13abeaa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71df4d24bf24dcb981065220653998e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff67c22b677f953010cea0b1c6e417131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379948052a1b64e360cac172e098c02b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60f668ecc448645adb6d8924ba2759133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d34e0a028e46f343a1ccc9998b0d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae006c66df3df5fd33d4e5e7af44c42a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec431293ffb96668583f6e6b3c43c9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f99220960d8921e7a2a86a45f4da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc98a52af7762203bdac8dfb8e4095138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b446c7d9c673f7aa419938a07ef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c513385fb69d926bf33c498073b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ae2ea48ddf0c88c005371ad603d96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aca48eac7cf582bf2c246cfd48e83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aabf24a1e61a0b8fba657e02b59c15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e313c286441b3b0e9acdcfec0d67d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a86c9820aa0cf639699d1e476918f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003a7a6e06f42132203711127c5523a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568392d513504adfd31d544e36f8e18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e6fe50dda66fe825ecc3929e4dd38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e41ab5429ec33fa14e52774cf68f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d362728b9349dc373b6b8f47ea8a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c8ce357377429443500160deb435d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26942eb2d3762cc7d0ec171a7ef557d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a013dfc5b7c2593d40cb4cc75ce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e99b2653c2ba0c4e45f49c359cc2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d72075086b7f23925048859093f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f43bf92991926dd5700f35c5c23f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cae40606815cbf8a02ecb3ecb31fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca80d11420e4f0b1a28df6b81b61de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279eb235a745c9c5b3930df10134b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60227c5ed90778b72e67d426a4ff8ae2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda05a75c3591f510166e99a29e0287161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558771ce941d088d9a9dd15ee157c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dde1c1a05536311e27b769fb17b26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd88c70d57415d381e9291f1dc008e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7787ff7f9483db4eff9b4dfe1482165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a33781a794bb0531cc051786cf9b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc71a229ca5856cf4da694f165677a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65586fcdd38dd19f2e571049ff2e4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a228ca85b0e5e9e1972da754dcd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470997f005ba846224419995e255e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab40121c16b2bc0def178558f1a971171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10129f016387b410b579bb8aa127c713172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc345c9bbeed92ac9891cd649c840e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41ca5e9f3fa53ca3bc6de04401c6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6b110a43158bf23ac6b4196fe742175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18b9c3539f981a110c77bf5255537176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8b920cb3837ed658c97283227027177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4dc3a234a56d0bfa2ccb11ce904cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fff0bda4931fb966e8290847184a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c7a4e699d7a3bd1148dee612de90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a724f9f0b7d03dd17f1c543d8810181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eacc9f43e55fbd42894a54978fa9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a07820f3b83aa6a4f8bcaed2eac11c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53490e236a294f56d42c92b0f527d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a501e13610c547ca408ac6c67359d4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db716725ce75493c2cf883252cf316186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b4fda3d57aa67c6a2abd192fea5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff6e6c6da69d3619f5a26d5ad72727188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b698bbf5714cef2b5990650e6c056189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a533bcf0c0496f7d4472e2f1f4a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be6d5db86dcc7a4607c280ddfff59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c9054dd01033d93dfcf55773aef9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd9443975dda7a45e5bcb02b3273b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76875b33f1c30453c004463f071cac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f17ba024cac3ec1f81e8dae3a2e67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdbac8ce4cee09f2e0c80a290837c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666944b390e518a66ca237912e799bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069603672f9f1921ae677614d43d55c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d4955340f7d4cc9e7b98e0e6546ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a28ed3950a312f7e6da5e243d461200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac2ff612d09500c3589a9f5479d5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d4a65790fd8cfbe345d0ae174322d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f9b0daf5e31a19f9c21500bc172e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082fa7a7a84e652cb7fc4977f57ff35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4b1cba52bc4e01d91d8dca7b4b099205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100c38a49a16f446446a75de2f73e6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925f394b53bf117814e73a0ebe859cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c5b0f2dd24b9db2306e18431eecd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c039edcd08e1f3b4ef11f4ebf3c3bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76619a95cdd09114a9423cdefc4953b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d78439763d5520f5f0dd6274da1c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6859f776adf9c449057a200db8b43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5898e688fe50b3b3a523617745165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df846e6f53d377d8213c0b31737826214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5fab1cbe48860d922d00c614e6bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024290d625f0c762c54df08a3bf64a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79163e6dab77e41cf734d016a36c75b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec065635678e394b5e7e2114a5785df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e2d43ad194e8751e990783abcc69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c05f3fc748d5b53b5659b923d81d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5ece9c4ffe55ce936d9003d930abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad979f45c0c0695ab517f5a6adb651b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426bd644ab66d159c53000033d4838f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb30cf10d4a86e7c2d189394094712224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de91bb350dee2ff243a530d3781d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64af39e66ed4089e7eb8f114817327226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f9d901df37065fa4b9f96700b85f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42529af932319678ab61217fa00ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c78ce026ed0f62db11a0c7cc528cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57021981f4bf4daae1f728767f2af40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d608360a71822e765356a64e6e3263231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccfc2a1e0473c412af816fa973a081232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b100c5dcdb869dbc7ff824e722962df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7f7e409d52495ec5dae964d9390c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acda936ca9551cbc3f270a3184b1024235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b562824d332e7f606eb4239df9a750236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3f15eb860de94790740a67b482d96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22707523e48a8a6c7f7ba00a0cfabc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f42c6d1024cabad1680ffca0e7d68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf0c2bb1372a4f3ea9aa6aff55996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a90d7aba1dc4368572ec0784e25e44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0a5a5ce418bf43c008d6e519d3b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd68864b56fbf1ec570ceff60fd91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867087ea78a49d1b3dffaebdcbcadfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c7763ec1a859d89cfafb0007e4166245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf917836c3600607f59278ba6126f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d139af3924cdaabcb4cda84cbde8d73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506121f6d3772978b0933c98385d64e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0641f7a70765d000c7f4f627008c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87dfd45ec6e66eee72a37761483d34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0171408cd471851e2c7fedd03c3b157251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368fab7da60b0ac095fc5e838123fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097974825fd4b5cc3b02b7ececf5fc56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960462863f5ee6c87e253753ccd8572e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730430bc71f58749384cffe6f2b2cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5a4bdc30746db42e0ce4a9e4f778256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73cd18bde4ec9d9e7623293c055aa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff270c96324fc6a928795a6a6e79fa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9256dd2288fa5084acc5700e8d1cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10915af706a77a8a5c13aa4e31711a68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5036df1192387ef972d37c07e0edf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15063666af28b1eeaeb7ffb4e6ae6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126def20a3d6466c53c0df4aee61902263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae3738618771a5a829a7b08f5f508264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5815fa99d05470b37e33e4424cafab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58112eca5841b7bc67546a9ad742f22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e44cdd72d1c71418fd05fd8bfccaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67800dc3bdf37f60dc37cd5aff6772e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c982035a2954a36bdb4e1171af7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f54c28e785859a1bd602770e1d045270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0569d4f05b4a438fa9fb204c72cfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a3b538b5ce04ee25e77b4b720b99f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022bec1e58c0d65081b440ebeed1aad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34217a52b7c3c0e109e76410aae579274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999e1c8cfa32eb05ae940a483be43d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164e200ad60377203d39f7019223b87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec64ed3f7fc0bb735c987959235d05b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55d58925cc9088125717b8adb9416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247236fa425f538f75b1b25e1ac00b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93394e38995e716d1cd4beff42988d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d74fca68e5ca9bb34892292cd274281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98932fde805d7ad015cbeddf1f65136282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016871a1e47b306eb3ee67d34d7eee58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106423af6fb9633204a1d71751fa7abe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf9e24577a86807638a9b092e2b4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73e2af9921ec168fa46750be705204286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b70b20600026db4c2461fb8a780c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ca1ce4e243463d94b50e66447983288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153ace7a379ba24946952bdd0634d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d6c6dbad9654f2ef1bac1c12dce2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7f123bc3cac7a35758c63843a1cdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f0e00a300df930788da6c0aee023292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a43a5a1a216d356bf77b9a234cdf6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c42a993533ac28d9ee3ddfbab4876a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9839192cca5151bf4e5e10c7faef74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaac78628b202dbeb95c14c2bb0541296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a3778ff7cc72a48c96724b3635d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5196167c2499ec1caac6f6fb015b21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91eecad1682afced161e3981e92ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309b4687e67c3ce285f10626f548b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17eae3e867cdab597542666b24197f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf551486e23c5aca7c5c0b091cdf153302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629874a561a49a411e929d18079177cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1505d0ab902495820f1de95b9772a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06800a7923439a4daf67321cf40cdf4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4927f023960ef4f0b24a729f2659fc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead45471549f9d0f2e3f95a09a83f04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7fa74f7297c6a3773f98964d6ee79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae4417f9ac8176cfeba7beb4d36b79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677e6ef6defe21138e8866ed7f48db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcba48ef0faa5de6c4bf14ec839fdb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f7a19023f1828ef4e1d8a3b69f71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fbc6dd52b92bc5bd1bedfb69fb452313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728487a62ac6dc34fc99f9c46622a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29ae25b46b6857b07005d012962da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae4cd731f47fb7793a62148b57895316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b7e7a8dd08113bfd2080de7c83c8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611497df604e484fba38e5b6e9aed0ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41418d4b1ab889642dd8843b40c23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709afd0a6cc9e47ed127e80a9601095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873e73f240ed0459c4b758b82ae3c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633f3b4886d382ce15aa5a43a09fb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b77ff44023f7a4e500d627ab313d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f937ba6ab092133f8fd14df9b1910d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc66435316080485d4de99648b2846f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5c46892aa9dc190ec977ab3bf2d8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1586d3b6f9f67deeb7dc19bd1707327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2dc34d6dc257926a4827b8f0d8dff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc5d9f58c6a3a77af65fc774113e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9553dbd3b0521f1c20d81d176313330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e26abf0ffe5461c3f7d17c18c59f7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49219de58aa4372631115aae98107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8a18c979651f94ed74509ac0c147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1a5576cc35223867a5303efcd9ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975dd0eeddf016cbcba1fd71795c3ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39a044072a6e8de760777a7a8e6fb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19f4f9540ef75a5b84c0ff9e2b5654337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691905b9bcfddef85d498e06cfa69667338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd41a9a2d7126829ea2778b9d4e6289339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936904d7379542690ca3e52e1d601b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f71ce74ba37935af94fe6e4e180618341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f970cb71d7d736b880bff63e753a85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0790a0cb826a8914bad50022def1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ed1918fa6b08a55c77de7fb18a7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e3f9a752b0a6bf02db7b192bcf361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812cacbd4db133f2576f2e51be75da5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b52559babd7a9c3404570ee314407347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98a18ccf35101bc5c3287c4657a67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99b9394ef75eb9e64fd3e2bc63c702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760896289f7a2c8d7562fe9021ceaa64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea67f2adb80fba93225c9d21c8e0fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be2f3e2ddb81a8022af9d16da32912352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f624aa61bc029594f6144051a6f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ed81bfc197f793337c8ef955174d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad8c42416bb16f589d6a294f425b9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886119a892f3bebda974e5929419147356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102e28bb60031cad998fe7f98ae6a19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f14509221c3ff6a10a51093a58c80b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12364e0d12d1ab1b8abcd3f833f57a5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81703c6ccb348663abd58d1d5d70b04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0594bcf8334395ba9d94ac8f058cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92b7fe15322613588102f832dd276362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf3f5f0b5ffac199434ce7b0085d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f57e47d7a2c7f6aa28e2cbaf5eea4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae9ed47b6cc63414c7c8287998c49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2a48b8639724e2c9d63fdf7b1cf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd8d62f0348b52a645baae6b999163367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304230648ebbec78d6bf4f3744f237368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcfff390710dbf9f93d8fa86f31a8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f68a8e501bdd16f03329b340b2314370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a5d781221baa8ce1da89224abc2d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc699d349ab1a4cd211754dca25f7a50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9eb36f531140857b271a1efd33533373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46478d9d9e732f06ea9ed8c40f3f0c33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac86520751dc57657435c3d42de364375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb05d5ddd8a1a0354399e69c3dac3ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104a747e083ee42a38ab49f6c5fb47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e252e13acedb57af755be3de8e76bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8adaac9c526ac9c27e48e99af54c85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f133a0a52f7bc5a476ec65c1df1b2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce372c7342467ea1fc88548ed68187381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b78ccc3019b176683b19a65a847b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0d38e41b4c6168e09d259a4b88b6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9f598cce0441450f65fff3b620748384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95238a7e6ecf4744845a3edd6f0d7012385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4407ffcd632c6ca9dc658600e4cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d4cb28db0f8a4d06d91001aa756d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f923f7a685ce9af49c3588fe925d29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc712efb3711711daf6e28427a192389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36270763300eba78d4160b46170edd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93963eb7c0f2ca327e9ad3c09614df59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28310c4d918a63683f16e8e0bac17dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e42297df9b39b8143e4fcd7604280393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43298998d4ff7d2ce4c0780997f044394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0d6178209064a9c2c8c0c03c6de1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88773bcb54fe4b1bb620155b451a94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ceca0ec50eed0c3c80d0fcb95af14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aabcfb7a5bc64b54b414e75e0f7dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f338e46ff5c7362bc3e9eb691255b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5de596e219ea85b1521851db1d50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1886da1d28e3dbaef98f9c578418401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad4c4e66d635ebb45030b0fbf4be7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c225a2d4db5384f29a49ca10f634893403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1b710c0a9a631a9e0c7a6a735816b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8bfb2996ce7ba1a57b40090a79fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ad71a07819a9342998ae57d0cac3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f34debe3cb0cffbbf9d0273cf8bd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b07c03f1a5f195245e53a2a1aef9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd21f0e8b160b2d7c94a3e15f7bfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39466f3b4ac203f8ac3868c80eee5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf847019653fd889d71186a13a1fac9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d643c9881a2209663e079690c8188c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57590ad49fba75cf1b4d90cffb9bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a0ca0e0ee0471349ea4e64ae20031414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1dd363b44595edc40e8c55356121415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85610e14888e970b693098f57d99f9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694c79874eea8ba81e312c781330b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355fd98f12021579b672ce4bc107dd6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3835ef09bab5919b4a1181af9857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084771aede8f6720b6031c96aa986a7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c835e8cb2bbe49bf79ad3890d9a33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bbc1497b1ab33e8f7aeefa3bfdc02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22236a4dc88621d354963928e74d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f384ed7edf9fd2f7a142cc1fa170424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85432596dd8ddc2fa179ba6d076805c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed328155cc8100cf1a870ee223e63c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1809cb28a9498ed75bdac2c082a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bffac7442510f79ef68ce6c4de6f4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d009a56eb7d5a5210cdeb08f0c880429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b2f73d16da66cc8f5dc6a4993257430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e85af5a0fc649469980a37ae622c55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96c6d255607483e69d184c385b549432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba6e79d3d937691b1a5fad4c1d2127433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75ac1c0b37d39f0485820118203775434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307bcb9b7b149490c337c330d9b1c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f36da68d1cc954f081d0dc9a2211af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2a937745634ed7f680631d21d5a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f797fcd49c70e0f562496d095616c30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2858d96981483e6d2ce219d8b34bfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427e094439a3e60dd62f22953a25e63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77acb4bd631d6c7ace88d6d1b6f8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405bad22783c878fd3f9170ab684f23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a73227c898d1c087b01afa23c25a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68221ce9414787dd18900fdbf183944d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d7023025babb2135cd62446b2068445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c00fdafd340dd11717fb6dc82fc1d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb5706dcb67afefaaf1284f294840447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a9c75849ca1aacc9e1f4bc3bc609c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ca50a1c10d659b13ec3aa284ce238449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362bcac6b1aa562e5d651722dc98035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78713ab85815c521fd6c193b66d6952b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39115653194e7b2fc6e366a7b9fdbee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41689281d9b0d4bb8ea7c0412e3e69a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810e2e75a0412689983a68b8d88a735454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd28a14e8cd23a1645845af745d1c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a14cf592dcc62986f0b531b7e31e17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0c8db870f4a6acbbc70ac98627136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa8cbd70011fa2682ca605b0b9008458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707efdd96ea94b5d8b94ef742dcfe20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62ff9d327d972fac82632d1bf3df67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22567e3ac5c5be2466ff130d4cc4c34d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e0f662dd4468f59e881ad1895153462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f827e28ee4c5e03b9373278095bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1094c914b0b11908516604c1afadd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c50a5f3e85f348c1b1d604f07e026465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb1bcb8a2059e6c72238848e0042f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d9a415ad1bce84b79faf5c2990517467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8889a734d88f1ec4ef906b3c7816c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c1c7eb3b5e09d5ba90c4df655fd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5252ea37976b8bfa9f95bc9f3da5ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d424c5aa73812ca236e3ad1f17c896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27303d6cfdbf2e43b90a8754b62fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee030173b9f4577013a4d76eb31ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9741421d4e1d545fb329d180109db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce384026f9111fcbf45e3c46b7e6536475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76ab43f5980e0c826ca0b8bc52b799476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b5f866b9046797c2512b6aa5fc12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff119f67f2dd5529f1b506635783f78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8d432c88161290de2b18520611b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e8104a81a46e0c67d351d0f13cfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfd8768c3b5ccfc362a58c8a1e5be8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ead7c0ea3ea15e95c4f168cd9863c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab7d742d45930d4f2c2964d2803eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de76706ed536e919a28170dd9ec85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0a7ef48451133c2f0a1e7a98ebe4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f2e944a55d8881141320b078c30f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba00ac0a5ff9595f77b782405f8cc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb17999c3c31114ef38b513465362488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21d6fc5129922e36ee0d6510c8e66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f410e71ad021982a3d397eba9364ba4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c22b57a7005ebac2a89eef9296459491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea36685bad374b0478625f66132d60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665543421d65ef8f0dbdafd153bec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1e2a9a534a688bb1bf8225242111494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0411d660e94df7e0231c45675054b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef42bac232cafcefbda103513220f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8da903b30d85013f9a970c7eb49e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bf7aca7813b10274024e578e1c04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda03fde01c890198f183971252f5ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85168a4e39fd7aa31f9cdc0db6e62ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c771a17ec0a56272d87a6e5cd686501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6634619518c4324cc8781dd74b6d18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc87b82c426fa73c901d2c952a6b79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00665aa68d4afac0c9918947394ee3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ada09aaee9d767ce55ef169a4e70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6f18d1f6e7ab4f13bf565cbbbd07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e4026bc3ff53299648db67f904d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7a0654538b69e58c315b22f50659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f63cd2538d1bd10f906a6af1d6917509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa79a69f0ec3d0e583daeed7cfca0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f794879855b91e81aeecb7f3d191511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5386735d00de6043eca26055e71cc1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b1da85e8c8ddca403cb27385dc9f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3456fdc31f25663a6c945aa81f7e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093d9cdf658a6dea10d172ff350831515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f743e0d0a577c4b6cc77818e589ac5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4a0bbcf4ab89300f548bb9463d37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2a19ecf3c7684eedfb295802a273518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d86e5998cb7a46286438b6f139a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465c78fb676e2adb530435f79693ee8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5c99937fcc33a910ab97c22a119ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f6f3e3b3b664e43e1e213a12019a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519d24126ac06033b043503a16e81e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ac18562f90710e576c15b9e04b63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9d459084024d216796ecaf0807798525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c72ab4ba2d5d710e3f57ba7bbb6c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0f02640612a3a02e54d7e719c8e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bfc41d8d6cfe41a697f100cc3ccb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6df6921fec298b106c123345c6baf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a7df7db3ac0bd267683427346f52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bc666a194556816d4cd03c62a6961531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdb28a334a0acd5cf92cc9dacd4b7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5236235fc9face1290242ae3ef05d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bb5ef26ace78792d4f4e9ab82a0c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3ba11a78519aa943abae0744ed5f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010091e2b97bdd77ca1971fa92951c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb1439f2f830b299ebac246c81bb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1085a33f0e1de9423beccb7645e2a73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27257a0fdc8d75359f07901ef6ecd322539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3fbc32bd4068683db595d95be84c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d47d4362d3a96aa007a56e94cad45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5bff9bc0d2483e25e4153ad485da2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27271c32e43f6f4fa22a6bdb18d644b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572dd206ea296f7afd52124687d922544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92424ce53b01a60e2b423d13bb70af9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b3b0f30c5c0b20c1966fa7998b1ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2305cbe9206f30ac26d862c1e1efe7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f10835d26ecde527cf252cc81d0dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6db6d79619a8eac3104205b7b764e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d2c98999ec6f6600ec665fdf8520f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d95b326ab49c397bb92ad7312576551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd879109c9da7d12622f55582e9dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce99c5bf4aaa1f29fcf67a8e4398e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de74224df9949393633d97d39c4a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102495c31a7bc3c94fbacbe32caf1a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bbd250aa33d9bfa9ed0b90b3e38a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443659a4bf87f9d26416becfb84d3e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ec51940e18e6bd83459987d0c721558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59326911ff398eefc926006ccdb1a8eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027131adaa666513959b7e8476dca0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c288ed96793452ae276228e4009db8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c03a0bdb981f474fe668618db8e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4afcf9c51f462057463af882ef3f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc2a04228f576d8185110a0e9664c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4391894fb587dacd2afee1126ff336565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef190f37cf30cb45037e492e6a0f24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547cbb41de767db431449fa205b5894567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05c824bfe5a9f9a58283e8eabae392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f899119052d2f582f9b06a2b084bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745773d41497b06d56545c02d2ceded5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752e91fef65c8d3e6e3adfbdd3b2bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ef11eef0b13cf09e7a108ba197c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072482ccabef746da34d13f69463ebd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8012aeb41add1817152c5d347606ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770748ea2a4e9394d98134a4ee7951e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c486a37801b24a32fb4d1782f454f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba68044acaf154d851a028077ebd75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ac80243063cf8c8c96be92a310f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70417871e662a161d867235bb0ffdc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe759d345b14fc39eb4d25b9fdfcff3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988341fac35af96aaa9505029830394581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c118d1a43a55431bd45b7d3b3f09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd260f34d91a746a849db9badd33b27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc0a203b19adcf9a7c1428c131103584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633e1cad219a352c4319e565525452585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8784e14d7a1fab82148d07d1537196586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a44662d626590b3c152a2e6e4517e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c94e2ca7829e1da0fdbf56609118e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425ce627c9c6c416100e5c1970e987589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1175f695a50224fc85090545603e40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfca6c076a8f7404d995ba8e5fce008591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50557420a8f4686519b1af7cdc0fa4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b521b8d97d8aa09c626c48c5f8cab2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb39903d47e2c401653806f4ee7c7f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50e4af4109d4cd564f6d951e97c41b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65bf7962b6ea500eb75af53dc8c701596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe3f54bccd2023935e4004b63d5769597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159bfbfe73fd96aef5abbd16ca127eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3121ca6da19e4a878aca231a661cbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75aed24448992942ab57d2bdb938f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e4dd941784a018842048ad221fd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48594c6b9e1e90789ad4314e0010e07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff31a9627faaef305db9f65ff17ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3feb05dc537fe2493167403705338604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca09d0e2ab0b1d1ad1fda555d0be02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a5cc41079616380ded215ff09f0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb250c96ded9b08456e90ec6377cd26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba72063e888c317085e230b75b588a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2269a18b3b50d08147fb20c3cc1a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e442bc9933afe2d28f9aaf95f7ecb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f535880193f4372f577b761251f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bd72db29e7ce3f970f325f6276b2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba2b12bb05eacb0e3e4574a7ac518613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e234478b3980d861d2c60629d98a79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247174ab962fbcae4744e429912a8ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61db063260722ca755e669fd1a4195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d648c510d4a186b850295de9b88c84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbff64c2849eb89772054909452c3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b5f76101ffe39bd7a0dee48f4ab8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304001a52879def7bb236b4989bfe741620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669b7ea8dc751c6b9128b873d227c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfe5ce8ab82403278a84d447668597622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee9fb90380ee14c25876a484f2992623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d8fc79b34863818d5e86e5efc404624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4531919c5e108126cdd5e16e4e07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771b425892a15e719c0051fd383d59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678ad6cb5be472ad2f655fd4b8e37d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0eb45c37d046fbf9f23905e758eb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf458d536046d3aba2fb6d59bd733629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c87e90edeffa6467eac8a288cbd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596fcaba71331e5eaea263aacba2d66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f5676bae85ff43bbf3e4f4740638632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288ce792d9db32715d02697b18e9a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888b55bd5de65c81db000dabe320032634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9f2edafa4bfd07db4126a960a742e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9fae6b83961a503b8012f9a1c7f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951501c83e435456c130274f637648637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491f81c8d29b60d29dd8c4ebb4321e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035277fec7b27826af1618bcf72ebd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef0a0860d203e6a647132dcd26680640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11532bf147a0ed17bf7e33888818e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c60d95066217422d1f65c8ffec40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44512bfa407cd51b4f578ddcbb17472b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08075383853febbda58163e5245159644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0da534a882c3f1bc075735727f1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105bc0e2ea31feee663b64b52ce6272646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32a37eb2b9bc9c47b5f25e4eb1360647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584313d9eeca6fbcbc0e63db4ae689f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52168eea45ec5be39c17ab7273d8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7fb131f81cdc6c20da9a0c004df77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd9a6211b477e8fa89c1302b5416c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357274d4373804bfdc33ab73936c4d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402827be4ec1255bb784fe125b2bda2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814387dcb48ed66d88e56b0681140816654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf592d0eefc626ed3b985825879bc50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd5db9b09bd6e4f0deb3acdc9746e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760e353bf92075032ec1d2611eb95e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e11e2601370ed430d463ca0653fe73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d706f4364696747ec47dcabfa4c3ea9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a49cc5f2f87e5efd29eda330fc906e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f66eb4647f02a92d150eca5e90883661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50583576f9b5283f6b2e7afb70ae7849662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965ea7d89f41272fe07df520483a8ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44828a533a8eb469bc3ab2f48cb7a77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550ffb7bd02696ac5cd9369058302a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9be336b4fe3d6a65e59618f5d5e96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632680cbe7ba75b69b9827d12773be15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8b577e70a07d957b361fc330ef6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85653511e375f5e1d455fc11208f14de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff5091d9d719978278c333fed51d39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0640d28217d3ca66073e024079da03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355920b9eefa354491614db9680cf16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1609351365e8ef930089d335de270673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8b2fc50c4af0052b792b8d3730b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09d4b77fb9fa327b4d7de857da18e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ddd18706c432adcebb5b78c69aedf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d36b8c5c89b1f948ac60f238309a51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a765cc460db2e92b219e4645bb22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea47fc9a14241258b8f0c3abcbfca57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef343094f4c1c65b3ab00f9296a8e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c8d0d11cfc51421aa091b4c6e578681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bdc8668db781688799baff929cbc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5ed9e9851506b801e3b12dec15e74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180144712954e385782383238ddbcb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd565c20a44abeb29fa609d274a9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7021a8483ff3e0c85a89b43e76368686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e01c07da73bed6989fafe15334b7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516475d17618fb6b8f120556541036688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df71fd5cbf2b5af0cde1a37002c5776689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291ce7128cb7b39805b9ebc80cb6232690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448490d66d778d0a61549030ef7f8dff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f1d114078722c16384a390366e247692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a179a7bff94de7eb1cb831a36e366e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca3033799f9048b24350daf97ddfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c38a6879509ca30ec489a142cadab7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6407e9c37379c0ed49b0ed3ed71e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40966c84fe83c8f4c664539152d5bc20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca49f05732c42eaba8a48ab5b39f1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036360b6bdcf48ca5de78aedd6c182699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2adaf005e9961b8a3c07365a1ee051700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dcbabc179d2aaff3a2156b0ecbca9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac368841aa20a8f3dffc436e880dfce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caf1a397acb87e750d3e5b9e744aa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef207ccfbb79e15f8b75cee3ea18bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7606c70398b29afbe7e669094306135705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39a06b548761e7359f20e2b9ac452c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd861bccb8ec243974eef8c428a0916707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866296e9ae1d2ef6c3ab9e8676c054d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8e9f1be6821e894a3ceddfe39bb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f3f11b16444582ecedc137120f641710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeadcd9a2f21408851c2e2a85c52c68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b705cbd470fa00d21926e0460d1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7520ccdf33199f19a7399941c1508713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab75f7d5ef104e5ed815b82c10aea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbe5a83eec37c74dadcdcbf5f6f58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e242f76fa4713ea9a965d5c56290716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec98630c58781d13bceb089277ba2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ccaf9921fbdcf1219718738c40f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd9abe6787f4d16b874eb82e5ce1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6697c0714b7bd0009f62122da8b19a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fab8e333d966358ec5e2d7aca0d29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308594d20fdf5eac058ea8fe89292a41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f6cfd6626923fdee2ac0f7c5f0e16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dfd485fd450282c68bf5e8e6db471724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea27ec4168829f4d7d8d77c02807a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0317f67860a2603d9ddae98c9e525726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249b6413e257c01d859c9701de5609727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d8025ef0a6caf1c745910207f5d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d1f38345549b12f46b6532664f665729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc89d4580c213774771cda83aa62e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804953bf161b29201b29ace5eabe8aa0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935d016c4498f049ad580200d66c41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581a5079e085818c638c2b0e186e40a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a6d0af6f8cc4fdd08733496e5c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ede622a6062d7570ecff58e9795a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a568944f4df982de987858563461f19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553beae8469f7f1e908471d9201a193737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c6c412dc15950bb5449f9e3b443f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf3784a317b11827e20309533d6811739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f1e4b70517763db8d5ed2d4d5924740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c701cbe9a6e4007ce3fad7fa1567bf9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11693b05b7be7249150392aba709be19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bdbca9812c5b00b88fca00f46d453743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e17dcc7717d7077311916e8efe2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d5a240107ed2f8cf6d7e23ee788e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dfe2ddc123700a47559a8059659ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c87ca45ffcf952c3bb2bd847b9313b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5087fddad6b45f726e247a3a65e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eb9ae366becb2954a4fbb140a55ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae80f78b8353f63cc945005e5ae7c75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4c3b9e73c25245e8800e47ae31ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d46f5d4286b6aea8fc5a2692899e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbdf60aa6470bda2b28bc54d203d6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912d97b11236577bb0b8b7da2ea4e8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cd468d1eed89956530d5f13b8b679755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3c8425dc62fce53d7992d6781dd62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286c60c3c8b4f079cc7098dbac591f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb74766578b2b3015d8b6525bdecc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb55f0caeb88b8732618ec0799f48c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f98d4a61c59023f685792be2959545760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75341187504919173e919bebb0f18fd0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25754e811b5533d42c9c9ba0469363762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ef349dd5524de0a629fe3a191de8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f030b2b1261a83e18b6384ef10f82764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd379f4a6f891769103fe7312ff3e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2655bf526a47b671b8f9832ee8b3fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668afabd3ac130de4321b94a162250eb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>