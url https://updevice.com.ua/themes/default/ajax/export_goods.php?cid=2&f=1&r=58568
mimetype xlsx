--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2637933c1d68aafdbe95d01471c0e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de032d9451b7d41f24d754b37616e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda080f149969b3b971ab98f91751a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c96c7699a33f0b73f796635817e674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3ee2f622383c017f1f9ee777353b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251eda20feaf7a27d161e3f2a6111756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e778abe3d2475b67d713aa4fe6957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cb2662c1d49a8c28ca93cf7f06b1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a8c283bb25caa0d9cba96eeed35029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b66192b0be4b66397d7a039aca2a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e184b3cf18840e0f8d5cf238ae6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490024771e54759763d68fd412a6f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48882faf2af9800159a037f02f1de313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d75166edac2728a9ec573b8439b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104168c48089fc1e8fee66e85e6b571315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0772768e4c201a68eec81a49b12b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39437be45e12af24a90643d2f3d54f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a66fb0232ad9656c5c9c703b0eb4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a5dd07f772de8fbdeda6c1ea789e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892546bc22b1f5973ac4545e355b32920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b691f5833acbd90cf26463c9aa1eb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9ee0ffa3dac8d4797841f93e30be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c464884e9fc181bb11c99242e621523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad165df60f9c7ef08b7285bb1dc049e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8fbe94e3621ec651817400e2184d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f9215a14c2783b577e5aafccb7f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314002d18a58a7dacd06333a4818cb2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a49e1d1cbbec3720bc044c2c854028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd72110726f2e4d3dad7503c58375e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a82bd3b2cfd8fe0f717a2fa69c6f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848f78af5c94a8cb6bfb11029264b8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f1d247699e3434da98dc980fa859632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84bf37ec29306598e2c3ca57e5d2b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77b2fe7f1b1b9ce1ce3b8c9e7c4b9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7a6c93cea89d52a531faf281218a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb0f738ae585cd180b4866faa6e52b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cba1935303d05678051cf138cdeba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82446246c0382cc24ac2867cc9385f3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d32d02912c94ea5bae427b93a7f8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f158dfff0960b996e1b9809b5655840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc77bdfb3de6ac928d3d95e1d18e77941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb5a5511d11748f879e169585b02942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011159d7c7a64f52db91ca3a776ff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e03999f3cc25bbf555701bdcc076144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374864bdf93f1f004d952ccbc84706b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f61d941fe516609210e12820185746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c41f355a4515f0624d1e2d9b0cbf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1894c9ace589088ee4c73cf744e54f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef792b95f212762ac26dbf21e499ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d650a296ef6a0e587c8ee750c9a534a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d78b3f195b1585e6731f22b45c5d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995088cd265bca809c72a97394b967fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef582e7c5a2f054be09934e7100e8f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151864f62bd96cfa1527246fef5cfa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c161ae08cda683931bd029bf458b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc98d4dfd8b12af701325140021b7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae5e2043b08798d6324512807ee5b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d95c3db6f8b96d0aa33f32b71eac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f5268a26f72d54817a9aa1a1f53cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a3d698e314f1c24b3155be1d610260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28336dbaa72481144c116efe563ed3de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb9766b42c2256323457d629eda4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6f9d849ac95440167cbf885c81bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1791427c9c66f457684b725a8f8ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180112ba5ef3e5cf0ad162f87e8474b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208098967240b0b666eb53c4552748366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09794a845e5da83c09268599e67d26fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfaa0618ee3646b2624a1cca863c5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09390d27d88ae465fb444565266735669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0032aa262e49a7abe34b7deafd038c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d348ebcf8a0385bda84c66c0b53557c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826de014812c4d644d7867aa125ed3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491da715bd614932178db92ae438fc9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da4d36312de3cc2376091f01d84bd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6daf3ad806130c3c0b25bc46e720775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084466c257694182de3848cf658e40eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0dc3638dff799b4056f6436f0cbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ed410796dc30e7a6cea30e8b82a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0bceffb42e551ee0b3320f49e5ca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7b9ac7ab44543d838e0be9d3cbf9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17c2283357ccdc2d7b5d050ee7da081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dc7ab9a4521392daab45556bf9c1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7506f64348518199c2b980528150da183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e2d80e9d5389bccba712eaf0fcff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc654028c5fbae55eaa8369da2d839785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b332828ec201dc5868f6039006736186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e018506cba97be8c14d6e14818d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc881d4e726e0afcc2dc4dd1a5c8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c8034aefd467781b8f2e5db8674e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf9a9090bbbe231c19b97b5286adb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80213519ce3e2244bc4e90a949fe49391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c928cdce226957a3a0c976a945b35892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07feddf78748f98f743fe61477ab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e4c1dc04d51c5f4d7f56686eeaa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587138f6a3dd7be8409ac8ce50137595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958aa7e5e08a1e99dab10040176a6d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bfcad624a14cf399bd265bb0391c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94db5e316040772edfd021b4ea652b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ad714f11cdf00b7992da8354b4b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa5dd139bac33773e35330de2c3d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddc5333709224923b7695a06d2ea2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbe10de41634e370e274bfd3bf866102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bacb3a71b16381365879c13ff4c73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72836764fde4aa246bd9796257e52bc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b035741de26fea16150f629e8b29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc2e91287c1afce8cf1b12e217b57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1c78e3f2c7864da98bf1cc181056107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3e3c3f243128405ca53319573780108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a00830b7d5885a0d18fb56c2713a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac49ee6c0138418eb542d47ad3c2e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e9807589dd64963d1d304d90f378111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598cbe1a2421e30b43294505a4a2be6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c98fa60c0ca748f35d8b810be8fd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a845d197b480a987441207a018f01d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bbbb327381caa31de247eb54354c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0787319bf0d43d2c742cc7bafa818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e231fef1682354f8e7633087bd5561117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a142d7ff34ee1f4fa0e14fd2f8fe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b4fabfa33bbf8f2af41e71adc0c4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa830a1842949fa143107d263a5cd652120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4809afe8111e57f73b872c0e893fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9bfba2bceb12beca8355bb98571c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe1e257ec872abf46100a6cc9645c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee8e8766ee3d198b78265435b6ed9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955bccb593a804886312cf7bb2a3e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea7aaaa8c6b319813d639904c2f13e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff4c1bd8fe81181dbeebb5689d67c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3adbe38d0275f9c8fd3bb0d3454da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816226e121eaa9a3720e1cee06c70973129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176e932ce99f89031b9598046aada74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e37298616cfd15c15ccfab114f59b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357890fee42f52dacb224be40013c8e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937c69a1e10a0ddd1f7ed283608eb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85da6a047ce8622cea6dc62a5c74f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78a3b8dae75830b4be3083782260aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d995de84c26baf0ca315ae8a3c4976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb0b503fe7405ab0f3a81b11fcf18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae70b2ece63456b341922323b3f6d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458b1b62d4bd345edbea8d1129cae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102be6b7b11d8dfe3574e3b506e4f11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77732d67d2cb95430d41455aafb8ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16a0a7064ca9e56da4383abe26e3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d06aa4b7a6bdc9929f1416a7ceed2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3be7e2d895d94fc5441404256b82e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c1dd6b5c65c4478a113772b6d7dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1ed2c82704712b9e3b8955da53b6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f87f3f2430062a0897c4be8c5dd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c78fbe2a443a598c3dde5a70a38d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a62771ba6fa886f944bebcdf097df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee937c5636f8cda37bc091f90178d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec223b5db0b1da0d092684bfc591db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7efaec0134ff05ca852d0a3f48215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e102bbc9151ab03d7d311f862333153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87e54a3d1db040408a5e751182e5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f459942cf8cd3fe65415b2e10ac193155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5c1833bb0cee4cdc23750796134d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c043637a92d1c8ad729dee30eacd0c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846301c818bcda0d5e155f80d99a40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62288e9b841e3fa667696628c5f9e58f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c097e91d0cb126192c9430349f25906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86847e0da8539819a326ea4240761ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b41db5cdecfb205e87b390e794e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61119b4316a2da4b3d12b2baeb37804163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec1a019cc5fe47a10a0d514bcbd5a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a88b666cb93caee13a1691353f173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f84426e9a0fe72a7f20621560457d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc75f48de2b29f148436ac032276b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3a417f2fe4752ad1039f79d303cbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15303bb01893886530e67cf390761169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59116c5901c3c91b51d0e472393ca2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e6e53b0584bf1d3e9e3151d34f1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2c0fe91a88a676aa7530137bbf6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88efcb292aeb42a107b1a9bbd533a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c8fa1c4546aba049454ef0ea83d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffea7d75b13a589a3c1cc04e4e9379c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489e9c900abf0d1fb788c278a65bb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a67e8bd2875e5e671a94b441f9c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbce7432c0d02d5acfc5b8ecd3c7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46190935202344de2cb33e7b95f6884c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d99447b9bab0bfb2f6ae8d8732f1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5e19ae29656e5717b915bf98e6cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06516a88b84c6aaa1a7e7056bc037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10c3b4389fcaf64ed36294796ac48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2752904c0e223c83ce2ca4b044f670184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e82deed90cdb710a8d1ca536ef926185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b713da64b8eb215789d6b7ada826a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785bafccd75d45dd82ff030098f3445187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6777866134f5e7c1b15358457f447188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945405b9a2cc7d8a0f3626b3dbf09678189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c748ad5c04d8e520b39bee792f868190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def457a3636b64dafb58d1d6ccb1553191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33a733ccef117f19960451d79ab8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91136e29e17fb3f06546b955477ec66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0da0fd0ca2cd589e965c864860316194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc155fd7be66964dee4b92e6628bcbc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591dff04d3ade6e514d44d27c8b963c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba98dfdb74d4cf5a2f15839a99ac87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb14fee5946a4bd7467505ec906257198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196c706eaa90311d66b351bf79559d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25b2eaf69d9628863c708766193af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446eee50f2962e5cdcd092725168135201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fc69256b4868e6bd1ea62bc0ec7be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d03929a92251270fb2257bb54e744203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88802c6245d6da7bb9737f13cb155793204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68bdcf251586a8f3f0ab2ecd3ef0a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed95a29e7905bbff7537bd9add9559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44700e9ef1234a49bb426e986c72b22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923670fc69349a3467a8ee7fe5a19e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31bd69cbb729316db5586ff510e9ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6669e96536e7033651b294084d19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088169f9bd944d288b1d83ef0b84246211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbf0d86cc7377d0cb5154609a8f652212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8ec001fbd548812af679f9884ff6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc9eb104186cabe8498547cc9ca25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d5599ea9f10d20435f107697aa90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2dfc173f65a60057d4e79bb34e096216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342202daf700a2ea525feb09f67e19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda1ad2d74c395cb936827e3984ca7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6386da3292b04fa5d55ef7942b2b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3468428e0ccbe7c4824313f2d86f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9dcb472cd336ae3570075360a8b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6f855fe5d8b16c05b07c41c48610c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1242201f3c8301c5323d86a1aeb7514223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02459fb6d871a386710be5563191be1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45817bf2232ea423fb70864fd960f5fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72aefd7809971054f89eca30f69fd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14927cb4c4d036f602317a37cb17c600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6fdc945216e3caa104f1441d89102228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f68c12e8320b6484fcdfe13c1e06d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d32f9f2031288ffdbe21bd81c7c67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf7fdf93285e217d1619ec1a304c3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61a9d7fcffd156fd3e5f04d04eedf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3729800079e6bf307028d0a28af1a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27f1c221f9d90c2c419cb37c6f2a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd88174221828ebf585dbdee0fca58d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e56b725f38be4a14291e8e965d823236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b13e54fd7ef83943ae9a2df23ba7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf19c66cfc752c483ef59239ffefbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b7e36ce961c7597e4c1f0d843341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837f004fbaeeedda1d0278617bf4b76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386c0af8693a967a3de005d4ae0f4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a10a3b411783423ce0af775f9b63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30a65db86dfc756ae23c3194584c80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9177173b863a4b0154e75b6dfef6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b39f80582c666cf38b203660282c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e792f4fa2de3aac0ad2c524657dce0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a1ad1261b653395eef99cfc120b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24039089ec80f5b06fff120fe79d7cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2aeec5fe9fd9c40c735e17079d503249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b519fbe569a0ba972cbc583b3390250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b0c734497e18b3cbf93ca4f09bea5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfc6d745fdc87cedb079c2f6c8636252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed0a5fef9e2542b3e05ee462d8766253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf44d7ec2865a4e002d8a3c1f96fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c61badeacba4833089f9a4a5c0d2a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741985ae2afc84a9981d3eb9fc7435d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0dffe7681de95787f66b89553f16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e73b8c35f1ed13ef5b720ba9943b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b687878be5c2f12294ff337268b26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe195b58b7f6049ee8eadb77ec2a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9d4b207897081b40d22abc6a11e4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ba1b3b427cdf20fc698c21333798a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae49a198110673e55bbc48b7374fb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9e4c963dccbddf51bff342684c28a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11bd4c676c00997f9522feec83481265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd2a9a9a6ce66c3db8e9d9eb12951266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060627736ba982a622f14c324376f61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b20c952315f43deac5829faea42df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413998fa2cb6e76930a887f25d0550c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c908da30131a0112a18c8b269f77e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eff987d1e0cf34c07d2b68ab36964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf65f767770a5fc58f90e69e2288b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf0290a0c30be222c637d53b0d6c25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac18cc8ae657041b628254a40f2321274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3cc4f4c2ed8218e001b6aa7868a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e751e113264f64dd416e9e606d3c94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625393d13f21efa98ade5f5d60b6e10d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1fde7ff537b2c13c29f05bb968895278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec410a30683eb7ad9c6419bf475fe89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40565366becdeeb60926ffd261d1a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b8704ef6907eff13c6a63d74a543c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b328c41af38f435ecf1860c91eb3347282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d8392a870f57486ad9fa0e39b8e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c725e1087ad421e585bd406c1e5c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b919630dd47ce55d43e6ff35fe0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133afa31414080e769e734849dd776a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30921c338d1ee76a22a4932614385be9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3b4f60206f5bec64c3c272e90817c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa25f156258173e9c5fd8b1717f21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812a12756355c6f6817b65bedc902d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce92f7984642dfd6e2cc15ccd416e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf60b8ac9d2af735c749c79eb16e34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787422994118c4276cc06d2469d642293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05a4449314d8872d34d4737296f0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb5e665cfd8689ed19cbc13645382295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53e47203793fc4928b1653caa9f30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f26367beffa4dfb3ce3e3d2a58453b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e7286c6ebb4b827f574d1a4fe6b8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b20b75fa6c87c2c758fd7a5c5cb666299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d1cd9329b01bed4844dc2b32d83e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3287b4e1f923e4eea3fcb9610da463301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a2f381f8b02915f07468410b760e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd5a0d9da5eedcb28a6c70886dfad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb653661e1918ef17d60043257875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d61fbfa395bf0fa6208591fbe5e87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b57ded8dd2676f52f8a16bd0c00acb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b9c1d3052c331f5a6e69aabf2ded307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a773b60f116bccd74f90e9334bf5cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96f4752de58836134285d764e2a496309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32178e207b12e854bed62572d694ab6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b8bf8d558baed412554fb938fae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a20d090f28d1319542b8d2c47a17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b48e07f77bfe1acd6a35e4c79aa26d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb0db470c57af17131080d935d9e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c59ba2e2616fc38d369e9ddde527c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7064f7527de8944d23c83282c1abba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b2fc03e5c04601ce6321ae5eb0e61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e69795c7f4ea5a44dec41a4d75158c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996f0cc55fabdeb5b77df3b732b4a4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1283d777a23a3d550742c8b3ea6ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae3664b8b20a8fc7ee6a1a45cf845321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b82da8d250086a025ac95cf736d456322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d8a35829c8dc2a88c173a31eb827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bb4fabd97b8b57bfcdbdaa745a050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b925de79777e6c35878ce91bbee14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ada03f1c47be4a230e728c9e7433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5349446adcb61c5704aec39d52c37b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c1b490583e48b10e2429359d8f259328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6d05e6de2b379b55c5b6118486de7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d64bd080c03e0fec5ed369a4a1e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c4c43c13d0944cd94b046664cd4a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea425db2192fe54fa90f679c6e8b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bcb1151985b8e2e687fe5daaae8ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7853b639eea0e284becb007bc722743334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836cdf65323cdfeeb3dab767da24993335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c33e82578386db443428fea6cd7d00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97983137e5d39354083da72cc9b0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a470a6586bcf53b18a30a43e77b10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fb417bb8d92c7e7c211c6a265361b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ea87caf874151ed2b05335e76c93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437d01541151257273a13dbcce87e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180061217a17280c674e14104333a71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823ce62df40e8f1081e894b014b645343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4890a345911ca34e18340544dd3bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4086c29497f8d9d42706a344644041345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83f449ca3f446279888e92a490e2e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c133af3f680da7cec7f8444a0eeb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccdacfa16791e73d439b756ff162a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b437f1986a9969a81176ba932257349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c5c109ca1cf363bcdb86982ed42e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62291d201261e734f63a4c0d3cdfff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1f2e8e9eeb92cc73b0b5a993ac971352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82dcace5f56b350dac770223d0f2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091e9c3ac23b16958b4b8ed0d4d3b47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113033f99b2bef622fe45fbb56297a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a93df236560ca7741088795ddcf79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e103ae544142335263361a2b87be3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce971571605861046637fcb75227170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab394720ebe0f50124d99676e7a70c77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d7122775cf9a3d07dd01e2b177f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9185a439546fee917c6aa6ff0f14d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae082abf73ebb08bb63af632237a2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f6a874276c4820585f8003183479f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f949bbffa94a8ef8b29353b76f8a64c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f6ba286974c321b63d6012ef25ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794c069e1fc2e30c563c513d056b6ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226834c885ea4354f94acf25ffe27951367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc3ffc80d3f63df58996d90a3f52b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f49b76aa57a47fa88c932aa60978369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccab9ae095259681ebc0268bebd9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eff3ae2db57c6b291cd46f7b0a484371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c11934ef2d5182d0e900c81e8272f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0c28547e95fb292c86dcc0b21a5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e8874a75b57d2b08ae4bd7e4bdf4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f10f28c65f50de4491a36e88ce72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0547659d3ba9ad63683bd622dc24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b118e64384dbde5428330d7df1124e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd509240f0b2ce4ee8d639407411d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca38410382ab0cfaa4c415e207cbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4fd9d8d60ebc3cfed4415f6d49b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814b851e9e87aa1893b39f7848adee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7a1004d829dadf954787ab67d442382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504618b1600b752a121e57f20039be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5f4f60fcb73d12fa55c9041b60b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b53b392502d03299963465255e5f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0cf360a8af413549358ac150e4413386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7c0cca764405a48d7bccbf36726e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cf119589e84c01a613730d2724ae5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ac7d4a5125871e975206e4379cb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964eba0e3a1327b93dbbc2c51371a31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb433a8d0d1850d77bd306591f50f2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2012f197f7326e73b193b29e62d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f3b8826cf3dc230a1d4d1515bed1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8636c0c855c56e1509a4eb57b458394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c70d2d1cd62183eb99831ef88d918395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e6187b1da0845ba29bbf4facf9ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1c22595d86cbfc6536e42e5050a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2877783aed258661ea8dece8160eaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855a924c30ec5374cde9d72c2b77e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025bff0dd8be292f3086d92bbefa481400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fe84e6a42cc8556fc96737d20920b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9db77f0e7f1c8f8c19192761b2d1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afccffeaed5dbfefc8eb191c1006725403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6963f183bfbc465735c363c0a8699404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9762e5c545401bfa653b9a969f887b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f6fc6541317cb650efb267d4231d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded477942c22a8464e2b2fdef741298407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214639d75e5918fb3ee969e73976ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604577c9b8e0f56da66877d2e27544409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c194445b1fd021dde1986e17da8416410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe35511b87a9ea14ad495ff3a68e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c21b169bd22e9ddf5b72233a2579412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743fa4e9eff4ea92d24acfbb33265f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65aec50f3f4332038e075e7992c67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f208adcff60a65121296a5ecef4bfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c6f2bc7528184e22d97b5c66a51e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f1fedb9f6177119ddd8fbe4c491e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fcfc3b638e3b409b201bbf8e94947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7f71d9499b853a9a9d4a65238789419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c0b7842390e15938956f88a1f7282420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c39adb1d7565c0097318e696e9f4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cfb5b200242566af8d4a1458c31a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc56284f4b7df3195c1411d149bb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157acf4d329f5822c13ad0c29da609d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5f359de5abe746fe4de5275d1d107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43178aadc5b48ef8db2c404bd189d12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ff9b6e4587e277d7296f28d99457427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d7d3d958bc0252629b0fe15bbf8ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd251ecef2262138cef2f32590baeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21e54c2455469b39f197f996d7cbe4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426390eb847ccd560c98f984026b371e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046305801ed2789c2ebe2e49a09bcdb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47df0f2e74d7ca2664a29e14192c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3d581b970baaa30caa6f06b8a375434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966543d1038f19aa011280854944364435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d2feff561d95289175b4da215d95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fb2494458ebcdf5afd2ced235dd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab48dddc74d8732cb4ba3382d275ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4c2bb76a621ca412316bcaf1ae178439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c6b063eb82374a89d7edb1883ce5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3737b545a51641614dcd2618f104ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca71653881377affffb1ad3f0fa95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce96974f853dfa3ff0537f7aee2a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7790bb2b75e18575dd1ff7bd251bd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f59faa9662a10978bedae2b1ac8269445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50415b95093f70cb863cf9ab78f5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b928a9d4f892ca87c36ea51027627447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88340e9efbb1dd7a6025d28a122aeb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed651093326f6fd9e2fb48ea6c241e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718492a443697c26c0c8de7644b6a05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec511854f9f9de793c566b464603ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2ab971207e3cae71dbda121f8245f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a8e9821ef5af031d34151880241e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7efdc075d8e5490fa6a5a33d4df15d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34e4a3803a4a4bbd94638183965d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268acec9efce1e5bff949531e74c7811456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f8e2d35ced3c935c8e10a02a2d6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de44fd5e0fa9487e0d3bb23e227a1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2c438e215f57a40edee5b915917ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5165373deba239b087bbe382ecbba6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea8597481777b46b99a0f567ccd6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0856ba1b609a62301326cf70fb35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d3eec8283a1c7b2ef73d278eb297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609b74ba0859b858d936f62c57379fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f546fdaa0ccd315ad655c47dc271a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41e295c2adf8973d96b9a7b1aa1438466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac7cf65ddc0b53e4c5b598dc2824f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff5ef585588d9df42cfb8c9cd5ecaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89bb69e75b686614160c6560379bd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dcda053418be8084a6db7247254f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b0f44aadbe8ed06aab7a1d581dd24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6cf281a2bce219c930d7d0b480c19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e342e74c3d534991538a143a5dc7661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5861d99cf6aeb855ba70efa77660474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9f87cb69387e133922727b6f7658f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a96fae73da8052d7cc4470739e947476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad5be1f5941fc48c95aa6345c06f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aeb6462521387f693de7f971da384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05200c676d8799a5234927975d543be2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3f6b477427126e60b09468aa69a9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a17999e9b74446e3cb7b4eff5d592481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204fdd7be9fb5a4008ca70760850fb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86b4b11c7b3a308c567b14857473de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0d8915a8b1aaf528dd1cbf7a24535484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b571b487f3c3eb82eb72d12bb7844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644ab7e2fe2651d910379aaa7eda2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d2483000fde711a2ae752a184dd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653b6e5533152b59da5544f46f6a81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0169e44c55aae6e0fb09101604f525f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88ffeea274d366c6900dabec7804d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ffa5303f9e7ab0098d129eb7e0427491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ef86f18687c3ec7fe5293fe092403492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57013a8903160b12e0abafa9ba2c7704493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5a8e23f4a96621517c82ea5c2e397494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46362b7858e8ec53703bef3d9943fabd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba296a6f57f00a233da13b05ca1218496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88078746b67db674e0f5fb51706ce2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7c3ec931db38fa8d7f7e9f729301498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858400821e93962289f5318143ed5ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c15e4ce9b73f0e934d01f9bfb6850500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa08854004397d8c95b9e8642b88a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691bec95b2ac39b679829c357619d54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8cb4ee13a83e30259f91a3e7892b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f9e17d5beea7d9be96ac6e15c29f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea11be76aad1585554766398344ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a1b1ca361cad16efb2e75895249dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b85321396afe0abaae8bc75e802e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611e42e524b2068bff7b50c379bc93e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830bb0e077d26e03dbb7454a81ffcdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf44b567fb9cd3885f42d30390c379510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b571e64721ced1798fd539856d8f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd08c000b0518c6da4018efc6a45eca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6f0a55bb80613b10039b4df07c1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74cf486201a3115bd5c3e4d19ca720514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20955c142ef395cb5a3c93dccdb055d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a3188f04174bbebb7923427b02a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27138b5d99cfa486ac33599e41e7530517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9567d6434e476d1c1a84a172cd453dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933576b5b7dd604b04226b664c3273e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe685b3743882e7b22222f5c740e169a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3b88406580142ce4f6c5d11e52d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb84828cf9570616e8d3f0499f55c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604acc81d4d10d44f8d476ddeacd4158523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612892f9d671e6bc61c9935a4abe645a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a653a3d2f0ef87d784802f9f061513525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0423af7e0f92a6dbc5b636d428712ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ed4877375fc1f94d925d19e34eb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18622e8237de74e2f295a93de3ac6106528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca1ca9a19953ae6264fd2f24fe280529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02fa105f12bb78465f5dd51e4e060d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598cf5df17827d6395202f708719f5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893255acacaa021d3f54d6e05bf619532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72066e3d714c5f31cdd86632ea6dce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6440dd921b7b63a154ac4da0fa0008534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dd64bca70ab71c290216bdc63392c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9938b83e4caace0946ffad724eb9d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6c93eca2c29b6329f970460654751537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2f13f92bbd041211cd624c1b7e216538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801143ad4430f91157d77b19a5bb946539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56434213c82720e6887367c3c97235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4c881db077c83d55e266aec8e4fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c819494eedfb561b909b01f57133e42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efffb36dd0b74a33291741b5e8bf20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e156a2558a856ca619c97a27b8607544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c8c92c616be4cdece380e72c55d56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8cc921d45af9d2621af0d2a9b027a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe062c5203e31acf1dedd72d1a60b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f84b29b6ab65059bd81cf50bdc34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb33203e04c82deee93bfd4e888bab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078459664b917f3a449eb07cb52e531550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104c6dbd89fbc34fdb95598711be89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9b585f22e4df64948534d70e321d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3312a47b80eb74e501f9fdea3c783553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d1bf32d8f130e1f188111951b2ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117fb9bd0ad3e01653bc9109838d13d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c84ecd65d4e28953b3995752f2ec0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d27377541c7039c82be143932c365557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb0040ec5d5febf48aa1c7ab483e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262003320f842d9bbe34c87a702135ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6213b3aeb62d6d86b253cd957e06417560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc13bd517c5ba68e812f484cae9572e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b20f64533253240337f7efc862ac9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ce1ccdc62a02e614d633c05dde3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aeda0262dfd1ea3488f97c6b1cf72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8230437ba72f4e11bd13c1beee6c63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bf03c4848cc1c323f53a67c72d8e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900428d5b2974fb4d8767127b7bc4972567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b820c7d40977e49c2819bed159963568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425376146c0f5a14b1e43433861c0550569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04c99843f20039af60393198109e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7bfdd96a643ba431294ad78fea675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c14992dd84b9b2057533ab7b8fc41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115cd82baba489a5ab1761ec449bfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfbd61f52c399770c2aa3d3aab15f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11eca681619410882389e5f0f93433575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e1f291dde04f1c41eca1414a7db1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9aa52dc15fd14878b78738eff6d7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0d9f48d1dafa0ba69213b9dbb9a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfded5d786bf6f4e824938a79ca3cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a619dcbd28f315b5224b898e9a26a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef2740fe144addc7835352fe4fbcfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d3bf53a290061b74eddc14ae0099582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d608d849ebc226c40973b6468aa5e82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897c3b8465fc509e03ae911423409a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a71329794c412c9815a144824077e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04618b7289b5a25d4711e356d2890fc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee16bcff01b419ac3061acc1bfdca0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba5910af6a0999cb8d7b54c51eedd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ee1ddeaf606c6b77997a154815ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120375fabf886765bf600c2627b5661c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648d162cdcf2e3ad79213ae0b1feee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d27b1a4eba0a8e99ea08fa90d1306592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db43e2b62a3c1dd15f0db33d2d0a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944569f2ebf5e32cc7753fb9cbb8cebe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9fe607f9e4f567d43ec3911fd751b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a45698f30c0ad0420dd89cb3d6a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576929b9630ad5b1a8b480ba4d5fff4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895daaa3c0a6e4573ba277aba87e503598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5889ca35211322cbe9c3f9d2e7eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d8bdd391333766c581eb33d29821600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00530c0919e2fd6fc73a9f479322f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef83fb1b884dd0e97453eb5e7875be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7372c6afbcd671082f4fc845dd5e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aabc07d2065edfd529e9c1e118bc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14d229c8aee2fbbcd84e8dccf0c3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53dc72e9a87b816591ccbd4da4e83a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce1642c1d8e8ddcb03db1a82592cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac01b1f643ff7442e82270aa30cec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce246b8fc0dc5f130c01ad9559dbf92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442cbdca154c41be441b2dd64179508610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc2565ee01601116e870d5a04c0cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132982ae24f3fade72313c7014cbe4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8d14e2cb6886f50deb8704a5c5788613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58219a284dd7da3c09d5346d527d483614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ad41f70c2e429454c416c06986a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd427b3cf4ae304da59c654a194694616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380799b95208cd21cc61c3ead3ab14f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b574bdc63596bf6935f8e1e6f83ebf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9cd7d73fe32b0c0ddd88d3294549619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970337db0c118f95e4c0be4df4dc8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e4c0f8ab4a0bf34105f92001b8ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92449855f3d9ad437d1c3671de7dd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cb811c8ad45ebee7f1e34a395bd53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c64f76a013299d315c9e0f15857c87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb87bd57385d800a01c711bc582c1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71201c23cc94def6657a5b63c8b3d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede367b8cb9a3631e043d1d6b3cce886627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c9dda5f6201f4fc93cfd13bbb255628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5bcf6ed2c46092abe1f28d0330e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c123bd840edcbd405fbaef6212d47e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca0bb41c211a33b19b090ffdee9c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c8d6867cb8d4d5f71ca8e1cb6bda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173366161b53c56321bdedc25a3224a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835de9c60fa30cdcb5f1f5d27c797f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95efb4f20cdb844194375b2bd4e474f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307137dc2947e23f1efa225da7f7f3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59237d5bd9f5130ebedf93f0792241b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d20dae9db667ba9c8eccccf3899d46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7eaac618d208c2f192d58ab2f252639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3e3a24c7bde8b105b1ef9b7cf0c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794abf55cd3ee1ef409a1372c7dc2e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d6c183da083cf853b14c7e55c9db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a362ee6d3bd2486024871a5d9abd25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58685cdc3a745682998e96985bc5dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c263cd7123d5601ad9c55ee49bc5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327908ee6d28dbd7ce6b9026840d69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeaf749a7f2849bf0c0e76b35ee507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1733c8cbc1ac97f668c9d469c196648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a24df707008d781ec043ae1396e2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af1d71b4395663bc04b359aea465a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040c914632d60d8166e7d9f5cda781b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad07beac025ddfb74ff80e4fbafaff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfb4c2eed4b2753cc0bce94012e451653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b49426269a0db9d703db05abd2bb66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466e487c099bddcaedc322b6b94799c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f384a80609472e7a092a66ee276955656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ade7eb58705e32054f37e3937159ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc7462778146a7732cc35a436afebc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474faedc2800a08bf23329165bbcb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b851b87e1680542d15f15fef392149660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0f5ba2769f2aa7b17de9463d8f5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11805513992060129ce7a96aad4e9877662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd0ba6f8eca7eeeed27119d3598b9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b1df9001c22b6ed55ae76df6577b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000caf7dbb5b7e27f5b88ebdfed655e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c50680448ab4dc66ec3ba754f81a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2600ea7ca8ff980a88b6af6b053dd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182116b6a0a658d17acb1b119c663d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7cdf4ad27faec7aced3a7c4c36b2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce877fd275f59f1d97d1139cf4d81c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4da00ca8f75e9f98d07d950248e6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731cf7f0d84c23e128a07ba53f2916f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44405a9c15cd2a874b6724853b72aa9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187aff50cd4aba99ef811fb197f5b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a027f86a376bcf3de6d12aee3fc77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420a7313bd2febb5d816efb7ff238e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9abb044286b3d4e97961aaaae436677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e156e588a583182fe0e5b7d45c98f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32780f34d4d9e9ea9161c03211b79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6127d9b48e54727f2bdaaf3f5d75ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0774512c0f7ccbf87c7d5e7e2604681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dd2c0f3f706e9e32efac566a69191682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91203bb0c707f30d200fdb99d821c6fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5440b80d85793496de32d8354fc8d5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f983d0e106db6f5bc242c25e43030685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88a9716db39a3510aa573ea66548b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ff735acce2283912b56071494dd2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7da0cb8eeb29007756b152ba4a2e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5316030b23434c4aa9a093699d8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44caeadf80189f25b332c1b41e9623690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c71e74073b680e61f74add3c1a996d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1e1dc0c6b4ce5e4fce58134fa6d66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e826044761b7774e569b9d86bb313693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d914248721eec248b80e57d6153d55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cfb6d58ece648d4290bd98299fbf2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4e3e9574141eb2ef3a7c33cf1c27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b9d42a8158bb2b946901abad7018697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae79994c9f49dde90a98665fc3e429698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769395e23b4d9305b74e4b4e3bb1e26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac11225a006a60417d5cbc779853f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18923c06cc0222caffc256c30162a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c42b8225f2f7c5387b139f5cce9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57300761278ddc866e478a3512f738703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e4a8c99b015047a385e0f9fca14a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d034a0ccf3d0327d80f22fc77e419e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015866adb390b72aaec5dc76d581e19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc3e64ffe285eff0b48dc568ade83a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27610a4e21c3686a564acdd383fc42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55d37d28e11c9ba724d89474e8ddb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513deb39fe3793189b72149dedebee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f74fd52be213377f2671ee5cad1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a7fdcdc53a44867df0fd90021f95c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4237c3ad0becbc7aef63adfc83855713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bbfcbf550ac4ac4229326700cf8f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e2709e79bd56893a0bef1e7cf590715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6240271038981270f21831ecbb59bf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838be4b748af8f7b9cf6417a2a8667717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ab353b855f248dbce4a28ed28523718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e787a1e19d86fede36fa673fed2272719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a193031669d83949e2f0718c517c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ca521d2339e5232a0fb8b1bff21f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ca843daf9257c55977421f341228722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa05b5bdb3dabd5d05bcb21337a49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89ea85bfa405ebd82c8e96932db77b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec594633acb085fd11fc89003bb89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde4f62dc384e31edfbb5513a0e3f8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92864eaf1b296c2899c3e5756eb03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecfe00f41e485c957a0b66f840d7c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb44618c960795d25c1d00debe971d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec0520d20da2fd830ec48cac94f69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5e2e7b7df56b0eae3f4fd9d023c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b248f8afcebfb1a93c9bd2f77ade8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b8ad2c92a547ffca6033304139c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b9c38ff71acf73af2d4ca279f22f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9563adec75938ac24deeb6f4ba3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd67e93d94722281f8309cdc562298c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba8882aad9cb7d3b09572b2a6e25dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff069fd1c482736a20c5d24fc1646772738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c960e54e470be907fa0fc07ed766dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e95669f0add260da3aa73740504fad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6b4901d8b10d859582d53776bcc41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b15cb981be29791f3f777fdca857742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c13f29c6182ccc4cc096c4f6fbb325743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5741c87a97882db867c6af8b242e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67005628b9b128a4006b004ce7201aaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906c05a2054115296a991df54f1a2b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54093d7c9a9fd4c1f1fffc5195fc3cef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0fa5f18529f3ef1591e5c5236231d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab92e23801928ad58d37500ae32fd8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31b4eeacc35f8107a7f2aadd38583750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dbf9257029868e9bd00f92cd9b801751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ffe3b29b66d11afaa7d8e6c12a9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8044099310c518fa80a9eb01a54822753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced7b5f4bdf943f7b9bdbb1a948f646754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fcf2cf31b9c2b5fa2c7d44a23e1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62e4e1d9b902935cab0b4ef62d278e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d235eb341e4f0b1186b00d57eff5fee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf38d41884e14463396b73f0df0360758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39fd9ace59d0f6cae0f605bd829b9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4806b1d7021966e9817bb2261005ec6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069b12468080d77c55f6d8ee4aaa29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda454c63ee821e47662bb89f9f11535762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf316374b173870dd8a2be0c72816b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4dc5eb65c84ff053ab004add183f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd4141777c594c217aa223675badc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec2de3ea0e28b20291628a221b5fd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264569ff80ccf55c6b2c7169e69582a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ecdaf835e13a8f360d86d58cecd18768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a15fdae349e721c975dca8fe08c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f8b3c066bd5ffd17d93ff2de4f049770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d4496fe0035b089ba8bace0a3afda771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662499ef873b5ad54b11966fbfbb98772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c14b258a7391e6b77672dc6112697f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede1df2697abcd8b16d495ac72ef71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2e0376767042e6587767cdfa00af775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae444fbb92d3e1ba5c7225a95c5cf53776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a51b5a4e43257401d83f8d0d80099777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95413df3aeccd17ce79f056d9c8b6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1739b8c46a363e69e924c59f8be72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec89a50c09e276fc341a8b47dcb4be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9922fe7a2ac69b53abe7ac1b45c6664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67a26b847b8f8f7277431a5941e5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af150d959fc3bdd7f1280b814751e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7dcaaf237e2b080e658e6fe56b8447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef1c3cfb881cad78d9b6017dd93fc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2126afd9d79442de2cc739ac81d1be79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f611a08d7953ade95b58c03f4176d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb7cca7b8e9fdb9659f4dd9b1cdae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378d25e15bb5cbbbe58f7b72c9eda512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067581cd6d7c04379359281c3b66dd7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d730586e83c3616522b839734c8eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e0d8f6dbe0c4f940b2b31c27591a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1e6f574676ea4ad6ccfc29ad4c3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffb0654c8612b9241fd830fb02223517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844ef0bef6dbb4986e7ee7410dd75918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d4d61598d24e435200038d5a978f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283b7c175401d549f46a5535922d7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e33a7d854bde49800ba5ca905f9a0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de71a5c15937d14dab5a19aa5ddab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70754f2bba4d66bb22a60502220ab6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f6130627844c46cfbab91db7ef4e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af90b4f317a09500838a5c9ec73b89825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8b1020560c6af6a48b2312df9de626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd743ec66b5eb07102d525fa93e13f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe7c1cf8f704d836eedf454d8a59c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c36cedac8be21e8f4d34d065b4f1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4f169d00aa298d61eb5df725540b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521806720c329079503bb0f5b88d89731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c38ced36ab0524638cba4f91a3b6e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fd8917ffb494ddf07b326cd685d7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2220d90774bdb84ab55072e77cee26934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec117ec5c545d89e4f7e1eaf4f6d74035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f2261fa34f1dc7d9b34bff4ce84b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e4663d38145834f178bc4ba0623837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987be3a763ba801d56b253f1c690cfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400e5944d87ef4a02fd87b72e3ad9f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701011cf62ad407637239f07600ed540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d0a279282d06e98a71386b776232041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d429eb75b775e21276b1b912e1e9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc02caa891ee06459cfbc9d727b5b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9cf8ccaa18c7c07bff839363140944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4149e957175425f7cfdee741b72845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b35fcb33047582209459dcaa3d45a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f851d94e2be6b6e6b2a7cbf98057ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934eac2fc8cfaf84c8a672cea5778ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c7b0bfbd5f59d4ec74a160107d65249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e10d204e1c5833469c0488c57c0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fdb651f0ad0b6eced384c99bef18e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62d6a99e6e51927f322f13bf822e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01ea3e38be5e3833737cdec6390a4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e46129b048a75930ce7d08c51779d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598afa1bea0a102c925dda749a82784955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda0fb44968fc433a6829d4a20b2f3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb2486ba8d0837c60e71627c2e47557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44271c16b0d239dda36443c8820f15658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8197691dc13681aaf60d5c211d0cbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48e69a98ddc31b865b643939bfeffb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c238383b3cdc1cd21f22c5ff4d4b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558e6aa81887c7f0f97d59a058759362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a5d79a1a5a0e1677700a56bf0eb6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d618d99b63184ea418c7cd44c66cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b23869d4012e41f58c52a4e702cf6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3351812ea37f719fdf0cb090eda5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa64cc4faba4158c332639c376e9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa592c2ab886843bc18d98f895979ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8855ce7aaba1f8dacf7f1d73275b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab6251728e72534d07ed3269c236a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a355a65b11d2784830a272633bdaa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f9be276253d7aa034806bb39a3ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec441b86102e6baff8228bfd11cc4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f2536700fe59a5a5557b28c86c5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd349d76bc6e12d6bacdd418c20307775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6719785a9e21b960114b328146cc1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bcab89ac7b477f9a35ff8cc3977b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f56a4103279dbb5e6d8552f165d4de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe5e7968893b8fb9b62a0d17568d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53326ce6eff367859e8536725820b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8550f4dd9881ef363216780fdc2cb6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c047a86fb1e8bfc3dc26b4da787ec882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdccb7f0951059c641b14b4832243683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d868011b9ff11655c6514b325a588984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699929b3bdfb0f86c7dfd09af1537d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c003c4c40c2f657a3f4dd1c4826886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384771ae3d3228d26c2ec9553e3eebe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17aac03407a12b91acfca0b8e1e2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9a2b5c7d769807d8b45ba10aaa3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c2b174246731ccc6d487308269da490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce7868082eac3ba8d77fa5c99dcc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fafbeae166d1128b6823b8c9f00c1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2012bdcb6dd1d4104704485eb8443693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c10cb72452e126d6b57ec49c6fc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a4d5df02c467fb5e68844e974b0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73e337b8db8c445a6b8a39fc12a2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f19e315be290ba40731ba6dc178beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630993f286b325ee8d204d4dd2ae34798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8580afd486520963f05098e8de5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496444be4f29b92a1f969a8bc1e07151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a463569f78d12fbfac635254c9395e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b9500090093e2297ac03b66d2e6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db016284cc2670175941561ac1b290f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6644408f42f931740f172cbee851c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991435409c4fc9b9ddfcaae759ce4cfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a9a460897c48b59ea2b330d641c9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276bc251bd2b5f397f70999c9e439f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bfcf9a2c2352076187e9e39c01908108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62bc00027e3d6c345ce9931adc2961109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdce8148d620bc2722f51cbc3f8bb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee050ef2bc2fb95116827778ba1322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f097c68f89a84e77e4a40594e17d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43608b1393faf2bfd22fb363e0fd32a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43315104d66e9c68fbbcc9651d4d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec7f7ce9c32a92c6597532bb4ddbc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf0e56cbb8362174596cee81215ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549276b5657e26ec0c4c754e5f615f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2c38bed94d0b373a2e6ecc72ce8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a68cdc97efc9d8caf33e4f255adf4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d55fe2410713d1c8469f31800e14ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b99b070778b37937f01826e93d9df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35cda6854f61a85145ee622f0d27a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ab4104861079431fd3292c9d10f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c96a9d349cc8a5eb3b8130605c2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f61395a31c9fa0e876fe039bb08e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa1f137094ac200e2181f8c22c2dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d67cd743faca88c4af4cc0eeb15497127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca57059dc04430327fe1f39350bf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db04f3a333b56c23f2ddd261f675e72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c88e2d1f9fee2e76915c3fe4efbb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c529c7419a61d57e28098b110e10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb48d9f38e990b70a0bbe30347138e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dc38f14ffc5d5280bd24a7ede3f51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b949a0a15c9680d9dc99e95b5d9a1f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff6142cb1c82cc9ee9831f61013d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d329eab2c58d110fc5002df89090da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ed9a2cfc37b05780c1e6f17ce0fff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b612e7b896dd99bd2f4378f2df64e67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f49cb85f919545eb8529846d2c8ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be93d0a8cfaff7e51ae91e69386d06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070dc004dea2ecee5ee2ad7675b628141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b32b41febb57270491af2ae8e91901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573b7207c488598528387c74c937b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a716c2bcead0210df2b830d73907b5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a0a595316378695b0f184441fcb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becc8da135c93de9c95136b21994d26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a73caa40b9a25d27578878796880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff3a0f2ad97ca5827eaca43d08cdda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a98ef6f3de7b834946a6856c3a604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da708424ca96cc9e99fdf17001c1de5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c641119d546cd382a8beb5d0f8cb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5c42cdb104a8e934cd199dbc02fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ef12163b8be46972fa1d8209fd33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876400b674026807069c333047df7a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121c92134d6075431ff4ea50a2bdd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db02a7b4a8c823ef22106a8613676d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854a34c4e007ec0a11d1740055dfad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0cf3d15f0db4deffafdf6bcdf0dbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612e231e21724d1e92a5b2a21518de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5309eddbd44e2a9f5e07d361201293160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d45d7c96e7e11b98fc309e88f0a18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ce88164365b2bfa2c6898b20677f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177e5c2f14fbc35e3b792a6f2c5cdc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7c99b12fbb5bfa44b14dc7303b70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f26356d7d5fc99597e6ede3eb659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755d7164338ba4b7dc8750b4cbed31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02dc2b3935c0c9d685e4dbf72cba7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b76fd99de450b0d3a8caf0373618e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7cb41904264a1a733b2a50b36925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171d812bf0e5322b738dee924717a0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30e99ff0ab313cade599e2ad18084171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeee67db038a32c6f0912643e55599172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ae7e85fe2a978abed0726e6ceab8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b24fb17d18ee75d370956e443019174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940db0af265c6230f1c4f2ebf89bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79817f0185f959b47e87129e7d6d4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049ffb105203f69c1e992d42d13b4d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c780f29d3bd65d1336d004ec43bce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea30c3ddbb53ab03495b4044bd69d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a6a00a49e43b216d685c5de2f576180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a65c566a897d87f80ae935ba773fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd77b6ddc44d3e1e981025795e5b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11392f2a81abcacadd3ecfa9de7cfab2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099d7e1fda380eeba59d88e82fd7d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e6ef08abeb90d9ad10bfa8f3a74f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796e91c3c650ba862dcab4300bab21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcdcc820b51e14c2a37c13633d4806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a6e46ef7bbd94355adbc6aa8ffca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829470b4d4a07e37f10c4b4bd1f1962189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a7857b35eeb566d2d02a67ef43d37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d4604ec375f73dab8680d8efc0e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4836bd4cdd7efe661661024f3f66a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804e94336a903e9fb728987549b2be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403796f79d3c90dd0d7c50a26d4d826194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb58a458567146bda17045e0923ad7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf166ec6af1ad5c6bac228c303b73886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c280410b5ecf7d3a88c1b46c1006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33054459596b19b7102507b0d337f4ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58af93f9037372b860eb0cb035448b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9ca59cba5318f04f6eb9327318d45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106f7f4d50d2e4fc47c27f4c48f743a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75a895223a468db261397fc8d0788202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a80da3154d6d9451fe0a503991c53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c3a8c6257dc4c7d3db0556003fb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384dc31765d06feaedc77ed4843f396205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b2862e50b9cc991a72bd6c0fdf3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae0515b6cb00f58530225a9b199d3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf60365b2317c531476eacfa20e2cb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e54cb52fdb9dcd08f31afe1d04937c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226535d6ab0f8abfee971ac2f53217bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c61b5b28b17af8d94ccbe006af6e89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457190851638373b7927514d129b3408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93539b5100949dbe68d1538ceaabea6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0300ed178b68a9c7942aa95b5a0287214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f898cdab9c3dc496df25905b374b57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c56f05717b0750d457809c41fbf0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c780c18df8ce04062fb4c62c5b3b4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb43ee394158d1b54f090cf32cc96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565aeca3fe5527a02b1df0e0b61829f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686d0a7278f1a4cf7fc305c9a0d16b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722ea4c8313d24f5486736d1a06a07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f13ebdce5a0930dfadbe2213181b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f187844459476763e895d5602e4c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51875a92094d61dcbb52f7d0d719de36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700cb0b94c75926735d59feac239240225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61109a68a183face528570472f7283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230139aefad3c5fb0825c0c9da95e7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaed144fb7a787dbf220d1526f56f6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d3c32e266f8bb07f665698ca9693229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8141e79ebae524ef925405a0ec00f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954a686f73b2c7726b0b46c9cdf7c2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060837c31981bb3f5f4c63dc9dcaf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8c1f95e872816e30eb10a957ba2e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bdcdbf65d7c47c254d0f5bc59bd36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74e529cbeebcce60b09a702429eb94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2515d906a73ada89046f5ab65bcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d56fa2ce3716ef5900faef75e7d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c151fb5b6a96a78d2f4ab07dfc478238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06551aaebe706a85fdc09e0e8eabed9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3683499cb7855e0f8041443c846fe1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599534e3aa44fd2fe096039c6cfcb043241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f731ae1763451a0dc756a10169c3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84bd4159e40233cf67aa6e1199aaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843fe540cc2544667b2c623d8d81825244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6e331b24769652edbde5d41229d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a73088ab3130b9992cd04e7b255a8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca319d79c764574b889d5bc45cd7f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d4bc9e5f92559445d4f810e925a67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9382ae2ba2f3c90c2dabada3ea07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c77f96800a1b22f3988e6421f101b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f067163da49b22d239e0d6e7b3f0a5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f93ab4ec6ef884954130cbc17e3b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d3d420901410ad5cf68f73260600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99a756e668e176fb9b40e87c779d5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b736147934ba1f0a5059e0773d1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11569853de1544b6036af0a78b05231d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14578c5c86a7ba278e6777b03c3f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210012cc0fbdc2bffa25b6eaed78bb82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf81756919ebcbacb01e15449d1f298259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b15296ef186cbd6844f4afd464cad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6b8bb6b909d20ae5ba22d24c35d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71cfd9d66b8f713f02e0be75ef753d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5300b77f6d7b0a6eb366d91e0530ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d8fc63943e2339b235db0454ddd02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af620836891235f2363245eb93b9394265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a760b2725310cdfec7e9d548aa417266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480378db64dd180c3c8eb01fd78629267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d66716a50148dd3746a6589f8f40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8507e4b9aeffaf21e99351327c09fff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1d42292506a43503bb2f1a1a34f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d4dd7d31b60cfdc1e561e3c52db69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21ddc27f019386558d869737931ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509793916c89b75669ef54cbecbe86b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b2d07990e591809a88a78adcc5f24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec57de94847c967e54e9db5ec7aa26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112406d1d05f0cee20ee388f674d61f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9652c7ba6877ad473bc1409bd3cde8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2137978064405e1da5e2d37c8aac0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da4bd8001f52ac221a601c2319aa34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82068c1b9fdad093567c7502d14c375280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f0b6b43bed1b7f1759318bd692373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ca7135f334385a9f097013a657d0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08110b95452ba4da1f2bf7a6597375283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aadc3f09591ae9c9ee127c6810daa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53a46c7ff5482d685686f1bd79488285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2146b055166d5b19134548cb615e6e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e84f5928d80c33af4e2964aaee82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6af188e5978908faa9e70342242e69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e931882470ae53c0dfc41f76ecb2b78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf04b87a23b7a8379fc8ac81faa921290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332f1cf0bdc6978c14d97865e024e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed77aa38b80fd1f0c91c4d00b39f67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635603a4f047bfcc656236cf8bdd2e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff7ba1c33f4ffce508a75808de32e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18b70ce602a011526ffe94de67976295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a065304ddae6714ac8f4f06c57e9c4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa10b6cf14bd084a9893b372e85fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783050abbd47fb961d8620e4064bbb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709930eb479d8c3575fa9d9f4d7085fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c0db174e6f42cd06e2fbd9f50526300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113924c9b8765f6d055f2109a611e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da144b0fa38a444cd5fdc60abee03d72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35891b65af4bdf5c86ba60c75d605f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1accd3db53980a313dbc2f0db970ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecdbfcb0a037367451bfb322894591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdc7d3e360d5473f2fd3ec9757d006306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9dfa9094ca363abfb7fbc71a5d4d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a7155c40a08f302a1eba592d936de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e0145dfbc047f1d99694860d5bda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55f1d093021e611ebb017f53d134f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09807dacd64884a2f5823522eb5e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567159d7fdf945793f4ac385dbeafa75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad998389b174044d55292ed1f3366e26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe05a77dd9cf2bec90f49f16b68fc8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5aff9ff002b9b4ba109785befa521315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab932cf8d457ee58352ee39aaf22112316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f62e6b94d4eea656361c606b214324317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21936fdbc87d1b5686b706102325a3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686862624f4f370310e43ba9fe3f74c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bd970a6cbab1a9d4e4535547d233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd547f9eb6fc533142a0ebd903fc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e9dc0f16a838f5c3ae404d2f3f74c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445079c25a9859caccfe0317587d346323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b080040bfe2a7c0956a8b58077d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331a07c7dda183e7cdcdd7e9f4709b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d8c5f13ec74120380c8f804f8e49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59cb58231b3445a9615ccde714235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd520cce634adac523662c78cc77c2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24d2e9e1c3a11732e8db81eb73a7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a477630d91b9dc0d35ac41ce2aa6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc268104a6c276b52885ffdad4ee12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13caa7eedc1d9e28c8b431a792adea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042bd7ede9fba87552adf4c99ed7474333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7d955c8af6658ae788005e633fcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9c24de1ed91148dbc787ca61adac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46bb706f5a4c5b333fca1de940b98b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4848afc622632c8e10832c9e2a994c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7e5a9ade45e732a53a250982e25e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da809c13bda1d87bf370f3e093a6819d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a913ee5f2696ef1e5d8c1fe5740b76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a170c4c3e8d786b9718f7f942111f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1316ff23e80ea7ccd82c301e0b51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a44365450f0e8957be4caef6bd52f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9f406facea30ba216baa80cf125e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d52aecd659b74015af59c534676f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee6ce390e97a47e4d70b0cdf400603346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211b4e4ceb544c6e4ed23070522f2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf90a03aab37e5ba12021c1574bba7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62486bdf7ccc0348ac2b52871ccc194349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab34e0789b29ca8d13ce232405e27c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3ac34c204649e628f3293ff61f8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee46ed74337324cb215e3a02f020c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9cba00cfe99416204a1e6056517e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a03bc3a49a1cded001551c2508d0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2d397569c224153461a6f3f85875355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ca9eca562ea767378139ec127102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e73ccfdd1419517ef8f3ee51d69aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee25589b89faba98957b47c2d31738e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f33b32101aa902b9f4b5417f5b683359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944cef2812ff7378f2b2c207c88482360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e2ef03434d48f8f03e91ee18ce9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7756bc73be8d5d055bfe67d75809bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f1de53b3a863a3fe211c42cbf1dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9bcae69a94adfab9eb1251bc424e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4423fe2dad074829e42ece0806bc63b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f030a9b935a5fa066524960a379a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf1ab9b1412c03edb5398d65eeac0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46d2dbfa7b260dcbdd4cd9ba11e98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ed3878a2a54fe8d729fc5efbaa08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c9e650ab86d73f8e97b841afb7a1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab2d8cb12a90d24b5680fd09c889b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb018bc2dbe17ea240dd16b86915366372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ce65d83af7ff49ba91b49dad211a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581013b5156152d0295038197db614374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d149e78b15c94e8adec48e36890c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd274ad3ea56904816ee23ee4790070376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3f230d3a5daaa8661ec8f54079e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf931919f2c5f5a12b2aa72bf175d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac0ac9b0f25bc0fe70b4ae2afbfcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca11460c04e7543e75ab1334a86fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89530f660e3d3cc104698636ef509381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ea9736c4f26a3e8e6dcfd0b46b5b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df385034d75b9551b726f6c78c497a08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479252508af0b103a2c12fc1dfa9755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c731d4940742c6b47d6ba416890c21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b304942b2a6eb14c132c0770a048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8a74477632da504c6391c25e5745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aaa668ccd30c110fb1d3ab9b6025b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de3c8fd44e8053f3af299cc5c816a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40fc1d1d57ca32381fe3b2fb4c34b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4bc8b416143a1b480ec67b7641f87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826ca43c62471fba2f11f9c851d846392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b54061061c837eace7b120e1a1e3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc76ec7b008413bd6506ef76bb5f9de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71166baf9b280897d2264342b3f702a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615264296037614ebbef6890777fe116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8687008791b5d15402df1063f741cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8937d3e0103d3511cf8709824169b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a90162d9c1dce57e2a99173a7e0107399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f2a4a0990a94c63aac1912179fcfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f785a51a22e968915c7fa187b77b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31241c0e70aa75fbd852b22b18d953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa639049c50f2a6a2b089203252265d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c5f05c6c357c9eeb0d7ad7819b8ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf79a7ea3114188b29ac82bdc53444405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b855aecbcd3c3bb194568c8e7e767a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c897ce09dfcce4a8624ad6129e69608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30ed43535de68e3d23974de0d10c4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6ea871faac3bcc757f58485e9803409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc97e170ea72ec2a2667224dedbac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2873102a99ddf27399782f440ec3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bf4018092ecb91e1732dd645fcd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f01b7b6cf4d8924231557f08100e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1052d9753bdd6a7b3fb1d3cf7e07f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079368b61936bc9fc831eace877f9c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca719475fb0a009409b55f384468d00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd95ba2a7c2115d5d2ebcdde7779a8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f37d6f9f1326198f014ee14261dcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433418b736577a2e2b6327ecc29e30e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3417c9d39633142e7f8adc6db5451d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ee67cc7880c8d23256d276328db2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c01a65a6448656f88f22130b2523422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6933359f0b8695202ccdaa201c021423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892f56b53f6653e0c506ffd44c74293424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b337a6a991096d38934cf52b06c69c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bfc65726113a2a45e5f0584cd33ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00a3430dd769af2f2ee5410bda801427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d182085a6e4ee8336ae3fd5f7f6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13639133ae7b751ed870fc7979ca90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f6f7da79fdbf5b8378bd5b2968eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4eb96a20d98fa66c6a3b2e9c0dbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e37a642dbd28e6232e4e5c0a9314432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca77f6bf2ea40c820963145ca5d7744433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425efff0bf726d1ade6228c4b3e17f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24176697a0d5c9e12fbe6e52614ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa124982240cbc041a5dde00d936d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca562e82b2d3d24f1aa3461aa5d9bcf5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87df00f5fe6c232b3221a953306119438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588187a9416caca3413b9f33ba62f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded4d4864065425e60d3ce82de0dbc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40409fe512e44f01362272c35ec5f165441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61452848d3e005b7451a1319edfd60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68b0852559fcd48ca89023fe149c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342070b49bd5ff66ab86e57c1745c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da846eba71e0b9a7331f553432ff3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d1b131ae30a5bc11abc75efb99bf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aed71422f9dc7613e4ee7f2325a1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad61614840736335ee08f34f60cb82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759799728bdae9661e5cc0855ac8be6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987fa8538d67e462cc6b258e6348ef8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e43062eb292f689b517949eacca8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb103fdb100e5bd17014a0883b584c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815095481a50d2d869b2db44f773dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad3667b5071b77484927a7c4e3e1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3bf88cded5313e96f8ba0cc2fb9c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c25905c53647f9cb894594b36d8df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ba3605804ccff5debf0d839f3a97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47592a610c580c897c77f2e39b1b7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430402868a1704b63dc3b3846c17f36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0470633a25728f27e5e2aa77dd9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1910c179cd12c1ee3cb3490a0e60b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7126f41aa67e9b601e584d3896e55d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9fd2737e2d5609eb3171223140b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975516fe56c492253de6836b4161b201464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8052231e1cf84fe304cf06814db5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088d7a570d4df7493af286eae661f06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3ae335c856f229059171e4a0e11ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda25fcaf399e2ff227d8837e255c29d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acab599556b1bc83c8eea53d13e31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0acd77966c1536cdfafce7f3de841470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5928ff3b6f500e50d77d8acd76f68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fffb337c850d84c3671e8cc06c0f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf097ae24bbb04c603921be6004e31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fbcd9051df2ab7ad56790318cde6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782d37ac7c7a6202aa3c5ee562f0a0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14436595ed4e3b96ead8e9ab60c74b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414763114aea8538c650f9fb386e6ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb091479516bfbe05c6e7e4db9c40d2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b5f2bf530c1e166cd067544255449479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f609ac711d1c30f4a34e1a5636f8d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b839ae2f2c1c7e892485385214c5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9d72ec135b2e1e631943ed1162d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4f5239af0599ca925b2e89a5acab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df3704b3e3704ef80bf07457e331c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb992451f3c258ba299ce015f6051146485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff1e28db3492acf81a354d1da87fdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e8a377614e5187c8e9e60b44d6c42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7769eea5d445873c8becd6b6cc808ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605fd0b570e24f1534c7baded6e9590489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb003294c22b13a584210b7dfc38d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d2e408416f0fe689e89789cb3efa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81396391f72c2d2c31bb43e3ba0361c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea6f1abb83297fe27aa876b06c8ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70727c2844214468165eb41f17834a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6cc264f529c7eac99cd4507059559495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8494649e961f6f71d31b985578af7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4866bab09ce9be94d5ff1d9bf4bb2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbb444b46f65971d6033db38f74b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff8d02de463e4ad143df6ecbc84100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a9f9668287857c5bd97c38d4d3f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb9f5f9f24e63f95e9f5ffbfb4298501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d0aeceb586da62ac9c9e79239701502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1fa1119b3f6c2a4ebde531fe0fe3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c78af0ce8503886d9a505183f6924504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca166646f2ac427f7a6a2fc95edb34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aa47b428648a827bf9604f5ffe804506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7d50a959988fd5d774aef214dcd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a74665870ed3f5356d8f341a2b2bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbace4c40e2fa95117714545a1a30eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab46e0feb0379d5cf41382bd6e752510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff1d789fea585e0148c6c8cf41c664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b616cf61f589f9d78396fd0c69d49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636c063b14e811863f999d4dea5fda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16351585cfed62b29df6d01389f9b32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc54f66a737a7b6f1e0d2a0b9ce060e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdced76928bd6b4baf2b118dabfb37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063ba75e2b4d877c3ed2d999463891517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a9664b456a4e68a84745eab660e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9d92314692ec2a272705d79157dd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09256697b2da7b9de108126cce188076520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c643ad63dfe97c72c9e14038f8da5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba61d2dcc6ce85ec959d11676fe8d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbac626df6ba020e412b2c2a331e04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa2f21c2ed1da63cd636450657de5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5796721ec36b4193ec820e72bda7361525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c4b9dde4d9ebf2d6f9f8a0b1f045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5e199f77ac19385bee1c5f4ce4b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f35d0a8291fc37e81e5d97dcaf438528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5ebf00dca3b9befe40d4a7c9906e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cbebe5fdc0642d905e37b9a0aec5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966fcb05931b99f2e1a888dbbe77831531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca91bf78cebf90db0c7126fd989e44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669f1ba33e5c848d3d38f696e70abb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750eaa588d4737131e3af3107082dea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971705daf0121e3378d76dab47fa89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eafd2efb76029bc5e8f8610389383536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1cf848408ba379411dddc44f5aa7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8434d3170aaecbcc07f48570513da8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce091f96afb8990e8906762df80e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2e649ae331c0b0dbd230ac76c0ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d409ba2944cd9131e3073c4a87d3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11bf6832eda3900559d2b109c18c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa39e231d0a6e52453025085ac4d454543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9d1905362d30bbf76eb99635e903544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb91502330a4372c0f2c66dc4c2a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1f6fc249f02b38582ed9a3d07559546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c97ce465f96d50aa0d7745f74d6c00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8300ed5334cd92918aba9bfe209a873548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a00413385e955e5bc93ab5f3646287549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6fbf4b278b4c9314d4472d282b091550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231913e49c9d7cd9a21113675e4207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a222e2e3bdd24c3a2b5a4811770f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034d8d582c0b7ecae9d639d4eca171553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741757009eca094f8f4914f7166049c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687915046677105d82d0b95555d2a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d88a5e80ef44da74857435302e61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec3338acc2cc74e7f02a26f0ff1e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28808d6b6086bba99040a928955aea8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7836767f3a839bea67349c7ac53d30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d48be63092762dac6b4494d375e33e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e583da4381c9055af7d3e068a4db13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8825b765e2bdda47b526497ed42f40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f85e1628517b169ab86b732344c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642ab7f96e3b946b1ed6305d85e335564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab83b1a6522d6e9fbd8916725b2c28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128817d026361ceed5b0aa32a67f5f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a07ab2454b677b353dffc0e41c3187567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b0525258e1b9c4b2db1c21f3d141568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65f71e7d9519a865cf131241e0162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c32b4a55e3bcbb3be9bc3f149180570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d7b6c90e63960ed163550aaff7047571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7232b7866fb0f5d7df0609ce78d8ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98124e6e05a929fca9a9601841f79a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e5d30712a1aeae9a7cc407f6e6c47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40af89c3c0a464b30be71e718419206575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5578653df3d2976195b149c985eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec22353c3ad76f26d6f8b19996455ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f7787f7327dfadeea19a9ee09b89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018fa2faa9aa6a01c13c50586bd9cf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e1409f7013451639f77b84b301dc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f0629f2c76ba3b8985778f2c35b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2ed7015e4cffd2678719d9d7ffe4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a98c3dbb54467b634dead63a7b2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e1f001a375706a5adcbfd4a9baf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f7121b9b95f284f4c9f1361d21701585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c212edbd5a7fc22855f856da300070586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9580faa71ed884e08719fe92157bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47a328652f43146c6dfb17cedfa9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c7ce8a262fb40790dc4ee15a71b71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45dfede83780d91f6145954f9e22b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e2bd7fdfab989110e120bce6bf383591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e14a87c45e6f13b06ae8e2882eac0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6495c5d35ac507a7827b4e76af7b4e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424fc2d1df7b04055932df21f7ec649594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4c08a76c2f51ca2aabdcf8b84ee03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade11f4cb692290e678e73572917782596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23c2ef0490baa8085f7b9a71754074597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca926cb9f75eb06e993a42c7991d60c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48915f90d75a8276a5c0d48a8a3d4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818cf57d742a3a3402eee265601f44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8fedc7b88156d987fb0c47bc02164601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f904a72fcb6570105e3bc928172f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7a5663daaaf1ddb12f9205e7fd5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80bdf766285b333945e96a72eb4512604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704173858b1237def452dff01b012dda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b1269319027c7eb06f2f37858667606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a664e3dbc97d5f70ea0902ba575f5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf5dd36e72f52bdb84cc6aae79a76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e87a9f8028ffb5e8a0c6b37a55cc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d2a37bd9ccf9794444ba274090e8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292c7fa9f615ebff5e34f08b5b5142611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9adddd6a3e020fc6d46475e45ab5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d0ab503ca670f3d9ee0eb66fe7f06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb234626150b07ccb3eb6c1f178fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985c48731f977c56e31514b8c92f6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f14b60d6c1d4d59b14cb922b3438616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1408dbd07f53fae2b186689a325ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62833cc6c0dfe7f54ed9e50360df9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabbd7015b356d5a495ec341bca50d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f6065e887ef8ccd8c14b1c7a5dca7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dfbe0c00bdb2160fb7ed9d18b34f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486264811e34934a073b05c2d4ede6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a38b206b98880db66ae87232708d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05adf181bf35f1dd7d160f3571a1919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0304944a849370546b637f4f003102625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ff7141f0e993cb7e32402549464b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a52627b4988e33b37bb993e4ed58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339db4d3560169b2f6c6f2bcbd099c74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c225352241287aa8d8dd22f2cc62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914ffbb9d5770e77a152f782f12033630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805742b9a3b47d4df4aa3db422328132631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8edc98e11e84d51b0405d2a904fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7565498a521f06f28deb34f104419633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207b272396a6977a444540a59426a5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021862c5ba08467b5ec3f642f5d263f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5b17d7ec1598ec34961aae2f2d06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ebe16c0bb6bffe1287bdbfbd242a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5defd35e8a4c56820f789c1f4f3272a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3bf9349d03cf04e94a393f3cb03c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b077ca6836bf3a308f82cfe8f1c746640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25be3248b6a5434bbd524a9659fde9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef928845364453ea6baa434f9ebd2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e20822f7bf710b1236ed32056b4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d7a7c9d3c933266e02b455279c3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0512bbc625500de6591b0e49913e69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc6974ea23ae49280b6c9a924e74b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dce7cc3f5d5e1ba985f88fa98902b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48dfe0601cc769c964479a94c19388648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019afb2a46cff649a1e18c5677c63be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d2c2e32580f8f3119d72c5eff2c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe39630e14fac97a6903c8e6defc01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef851ea19cf56411b0f510fbe167e92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d67bcccb7e8dffdceb0ccd17df2e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d5065145588394a26bbe3173b133654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03823c8a1b135f650ce0c96f69f40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9af6a84047e0833ab40eb56f62e6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dea20ae4b55bc23e662bf23a9248a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1e0440f98fb4ee7371bab504af14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954d98f58b37d00012e9a5521ebf5e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea81485c81cc93696313f10d990749660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9989ec2dc97ce4cc7b7aea40d4ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1013a939094bf982ddd8bd7f97453662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c818fe69bc6d231c911ff39188a55d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d1cbf046c43b4d424a89efcae126664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e5e87233f30093246fe28e3a2eb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5d4825816e75470772d11ca2f4ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86e7c17668af31a1cdd82885c1fb42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded0fceba27b606104a0946b4fe3332668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97976d6ec95d35df5ed60afe677a3a01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29b6add45639600b37803f69a00fbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b38e691c4cd13c89e0837778db41b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be639cf09cae0603c4364e6272533a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb194907f5f3d1969f5b4c0e57686673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd40506f522f6ca01bee1cf25808d3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f322479b1f3dc3aa1db15144c202675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234d3db33761b34859987502d9ee48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8ba39f78a08c5c04a81130526e007677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924ca477eae082df59851266bd4c4a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e17ba6fce4a1be906a4c71d39a6dba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e54bfdfdb3e1d945fbe78474948737680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5ecd79f000386dd47a2f0715e481681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ecb7c27a3e421a1cf35cdee52f60e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477b8b95e03552c5f703ada20c56681683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d78aa7fcc34e04b1f1e462211341684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd471eee1215233e567a75c19049bbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb99bad1945b47e02691615213f655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a33838b750f17c41a14c37bac9d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0938d12028583777a491ec31d5d3949688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f46745501e6b8000184e766f86ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703fa85fcba8f7ae1abe45172bb41df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbea2880be027199aeca8eecd31687691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3b977e42d34b73631e61b7a56da1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4b34bc05161b43e8524d7d3ae2b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9f18751c132be48e5184881b6098694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408317b727bc1ff6067e1003bb301b84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c905baff71af9cdf1aa00eafcd4978696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d5fdd96cc00bdb258849ed2f69b38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3874d3b3db47edad2d97c3d3526fb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb0bb7597a1d87eb848e891b04f9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9c57e2af2bb23a7fbe17226a437a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c013e625dbba28fe0b190081958f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da17197edb60d8e875f0efd9f241e80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907104a91fe5051ff2b9d6ceb9be6bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a47ab3535031bdb5928d6ca5dcf166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491e5e7d7a590aec810520c6b0adf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ca5dafa1af86b527465bf74f4db3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b0f5337fca80850d96b6617feed9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccaa258005b6c67461f11a257eca46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dab1257227f002bc9278960c84ba4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65559cd807de3cd3919e7f2a5f6732710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd99182be0d5cae3347454c9d6865711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253386a47a918279cd8fadba82a6b5c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b09f9b55243fffdd270399c7a794713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1edd0e234bcdd1e5ed1239d17f6e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acab96a0b54ce43088aebc400079ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f016cbabcb2c0f6406ab1e0e3fde61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88284a1da77fb23648dd321c0fe76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65722d68ea3eee8dd889621dc8f4c8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7030012836c1aae87101c15583a4aa7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605c764e0b78651ffd3d5fb0262f9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984df47a88c37effea79bbc773c7c66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d56853a69d86ff56ccd32d850f28a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4668e8b0ecb38432025fd6f5f160d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957edf36f974af52d164539759a79e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76341b828f13508d98ab321e45a31487725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b35e1c3fdd5fb576d3b66788c8582726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28289eac1b3df89d71abe1aabf04905727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f9e754f5b07a8e4cc5725a3cb4fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a576d90e4549716a72d648baf5461729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069901969c27f4414658350107a0b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34049ad6dfa0a801969c70c27e388495731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda2691b50a5f48ad99bdc53dfa8add732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288eb1b640dc55be9438a2885761d7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270f51e672e6fc0d6dcf446fdcd43a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc994d27f6acf574173f7136a8636735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea7a8ad0122bf6c00bd9fc34de241736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0723bdbb9ff99c09b4aa20b5948e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00645e3d6d36c6ba57999aab7fc18e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a579f753fe8d4008cad6823e568d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b4bdaa371a263c47fc0d6ba41756740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0350372771b15f2057ad1adda4ef838741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf5dfbd208aa0835a4436237acbd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35734c04428fc5735bde8400ca08732743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aef660f336b34859fe40691805545744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc358904694928dfbf7c76acfdf24063745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a21b3b202b4851167b4998c6af1c7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312ec13663074d5e5b6eba9d06fa3d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c93fba68a78d287587520dc2eb6a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff5d62704636a31e5b450401f56de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d59f21e54cc3aedd8360bf9dd9bc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd3f26b5708243547415d8623f08f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6fc33a5c34d6eaaa006e86a934d85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fddb18612b0aa1aa21bd1b6ed20a12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e90dd6c72bcb863cb19632db043fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5681682e57eb111597a6f79514b64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba751859bcff2d72c0c973b954db29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b0e3d75c39cc2898a8f86befc35c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5dcc5fd08ab9624ca2c1dd13240f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1723d6f249ac9e80e0eb6425ee6e358759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa509f06c9be051bf0bff887f534b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd14cc78f8be06c86db7506d8e7cde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c797a9902cc45bd718e41956b16f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d053adbc0289df1e03a686e8cc5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cee18a63112c650954739f341401b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c248acdc32b87b60c4e05e1bfcc80b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b2fd85052d1e94c59005ac9b66712766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904295ba7bc63cdcb1b980c55d2ed0a0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab4aa951ad18a36f429c5d2da7bdc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9c1bcc4cb235c238f50b250c9e674769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03c53724ab93f784d298e86b1ddb4f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90bc37d063e5b14cfa16260897c91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb413b91c6000c4032c25841c582d430772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515490bb22b16fdd7c1287d737d14fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e98369fb7dc747827a4908f368655774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0ce785db3a8f2a9f705bf00d3d401775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e230022604838b2f66dd76eba2eff776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073f365eea06edd9063d3cd3405afc2777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>