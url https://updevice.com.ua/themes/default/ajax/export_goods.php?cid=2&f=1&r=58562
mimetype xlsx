--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361ad29699a75607685bf1ecb3a3071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f768a4303ead1ae741d3a5f90ff812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18617cb3e3b185c321f624d53b55eef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67607797b95bbdb78ad4acf4172bd254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90f32d29c5c0d6183c1650a5289a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123e0fbb689f8351fa02c7b28212216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd4ec829a234a2fb1fb24e2cb61717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c8fc6be2237df6fb9f34c67c470e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674971b50dc55a67f4e4bb77864a2f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084067aff0a741e49746f1f2a0be6c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a5c03ecbb0a86b9e938501a80e0e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb531c22775aa96cf3ce8254cfebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6253706590a414dec3d40e794b48bd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f529af5caa8f0801ca2909387fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e213bbe5d32fc8994340471ea46a5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58b0eddf2b46c5f0f0eca0b280b6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ed4d0f366710713e8bb78ec2bf7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2cad75c049de5579a3bd6c9406ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aba571e9aa4fcf763970ac80554f0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a6f48a8f469d32788dfa6d565bf3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5d153eb901093f4054aa52b3ce39421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0e4138917f5b6d968b5c90be608022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e7d2b3ed67dd5ec3f4edddf7478f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef15fac8a22a13f3be4f2867cb0a4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57de304d98ecb15d69a2e9e99e2c78e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd162117f83e711e1d43a079e936a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a9ee29c43c948e1e1bde7c2dae2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa25e773563cfc9b78475f2b181f2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bd4c8cf2d9e6c33f3a2d4ca2aca8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f717bbdc2b4e31bee4fec0e43ee6c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f738bdc36def8cb9dd4246f32f04931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28fa7e104dda3526ad881c83f0a59f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1137a4c8c042840b0c6ecb49827be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4136ec216c32d9aff286b6ddbe0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11763f7cf714f1ced22860c26166cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35fbe9da1635fac392004bd1b21fd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d560f7526e8b839c6e531166f5be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf5900308de0c0a69462157e49bd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125f5cfbfca78768738c281e784ed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bdd161ba6b239e70652b8e952884b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15160c90ea7802fadf31026441e9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22839f73d507e550fa89fa487cb7968542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc390aa8917e77e6da502b4de02b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171c5d5755c0c101324d9111ef54e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237693a4b117ea8f7db2c74bbe3c5b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910686acfe0e902f414d35787a3ae1d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f663c0b5ddd27c6edd16833257f06347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60bb263e35d65652379cf211d679048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a23f9ae796e6e5191de17a65eb43749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2752979b5a7b74d9f46256a5f999950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba36e90b3aea961bc80021e6b427751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b48bd1fad1981cb5d4a0f537b60e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af59f0e4594fc40040f365595f7f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6693009646908f9dad5702ad613e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a24e2d991293e3d04073b259c61655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73afd56e64fbfacdb2a56b91fb598ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c003048a0cf34dca256f8a66afe357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fa82d93d5d7d4f90383f312804b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a1586400a5cc5fab0c80e23c2bdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6196ba49d862b3e6937643e53af7d0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039db6da0244da63d8cb4294430bda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb82b1ac56130fa6c1789bfeec62362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b894bb5bd087d9e08e14f8e563aabc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e4772b40a85ab635c7ef2cbd89c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1178b1f9d0377f59cb5d455b49aaa5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf11bb937a9437f3f3b63e9720119a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0be9ca2051d322234a17bda16b0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c2e5b943d55fb5957904dcda4d3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d2fcb70fbed76677ad2e3c4b21e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51044fb089cf2d682cf27267964c41270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a788f88e2c7def0441b308df6d99d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a14610f47553bc8635aad55e32deb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8c755581e2d53f147a239150fc8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a4e214b6bc56ee17aa746bc124c2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00fc362930e75099ea2f36d7b68c9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3aaa9bc47e4e0c5bfc48d904731476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285e093ee54516ece5a6d315628d3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6ce33e76fedfbe486921a114fe8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa7ee7713b353b9ef3d7ae35bbeeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a04a5599ec38f9e89b84f5a13d0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0057198ae8e8bd0dfc2b658109a5e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be9700a7ee926b59ad75281b86678f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3363f02ede7946e44e89c5b2077f9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d852f15f35ff3e8bf689bba7619b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c5fd80638df9700a0c538a891c3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce13e37e3cdaac02dfe510d9580ecc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4005f9a99011ae6369206333ef4a3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f187e84826488bfb302848dbe58207e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a3fb1354b859ce654e10e994dbe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5d95dab1b5c74ba5277928d5aca6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6fbafe2a09a6eebd9606063fd043191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d35dfc8bc8a9ecb3f2811a90a59cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf924d9b229c7cf5750326b4e8ddb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b993daf3a58d0b81e200ce9f9b8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb49a8ce49145fe6f02faf1c2f11795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b7a2e5960c5efab1cdd80134c5e6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6c30374dd059588064a6e6691f46797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68aa606b10981ed7974292de08258298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc98b169ac6a0b7861552f07d28bf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b665dbcc74948bb1633f9fe2fa3638100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2649d73b29e3182565e58409cfd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81473665b5050bb8dfd4747988f4d76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fdc5ea21b8caea203b391109e079a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bba1d640c27913b2dee358316b4ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d42ece0b7819a3a376fc387a363469105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae3b6d9ed26429cb61890511dfc56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7b8079ddd6e6b1a28c679bc4d0dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b03d0563a0b25793043787c1f2dd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c29883a629ad9566852feb792d0b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7b69b4e54357e648f67564867f7a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340766ab037cdfca3e2816bea4939dd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a643cba5bfa4d8837bbb2f4835e63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec762f48b129ccc601091cd376fc7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08af68242aa36df2aaaa6052774ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44362fa8900d31f263f9bc1d08bf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4006e0d3416caad71e8f5a673c8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c23a4da607d872faf11c9a0d07241117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845010b75e771b776ad0324e3651d45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168fbecd8253a412a4b1a2141668cd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a1629ff66f9ab7d1902ee57dc0a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db0483a49fe2e0fa5c1578d57637c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965e5fdbde7c46d94c79b9a47f24379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb93a2facfeb3622eea24373e44f5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab507a80f6a31d3849ed0964cd19e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e00e5bdcc6d1eaa8c6dde58bcad01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e0003b91d4fa6d28beafa9227949126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec5a2ad3f3c0d0e9fccc7d493fdaaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4632718391a852a1f8b2f3203352c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03cae7510a835055d4693f42bbebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7efcaf845ff5916741ae1b18165b14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd35b1dbd49dea92d300d6ddbc7d500131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989626d412c49e7828423cffff67f93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999add89b7b7a1d9861869643d6dda36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae29f5ca8b9a2502446c27d8c72571134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908d02b6583174b79abb7192f482ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e122b8d42e5f1b74dabc868b88f6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad3b6264b2d52a96ffba35ad5df88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b6f44fc12a08d17da765d841ed0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3900c9c79e7fde28149c10be88e4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daec2442d0812441ebf9c5a7e996c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955cb9aee750d1b2bcbadf52913ced5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145e6487f6c225f887a27eafd004ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d0bf34352d6afede5f279cb930a01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee43482920964dfebdb4f0ed2cbeda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577592349220db6f3b0a71a7dd0c6a35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cca6ce7470799067dc5c14c5012d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2736c3d0dcae3ddb53ec70ba9dcfbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f18a890a7725854fccf2e856c8de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814f2cbb5080e04007f614bc4f5222149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6043048325c2cd53c06977c2dfd15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b070fe27ab8e0a9ee630d47dab785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b277a72cbd877c94ccfa25580d1c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576380894f7c5f87b29224f2cce9406153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1bbf7b25a1b995f4dbc74709909f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13074e73bbf2955cd1c1e9a1522768155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bff37ca8113d2fed21651ba127277156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472ebe4006748a08fc194dcf7278d0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310fb809f16a74bdaa4297fd4db0539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0aab75973cc3ee157ee4511c4029159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14689699953d0a9774df88820babc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d67bb9697e50d392a904ca674a23a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0aea2aed0e5fc8d13b2b5a0a7823b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfea0fd138fbc467de81ea7d0c1ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b67da908740c83b9406d931c53d69b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9bb99259297703b632e2761dca627165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2d7f0d69d3f8dccac508ba4a3f39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ffd36d193a12247fd645798b5c6a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040c5783283fe1c3e22528ae97a1975168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608aff06735f998479d4113b0b7695169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c10bc5f1cf650dcf7f0ffbd8d4c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9fdbc213c99ca50ed7db86f382537171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcca87839c500a08dd747ee44d6054172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560493a71f6ee094a7d13edf5440c985173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da885dce15d010fe1990f2ee8c458221174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30661076f2e845c9b7abd2adeddf26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2d6eac9665080d7dd84d5927cfe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287134986b797acdc70de45d3ed15b79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a0f5d6dbfc4525803eda10e0ec2d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd989271b52008908c95b552e1abb7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e424e22b232af634477f963a610e06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817de733d7b8e8303afdc382534093e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b209a48d32ae6d51007c95f516667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7ab7bf221a11a6414fc1b961acb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49829d08b226816e9182154a1cd8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f961f329088e31e36b0296bb868b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4927ac1ad000e6d642947424733a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9e945cad53bf979bde896eba840a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176b89e40f4056cdbc9919ba1d7d34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37aa347f7d8ae218337d7d5f256a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5be4ae56bed740acc9d2c44fc790190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407fac8b3d9bd7f243f023df73638a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e5df23ce6832cacc2682339b3c80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281dbbba23f7776f1dec4b9bd5570e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b814a016e97cbf540ac625dcdd5bb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53708e2915ccc0d8f103df5846ca502f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848f3467876eab24cf7f4dea4a6cac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961ef0ef55345cf465b52a29ccd2ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17329b7c5da0bb8c5ce11e6cf831be4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bb3b3bebe397abfa71c86a468f78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1df1e99973770d7b72477917bff69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2518f0f03c1e225ad90f2d7cb1c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0912bf1d16da5e38b852c80ebdce1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c6aac171eca8976b226386b325775203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd259bb72150f74b1bf9912e10a112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260e0ea5dbc35cc53c2548f2bf1de7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e2333dd93ac698fe518aab87082dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b46a744112c53ee75b58a211535ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96fbee658884091c03026100f2518208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171de6891c60e0d5a892c04fb8bd18e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc665af7f81934aec9e25dc8a917aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5391f78ccfd9acf3d2518346912d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0483412e5c8fb9db0803e573764f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65db162efadf36d3abecc0e9cb20c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00023ae8d2dd0fb6309e812d10fa2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca057925c9794e5a4802673c53a4f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbdb4f07d2736b2e9670a8fe71874c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022bd3c7a32a3f9f4c9f787b88f49f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf5037ebf279752785c533715c750218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ed4dabf59752b3c8cedca06cc2ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acb7c446d613d544c9b71fd3db09c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611bf6e6e2044fa803a70f3b6fd18ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dfa9715fbdebe9191c622f88187b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1074f2eaad04928bce43ae3905f585223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453e65020688d2b7c7cc6387a44d15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bce45373c96f8cb8852b25bbab73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61bb8d27721575c49faeeecf0c6c24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce564b8cdf4e4654dc07596210244227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c648ef901cd50044f1f9102de1c571228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277aac3401e286f8dcc00f94b976d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6493e8ffa0bf34a152f5b6572df69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076410c26271d0fbfb6b1ac6997ac0db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b77d0b436a104169eb54cf335389232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd85d3aff79d239f90e000a935f1ee8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301372c159011dcad364436399274bb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fa08a47025353dbcde96bd27180ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3bdf2e11b2460e86a690f9e5ad7eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bd009469f068545b97ec41820eb14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a18dcfb1fd28809cf87f4681c755238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41133707cbcab696671fbf74b13a52d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e5810acff37460d9887379e30ca8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814776b0a20292a0fb71c84904b7f66c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f45a395c9a81719a576fab3c1fa2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1912070c88d8ab9849e3f00222fc86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559cf464b34469d355c91df75a2245244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859689a0ef0f979a5c68edd141e9cf2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4df964805004b814e5e9a4cbe3ca1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752c466df677bef1e360a83b709680247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e911e744b77494266d7aef98a78c8c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a6cf6141341ab865267483472487b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c3562c71386d78bf4c8465a45a12d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0dd23e5c874e67f5128d88b2ca61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeab4c1f568a757a1820d5e35549d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6a947e5fad88f38b7d59d3cd0098e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afdb52fe943e646fed7064ef04a9f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fbf496bf2632bbe7b00ee72c8e8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cf267216c6e5fbf4a43289253f905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b478bccde271c34117c9889b18c9afc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b904105ac81558770e9183906ee6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204df8bbfee60e707435a5a0938c4dd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb43e62b28131eded88c7be1340e85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56edf17a340a864de848489976f2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84d23c56a5e8d41f1d65fc8eb7dfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d2454948799e9cb175253405951b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087bddaaccb5cea65e90ad23590488264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdadce6149e571971ec45447e3e5c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63953038926cc606eec85c9180e52e80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518671b4c31c325bb401c3bb829562cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8050ab606abd79e37c6d5fe9a48a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82673a0b27e4bf34cd9411480cf8168269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b8a3c924239fdb7990493538d36e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd4fd4a783be0c2ed970e7acbd1a71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef1a3d8043fc9f8907b6e4674bec7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb737e00f9ad497f29fd29aadf373273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662c652c7af795e6929e14810c69e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2637845cdb551cb707da49b787a837c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c438c1f756c7bf22c7d1e1f3e12e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92370ee70811ed1307fbdf08697a6011277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0c276bd0247c246c5880c27125673278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801480cfa8c68bd3ddd081bd5fc84d62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ff27206e1a8f842fe1f90f5969500280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f847d6a920045f6dca228fba06b57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ff4a5d4a18ea79166c38a3d49bc52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31048a42b8822d6f140f2b272da3744283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a2afc0db6c2de45897238af1872a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54652d49c004f2905c674293b78d9ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24325882f435087ed939e0f5f68a0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a86fc6cb1e439998a357fa47c5a554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080c1503a33bb4251127383c879888288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc51d0e4fdc8f571037ca9c22b8b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80742fdba8e353890ae16057eea2682f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff1690ab82e1aa90252b8a67613319291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efabc3bd5a5327765887e71e4ce4b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6dc0c3dc75e1f4264e25a91899ae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae723d4f120b08d9054411869fb0a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67006709db61c9eebe277ba5640ea5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f09f32cdf4943de22f499c80cf54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd73809872073cb990939e3d2a2cf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ea6a860bbeb3257b9b3aad80e0f87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1fe061c88f215e98fcea957d28e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc1c593c165d729419d3bfd5d2af5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0bdb7756015a917f7b8a966ebb49c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f8c6b6380c7d7a2160aa0776aa0c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4552104aaeae773ad153451b6c3d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13dc02062a686124bc6f8b791a6cdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd38112c910e310cdbb35afa81932b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae42bc21969bb0c14ea0f241713584306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9231ebf63af59da16665d2373a4a0e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e61613e90445311c3bdd260033f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec226ad829a05e9e84927329f8707fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a701a44973d351f35f461a5d0f042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c8d69a9c9101a5ffd9a84905ac47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7ba7c03cf930ce1c736a10822ca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000becb9aaadb3b8bf47ef6f5eabd097313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439118b02ff71400c6b61bb5d99401314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04f753b900896a3e2351e08db1d16e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98aeaaaba91f076b3e286597c9421316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7bb4e5e5bd17024b278f4e65b7c30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a9f4cc34b51a52defd2f75134b9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47122edbe931c71ed508f551131f71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c22ce897511ecc4d8c8b68dadcf5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b2e919fb8304df67bb1e1cd4c72b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3daef1c1b2ca6fa2041aae7ff44ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdf590ae0ac71d569f5f610d697314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140a113e82b5c18b9d787f2cfd23397324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c0a54d08b2bf20d00bec6450e4b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996bd6459c8427cb3ebe7c1dad5e72c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf8187901971438f0d9f65184df16b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e1e5fe939345fe7bf7dcbb6fe9db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ea91204578e73d91dfe56e6d7509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b53aa0705142206c2d79f35a7f0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d872a0dd69706c2b99889f164e84154331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf4e38f1692f93884144dd3397808332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f90776a3e36fa9b2d3c90202dbe5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91878d339e581aab39585146f3144334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cbcd7b10d20cd78fde6da63190089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68726e100b045628f84543a7d60b450a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee573b258230400dab85a630a0d36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c3f0724c300fba557cc7a73febbfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2f6babbd1d5fe36addca5357a09f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a2d4ba98444be224f91ed458aa23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378edb1ffc6267990dcb0906586402d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f3a5afa1ab254213c29ec27ecdfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66841f02100dd92e5cc65667226250343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8b4b973999d262b2d002d2ad96789344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf720296441e3420159d353834f1a64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6d89ce18fa19f4ff9d648a8fa5787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7635a988e9abe4b9c1b0c7f76215471347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a868a58f07b975d62f6e94c9b2709a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6885a94916e9b3dbb33fe8dfe2c05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc95bc6f9866c4123d4ffb17d673a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af6f243528fb7eaa43ea7c1d7f7a26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22966297fee93bbb71f6b0e8a176034352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11168ed012b827595ee1b9ac742b07f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719f133d11ad3dbea3e4b66d185cc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27a7ebfe2912255330757ec4c5405355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee27724d431d4e669127e0801054b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b501881bb3e2211ea242ddc682f3551357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad4f10c4bc4ad51efcc9ada94a2d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364711c32e39a739e10c7a59bf6dada359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fa566041b4cbed467335e1c699b47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033122450d0a143a15af9098d714c747361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d8a13079a7e95c3c61fd0f04f5e9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5443d2ca33fcb8fb35fedd76563b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0364434c3f171627baf7d988ae0e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ea4011c254c65d838ac51358cf996365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a5da5dad994ca1f45a389da9c294366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c81f96f7b870353c3a4722773cc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17148be9839e6661100d52ba05ef2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba3337ecd950d4c8c8094279fc6dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9644592d25218a4a699680b978cfdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e8a6bd3efadd51fad4add774758e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999d955bd0aa779a2c9222504ece11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2bd990702252782f5725c48f740a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba91268c8d48d333e0ac7c548075a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f4cc64ddc7f927f0ab96b5bc80e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25552124a7a35248a829acba92e018376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc3ce85f309e47db0524093a8275f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8510cd3ca64fbb01ed63f158ade3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2924cd0209f0e15c521add46ab1bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77e420b5930b2341cac648b3973324380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496e5ae4311f0a72b04a6f7f3b31da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e60d94141fc3419bb3fa1c772f7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3045ff57285a903f2cbf487baa7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc150cc52846c2395ae93b8743b60290384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e419ce15b9e0c020c73c3c6dafc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f289aa18aa515e3bb97687b4a6740386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036001bc341aa274f7a5e64491fd67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55897e68e3623a16cc1d1e0e41a0dea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724c17416aeca33e463090a5cd4c8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5704a4f945d457db25bcdd37fee329390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c209ef9432fb5b8fb628fffb2330c97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96eca22539f7c1ada10f80a86ab1bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd3086430b2d29dbb5e57fd1ff861393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8732d770c14f9e4855c4c727437829394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757dbc43ec95c863c9aa566c77d917f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74437e857a1817ed53c060542ba8e71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa76d36852375d1469bf7e7b3cf31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f331b59f5a99bfa072b5dbd17b4eb13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4c2dd4618d4872fa3247695054c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60934f45190ea5b4d3f5af1aa9ae7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb7b8b9bb2b7c19a5a780685d7c66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8906598edecfc7c4d95e106b7128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1102f2e30a8f5f9be580ae940346b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e5058e51df52fd0e1c8e6df5f4e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718ef55a0b360ceeef6e3af1445113405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9670d1fff6a8fc75a085ec844022d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae550fdd93dc912a832fef3ca306a53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85148f39cb2a93d1c682a3ea746fd57a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73904fe3e89f6c6b455e9798f2205f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65e28379ea52bdded56b8eac200e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a41586bc948613777a2f10106655411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcaa6193e97cbfd929f27799998849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8271d89e4e8d881d7ad82501f1789a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539e7057a8c41bbd2365507930f482414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90134b7ee9ed5c4b7c532fdf600e4ab5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5257d3a9feacfb71c7de0210ebf11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cf3f68ded7fb183d3b027fa9ca0ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55af92cab06898652b93dc0218af79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db6e009469ce6bb0b401067806761419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9ac6fe1fa9ea35bc2fc2592e816e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98c08f94e67e997516e659b052301421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec554297a4e3fba12d1f53475016c47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab008e50541743d6ac180196488236c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ed62e20d6312a9a223c1f3b9359c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8ffda2162c45e45b13030d9ff51a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621406542c7b351825b15e33bd52aa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac57f32f3ee6b8c1d882f653398e52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d601bf27cbcc9716f372d12095361428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c02b0fc9ec7d5a59be85ab4cc2f07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f2f724d65389a09f9530ab49fc070430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3847eee08583c14fc93ccf0e96f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253efef544479d14ca4b45d3e04d893a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c222c74ead16982b75738534fe62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b56ea49f641ee5b6a04441e6e6f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc25ef04fc1d9c9002f677ad033427435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c500aeca4d297400bf3161d73357c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc4112352231a5a97739e20c59e01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc773f7bb9c281f911b5028dd9e96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2495b82520b7803af1ab43bc17b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758354942cf663179f46e38ba43f624440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731619bdedb791b36199e343ebe8b92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119029da348b70ecf71aef7c6fbd6363442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268b0b4a5c6d051804c1c5f93dd5ecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1fbb44e5e3e97e882bbbc6b24fc70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a7e9c25b7f33404536f3631ffe0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1d35aadad4de38d893ec67f7a8b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94cd58fb001744db4f7349d0a9d9cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0ab90c2ecc51d0b8e1f1d9de3b0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21dc819458bfd9eec248abcc01756449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6902f1f73c3d4945f0dd9aa216796450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e8211ffc18d40c586185e1c5121d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632420fccc41c4a6970bfb58b0e0ea77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc5a86940af66658b85c6eb256b4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c38ba232ff32bab13c58ab42f26ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217be0cd2a6a8ec3ed2556596eb8876455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232936a0caf403a138eec47740831bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec723cdb26123137e15339b3630c03f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141157302e6d599c0f2cc2d06453557458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3fdf15c6fa0ca65c9c953e5b830e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b573760139fad636acac8275ea179b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26fbe08094f33b81c1d27a4652c19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ca5e96d643f3b285d2a24e3693c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553301cba4df335251e6305758a42de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8b6a1be0e7b6718933478b24effa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf012b2168f3dc6a320b286c8949527f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a63e23b7bfdf586538f84f1c60e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be5ea65b0e013e0365e3207b6c9421467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cf407704bd81d4016a237f3e7f863468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c33d41e86b11d2dedfd93d6f91d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd116a9755f4a55c3320c2a3a02111470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791ad3cda3a1ab652a8ccc0630f5357471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7a251662dc79f9d5e67a20a941b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8096a5bd862c1c126bc6800b741ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f08594202b692dc9318cc0b51f627474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f6e88f2b51eb0dfd35974c376c0d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cfecd7ac5b2d599aae310d7889c12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db248c8742d9725f73e6324d55ba0b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeab14a9aab5b6cbbb8412e29d039b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc7e561b70814cae06556ee3dc5ab7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664cfdb6468743609c6965eec6dd9ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c6e108250347989d3bd2d72c243e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431af83cc38aaa150441d1f72e69a33b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7a7ef1131f8d6b3b6d7dd59dce29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095351a4caf315bf45e9d46ed25007c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc278eae4710214f7e3d95f133744d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f2d2cee8acbee530e9ebdd69442a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796067502f243e9bedd97357190019b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1f0a0bb7e46d3ad66bb1ed6ddfa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b268c20d02fc18852497be1ab27862489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178faeea91eb7684b04028de3444d0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c726b47f7221fe38a4aa8cac5e95e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6ef1598f39b1641d8417457de4c13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a6ff7db9cf8ce8ad8b64206e5ddc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c24fbc2accf2cdb0a14e4d51f869494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f9cc902b9b1c18e43c10c26bc72f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e6afbee0d295f0abaa8dbbb1b87c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0efe4c0c8176a88210ac497da6a55a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc58104f7ec0ec4e1d838d17cce8faf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479698c7d6043b5f0c5c22b1aedf7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa1ef8632d3ae5a06a267ec2b093f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf29a7b47c23feb0fd106228f61186501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b47283e73dde9baf790c4a4078b8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca069026852f13d91e4f54962e6eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0579ede22fbf297480d984dde7a3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eedfbb05ee78282e59272f8732da0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0a2ad6c64e16c455055ede21d4440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495d597ea13037ba164393531063545507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c012bf32d7b43ee664d2727a0317508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c12193d8c1e65c4605261549909010509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e58af9e0eeb71406b3f7b5805bd38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947855bc9b5e59f57e8c18b98e21fd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039507850a9d7bc6f8d994bd74e02e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bcda34c55441830042b57582e4b01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2feee6b5edf34a671e6094af6ecfef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babef376dda26a01e68af5d2afe30338515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac600aa0051009da4556830df631fc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2c73d62929489b733e558a53fadea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f17f5fac84a7dd2ae142e283cfeef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ce58d261c35c83efab283ee92fe9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cf499fe46bb0765e72a983699a977520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ea7507841fdfa95d308a6371a911521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64d7798a21785eabe63dc743169e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae1487fd680fc7e3d85c28fd17ea23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910044aa1c4c55d91c140295445edd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df586b5d28429bb5ccb6dedbe59083525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaaa6f46a1c8f43bd150b7c1c6881f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7febfef4197cbaf3b982f5d527e26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0286041d8467c93598ba26d920b4fa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44c1f387755b93e2f7fa6ab0c730d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0281a90ebbe6377d6169b7df9c38cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a40d0865e1b471fa34f44f894a0e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77fb56cd4eca62a486803138b14597532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837e3ec54045abd1caea4c76259eaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b0b61f5bca23faa1eda9fb41f90e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432862ec23ff5f1fd27f2365888065535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74660765a5acd8df84abad6750be0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0077204335fdc31c993bbce52077537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0419636f4fb1e1d8ac75383700ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44008cbcc85defc6890d7eeb0187e1e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33703a27f09c005f322826afdfdfbf43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b69e97cdf405dde9a1439313d76eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173dd136f86d9f993403fde2d7a13f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ffb0be8252872e2c1fddbaae360a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6df7b8a44f9bcf6066c94d5c16cfbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110260d24339fd0a3ff11b9e884a29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843421c4d4f173bbe39691a3cd806b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee3b1b4b2a58acd90e1a17f47f8581547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d261848981d18002c1676d12b3b2c99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095e97a2b0e3c83b322de677300c9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f25c24e3cf175ea22d1e8c07ba00e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405762f4ffc519f585d17380ea61b916551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd6efb924ced07576c7890eb2ba48c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef30c17f0572291b1ded3bae68fb290553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e9946fffe26c1702f73a26b57f04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0eb4d34dacb038967a233c4d0fdda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176bb0dc713ae73ff3aefa729183d4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33694d0fa44ca571d1613161907e15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb536aa9fbb76eacdbdc2737505b993558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9a736176a246fd09ee8dd1d70caf6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e23a44ec1381a3f9fc404f593defe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d9ecabd5a17e1637e2f1bd342484561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d25a73e6fd1285f8fc76cca0f5c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e054182d619ff97d34b06b788ae832563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d70e0fc71e95723943d7c6ec8521ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8ea6eb86f59384764b537a14143ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0df2f31aa5fc0bdeb4b510ccd816b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa72b18df0d3e59df93f08075122e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092c4ba76c2d23b0b9eae2cf2176e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff4c74851de8c3c5807bcf1e3ae7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a7a4d0806b44f696bde14d298fbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f65f96f168985767844667e32596571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad418eef14eaa759fab43c7a5f4408d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a96315c0e63af569644e2b57893d1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acff18892c4bd5d36dc0b0aee69096a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64fdb421e7f9d2a80074b341d29320575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c054e287c34effe476e9f32a4a27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9c92f7cc6fea821dd36f77df3911577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda31621ee70428a931fb9a34e9fee7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f6c79de2ecdf0dc7522b0817aa1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a385091d5cb0b654046cdd0657818580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c01ada5dab1d7e1274a0c4176d3dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d52032f646c9ac3a80f4b1523c0f1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8fd7becfe0dcc45a6dcc56f0653e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640d6d1ef11a594749ce96531bb9175584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e0bbaab3712ccc89d1cfafa029b86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646581481f8670e33027df8ae21f1db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e3be9e86ccb024efb969d064e3c41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd52f81ec9f1bc1f9a97d4aa5e2b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e26521ede4eb88c7c49951af5467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d00917fd62ac64b862ee60bf88a5b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c71201a523b8dc92caa3e3f2467f59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78915b21ae069170009d63d6a0569592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9769718bbbecbf5b97afc5743803d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b14a20d9e3b17a25b672afd82629a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419a73d0322a4134beb114235f09ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0abc0922eb4bb501bf62d32dbcdbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788a390232a4d193ec6e59d4061ba31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d2cc0f8944549e3f15124b60319a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a4ccbdc62e75458b7ac6155dafd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b75db0aa5ced23f4b5e27b4d7594600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd3ca8b61807264c5b60788b22737601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf1833e399f0817b14fdfbe5babdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b29a70f3f8ab5695a024342a1a5ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80a2aa4934ad27d4406e172721af84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908d50700a475ac7ddb639ae8aabf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657bddb2ead448454d5bf182ebb7997606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048c180d83ea1b1f8971f32392d94b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9b2a911b3a7b9dce13718b11baf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a7c68c4ac3a1cd3d369642741d36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7940da77e3a011065156d1d16251ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644de1c5a8a88b947da3912a4c74c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c0803427df981b3d56d080513355612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb0ff34f80daa4d45c6c3caf4a4cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee09e82e38cf0827245e4a845fed6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f288c7410ebe13522be9899b50ea572615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d47ef224c0148db6185a8db8d9bdb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89eba725ff993d26be9804c35d56ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91449131f6266de49377931f72dc54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b07682910d858936c8ad4cefc4d9aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11faa083f3ffcf27698d6e2ab90bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dffd8314b6714e905215ef0dd5aba5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285741b3882bd40c388b97d2b6258b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83cf12801b9d88280094051089f1de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d312ddcd18bea2dd8c9eab04fa7e806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf481a3a6cda86b09a2ed900e42aa2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1946a9a81195d2247bc92febac1900626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a518f5c75b3e678ffea2ede39b86a51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbeb72411a8da5f1dfbcaefb9fb28b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588404034b99a1b37c23b19e820c54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d448090836ac650289125cca18b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed334edac23f9891c47f015cedf59b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ae0554ecd872502c7ad9780335baa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61bd7de281de20e19e1886d4fc9b35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d8e3a3dc3864b8c32f76903c987b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4547072a5bf9c23f9425500e7e5db7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635634568729a2c5db9745bc1945e29b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827713530d98bd2b1e7373a548acf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf08d40457c89938dc039446083a9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e67098baf3143ee0272b0f804b1331639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a140e594b3000518b1d8452f7af922640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71798f07f6717e52bebbe0773b12496641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67626fc915dad45b9f83b78210f582f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e1903acf08a5ccf41ee792a1a8b90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bd1cd44f16244635f147c8c8069a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca8ec31f761195e10850130386cea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8402b4f2578a9f0cea7b64f79f012a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9c9a30e107bb41cab6fb12360427647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71ec4ce7583726d4b2c3711c78995648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91443e48b017bff7385c9b5e8b1b070c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ab88fe2b36cd09f348f60335ef49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a094d8bd7da3acedac4a04d8bbd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad79cda0d99590859c826a75c42799652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510baedb5435e8ba97668fe2c7a9fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c464bf5da7b47601cf13cccfbb47b7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e71946fb579829d090956f7af72c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0147e76e57f2977d43debc3da0917656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd9ed61513cc012f4558c4d072aa39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d17e2e88c9434fcb68ba291d6bbaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed63a0717bf99ace96d1e270aa8d76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53ef01a321064f0e8fa8876a70e0f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f156b95d698206b9898dd8ffc596661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d8b280efae5ce88eb215fc3c6f6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464e1fa07b43ac18cf4bb4a5c63c3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66151fb15bbd6be0972356b302e1df78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd673dd8669e023842500ab349f8acf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f88ce8bc6a44ffd894eff9ab7b33e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc4b993765631ed124bab33a30d15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fedd611f321b1d4e7dc9a4d13db9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb7219785bb93d54aea570654673ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e16c12d1cbcee4d7a5de24ad4c48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b5b0f8f245a43d50ec610c311f81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c7b5327fe4f2b2f9fb6b310071e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1531333b0f5f561ca231b189ffdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d76ee188cc4d5fc7f4880d0364deb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa458d13947164cfe1bb9ffc084d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b36f6068e3454f978522c695ebe69f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256cec5cc067a36fecb46934262dd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec53c7ed991e45fd0af32fe6ed392d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef8dc6808c1f8dd8669ae88d57b294679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25c2b9b19907dd36b4f51724cbf31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a848fc35c4af1aa593e9961a6deacc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667485bd18ccd54c56e1c4e45be5a3d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb01df3f73441b499236536458d53a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c5e18d74e5dfc1374cf134e1bf2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd1810554f89febc54990ee5adac5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59337114a4353929765e944ae8a6c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659584dcf7f2549455bf3146c3fe25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af44bf701bfd079830c3b9f68ec28c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a85f1dfc942d9ae8b246efb20d52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d80b50901df70863c55ed6af46537690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d44435bd3131367bd65cb42d97da8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cabecdb8a17f336f7f8393faa37aeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c022e85a16b53876f2bb644f33093693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc481fffa133f5b3036a6c8347a8a01f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1793ae14035f2b8e7984cccf681761695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c63ea1537d19f9ef8969068f2ca5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee879ba8060ffce9677b6f9a3397cbaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1560f80a06e2d0070ea83ea45f64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba5347aa7e0d039846e988cbe6ad60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1530d12e354f90a00c4bebd841bd712700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6daf35976a28c75c3b1dddcba152cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fcdeb2b835b5a3d9bad7543f83e0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135628f48c14a52710171cfccc576974703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064dcab6b15e06ec188ce96b5a8b279704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e715f15da5ee4f0bbb3144081d258b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7200078da6ab527e926ca50e0f412c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fea6bdcd32f59a485c0f93fccba0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eead41244be44fa9ebf5fff19fdd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf845caaecf0f97c3953245a38172c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365fcb6875681e264f08333b8af17e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da35b3ffeac3ccd49f92523520d772711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e17a64647a8ac510fa7dcc235da02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f7d78006b65545c4e016081370c70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b4c7f083e007c3b2016d87f96ed53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9283f63d86ac55c585e0d03183517715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd660c324935fa7d8eac073e8063c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094847558167ddbb14f528104c0d9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0836d2d0020a88e3e8ab4d70e98bbc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b382b97fcdda951f412a65d283e23c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c4008423940c925aa9c5af58cb170720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b166cc322ed651537cc5432bce60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a16aa343d943d5cfada0b8b499c88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a73bd7dca61383fdae154b3e54dc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18f332096a457f8b7d4ccbf9f004e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db97e27e96ce506f7801429aeffb8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08252d9603a8cc86e9baebcf54e72282726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c6d45c55c539143fc65c70cf8d29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965eb21de66b1df15ad2542363f13e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9cd83db41130b2a4076dc47e2c24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d6f0f7c363d42683ff7cbebe7dc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3f62f60e962642133411736c8aace731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd254950ea2ee8632f627eb12aa0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0faf1048629a1144e28b887bf66b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e2678a213900193b6f0a394f6fbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fb7f8dca28569acfc4d648a8b7f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3857ee9793da7cf394bf2d4a9d0f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f523382ffe40828c3d13bcbe5f13c37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45b1277056baeace64d26b98e5abe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa67984a89bb4090320726096c7022b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf211ce11fea9b1364fae3052e1e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f55655c87eae5d0fb3090c94abf57c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d64b40f2b6ddb619bd9b15ce6d64b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e8b239ae7facc7c21471759a152eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1965b5440875dfc9112d13d0f2eb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4972b5c4913d8aed9af458ede43dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224980621ffcde0508e1a3bea1c2f510746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215693f3b8c8a4fc7f4bf1fc507472747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca730c9a4674c3742f2bef247c4106748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3dc035f71df1e83ba4be49ddc6926749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efecf1e9e508ac97457b8ccf55f96b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9dbd8a09a53767ced4d0d0a987c28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb508ed9007ba51dd2b1d8e68f50c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e6c1d699f38de0290eef2bc0bdd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc690a5095636d72e5aa4bc721638754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b471f758a02b4a33a54a3748f3e0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd966f37a53d466b05115e5d5520d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982919d291bfbd9ad6bde2f23be754757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7df93b2c69a6667ab7bbdbf768d59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5848f94d0fd7d38efc8814e0e27a52759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59cc1d09fe02a9d6725bf2373af49b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1179a2e6ed046ad85e81cfc4cc43ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe6d680ad94aea113baa7dda504d71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52fbd80ae50e41a3be1b9e12746c89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa158d69a14b64f198c8a43587f3e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8521e8585b4a37141aa0fc4fe5ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1ecbea09d240b0572b97c34c141e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5bd60088e0f94bd5d5697529e8c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a24fb00dc1a3465cffd6c39b51b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e86296a013780e36e4762e2cdb94a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574fcc6a1c4cba26719e3d3cf8d4da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585025bbec57aab59dcd8fe1eca133b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2296c3c3c80d5e98fd888cf9921aeb3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb8154b9fec746cd5ae314a94fde1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713399a7adae1419e1af26c3386873f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0553ecc79c0cad7f0d70b4bc684bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0230ad0826554913b567d0b18db5be776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d066088df61cf549198b2568174c83c777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467126800f63d0eebae82b0bc2e3fed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e2141999ec0a086437f2a0ab0dd332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc78eab10a12bc65e90fe2689e57ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d75c082e24b09aeb373d7f10277884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e77da4fd6ebc3bb00e77b1a1b46fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac7fc01c02d0c2d21d0c9d65079266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6f9247569782413e4aba09a251c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485bf34105f0c8a894bc55cdb6054858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f797dd4fac3a33b89e8de0dc02279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c71ec16b36ce7f0b48fb7cc404de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a271725f6b9d6ce7bd6702258fde5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d64eab43557afcd32efc0ccb3bb90912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d534bba3dccaeb294c58857ab37118413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a5b8862a3ed120974221d235037114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e940ae3fa670d66e34fb4771099215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7403e5dadc86086c04d0861fb6e55316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f504861f8943402daa0b836f5e0bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb059970fcee3cd09e2e3411540b6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6a371e2679c48ae930c863b42e5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846545b2c766a4d59038f017ec9cfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff05724dfc4cfc8bdb3020c45d350b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95326b42a448da258aab3577ecd9dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdaa97868711ea211ccb99ccf5b85323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf3b3bc5d74b9d158acf35c089e4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dac9cefb8fbadd7f66a756afa73e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d3251c7abe72f3afe4cdc0704b3ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604744894439a7c16e15fd380e24e3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db737fecdd3674968a6af5fb49c7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065f4b2626d4c117f647817405f3e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf055dc88c730e6d6bc58ec61e5cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec613393fa16ce5235539270e47228231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6090da226cc729c5701c068da91c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb132632d1e70f5a3e4d8d9391faa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe33fa7aa20ccf0aa41ad5949e76f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a56fd9dace95e5658a67ce15b267635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79a36b2616bf5c7a312b66699c7b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095992daf27a8b2f78cb8b3aae66390637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fc4f516def7872ad068c8e5d1940c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492496f4dc2860d91fabdb2477523ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914fe154b0e4761834b837212da7dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf1b75b660c7fa2402966c7dd7b85741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f24ff13d94032d90259a7c46a899242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c8493a4d45bcc9771a8e572d56b6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac24642b092e3dde80531216c1dbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a153e1fbfbc5ce751218b2b548fc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393ace2257633bcede89c7f172987e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a5da7d32a4d1772bcff69bdc4fa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e834e364c79272b7c2d87c68a2ae2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca2578e1a7f30c012f95e44aff6ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47c97ccc655769510d45a490b25d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517c4afbcb44323815acf0ff9ac9a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f463a0af3a73ca5d2c2f358d1b50652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df67a5a9e03f00ff12ca8d4fd07ffa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba45cbee1fd847fb02514282b46bcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e1cbebf85aa3d675c7db78708d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24109d3d2b0f23107768fbeac893d1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b209d4654e06be0a5c7c075301890e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e102d2748a64d64c42ff633e8fed858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c85be9bae5d0b077cb8d4293f9f34459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e39da4dc9cc108a225f70deb5ad6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578383dbd518901718af739ff0c9499561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3bf9cd4906a4d42e493a707ed66262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c93863a7a92620a1f2c8c36f60d16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ba8a84a22031d64e5d3634d217bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e23028397f7fd1a1b80e06409e749a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbde02621c6b2aadeb3c1887e776c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23031c2d14ff7bfe97d7837bd87e606867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686edf19f47341eb1c0856de3217d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06142972c3034801c0546c03551940b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4911cb45518a9d72080904bbb3f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebe22268c770386186b72d9349d5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687e132b5807b294cd73400212b639372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ce545d5aba57b5cb07790e2539f8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0223dc11c1d2b0a328eb4ddf82bf0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e063edf361440a17e9777fd1e506075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183861c8ff40ac7e30fd14fdba2e07f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161e29d3f5f0ebfae19e5af13d729f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131f1855b79e055de6327854e5253078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e8e5ceed663e575b354c90efcecaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc730d7f8c68a14869141e32cde3a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c76764fcfeb035a9984e23e72a3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcde3688a7f5c1eb4b221cd1eea22e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6a0299c8c734c91e0ec3dd33387083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4885d563caa53b8c16a6486610ba2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804370a9fe801772a829ef02f9c3d0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab30c89deb9b2bf15a295ee6993f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef53d6862da110eb4b736405f9e676087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a365cddecb1afc072a07a054ef8bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ba6da930f225f3ba07a574375f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c457d122f9e72baa2ee5fbcbecb56c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d570cb6d26fae0b523f01f14363a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d54e3237a8324c1bd0e51caa81ab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf1b0eb9885e9e7edc46049e7ccabb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6bccb0016e3efe8292ba3f4aea9ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e005900a481de909c0a06acfda601195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe7c594779eeaeae5f3d31af6dcfd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755fdd39c3b22eec817ce36a5cfb0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a5de4d86a42ad8ed7bbf9b8efb6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e807ffe32057e7c8545444e82a49a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be2368150bfc03b7ff3f4f257d6e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92471e059421b3968935f00472e8849101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5131d23e2eee8a884ede5937e8c10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d40ff4a58c08fb19dcab690a7682a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d2a5bee645dec659d60631080279b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf008ef309303e13a96ea233aa911c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9a092169669ced0b7e5db1b42f17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8ce3e2b5744085622512390d35a6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa7a79f0a22d72dd72e51de14a7a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e17605a1a7988aa009d40d86d6db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd583b8becacb7b623deac2858a038c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaca61308050c4d0eeb596f812fbd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd42d1fad7cb7e98bb2e1be8e424c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d67b12e0d55795ba8d2f4f435415113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e9e294a362ad02087fe7dedf7229114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d213b56a47d9dc6d374bc519ee9dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f1941f305d1a4563ec70db7f297f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420c420d7bb890416565d67d952aed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138ab2fa071afa0e862684216684c31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e256ef548c31835397489eb5ae4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e9f2d9fbf6f2fa6985e0c6a060809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102e33fbe5fc982e88f1cd92b490ed3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa75d43b7b011975ae7a120e84da7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f9bef73ab540472037c6d38b39633123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57691a9b347cef4a854ca27e6c7cfb00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b2273cb715d5b01c818922d2e6a15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f8782f4327b790ebbcfc4cf91c30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3942b28b39d86347bf1a465b4f706127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d60b4715822db9c2b58cbd3f0de9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae107a25418b27e6901b482d5106d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22dd8bea1d4f288a45400118157f10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89f5d9a9c3cae8a022d04074878a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238578547d705e2507c7129e79af65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902971b6b14a481d448fab76f4b2b6ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c6c2aa864de9991621648fcc23cbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f70df79f439f9126817bf40077c51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94c16450614ae3d9104ed4e6fb316136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ee03f0b6d7ea657c30866859b1e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d278dd64b7f7b1a4d69818d4e2eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26beb42aebfdca1388f4f33f278bed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c69db03aaa2c6ee6620e40ed1583140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674260afef07eab77d8bf2aa3a316967141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65cf321c2a81785dc7d9db0aaa5b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e43d7fc9a4089168f0ec565f49af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb758315eac014060b8bbd52c779f37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124147fe709dfc1f761bed6d0470bf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58025732ae63a45c56b2e5105158621146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7004985914bced6536747b65f25651147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4b51560e4e4b93a9b61aeebc41829148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d127c624b6322256a8a149e9af804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac4034fa4c7e01809edbbe152b61b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71745a94945d98e493b3eb1c33337d9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c649a7d361e20fa612746365a99c26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec22104b16eeecee5381f912cc8f9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fddf85e0f373c69ac5f388b9303857154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6cc2d30e2b2a9e19bc781bb010c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5afbb986878afd5879795739372111156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee40b883ac9a8e1e3205fbc6bd9500157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0952beb372f5148fa769c0db199835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d612ac9fba8d855d99c01a52ebd964c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7640b350406e416f9d463d83a909282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccec7669cf56a86bbbcdb00fa72cb95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65590ba6428671a9af8a7067ef5957ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb54d6f91f43c012f473193b470028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0374d198019e48f2b7f5f6349958164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171faec6aa68c3c9d1d512781d03104a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa670addce6f20745f7959530c7e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ac50a457acd5772e9115d4491248167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c0c0a190be975bc5f11cd29f7cca0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f53049aaca4325d81954a830a36264169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47e62a580a5cfc8eb2e671186cfc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cfb346587854e87e321584bece98a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69835644920af473e669f2c881b149172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b3f12749efd36f13556495d5c77b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042125362b93fb6542c1b6664fde884174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a6dd0cc0b97b298ce011a13591b4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6c3f81ddefb0d8049149d048b3c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eecb08407881d477e2ae0c1220111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08346c5be14afb7798a1d6e6130750e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d29416365714031bbb0da3fc25dc0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58ed9dd00a82fbc8821a9dc7a1026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b826f3e8053a3ed9e95b7309df25b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebaff6c5cc604709811a6ad9c07cae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea9b7ba88d94010d2b26601b17ec8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0affe24475fb4b958a9ac09eacd92f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e66be7772a2e2cb10a3b427b99ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6346ef910c4932676b8c05dfcd2e22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d7f1664ae7c77eeed63aa5621041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6a613530fc8a729e47f02be7d65b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c759c448e805fc238951ee8806c933189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7688bd39c67949ff245132983049190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980675157f05939842d1d71be3eada8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb191df514f0f50b1bc5f1f09f0fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee846803c6962d9e6a96656cda2afc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b7719cf41a0e017e56a884d968cc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06252a78d13ff84d838b2651e2bea1f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fcfcb77039f1885d74b779fb2957e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63d190a778b6c79de0d674885e0e3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc3ab7edf72c54a5ca94a7b91b9a14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b1e00aa762ce8271b733d9589db47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dff310c6ab829b125ed87d53154a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff82ed447fd7ffc26172f679e2bb36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e4b355c3e8a8adf27a9b0977b314202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d847ef7335ece76c96a915f80f4f64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8fda05d9925ddbb1eac00339a411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5faa18f4d597517e812b3241d4a378205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a2db26d961a78207f37f4182f028f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7c83d4c6f7db63c6ceb013bf4d3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2121d798317d04853ffc447878140c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14aac39615651b8a7ecf533c7f566e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bedbffc52c990fea5f684cf55822d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00832964c3e15d2e49d2a309c6189d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3aa412d1df12a9f5f037f9293905f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250469041427a8b20ca7324161ee231213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8cf4238845b615081392b8afdef80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0afc889e7c6f7b4deffdb0ee9a8d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61556f46a858fe0b20200c60f0c04eb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ca957fe16bdc90bd25bd072a766f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e24c9fd9c6c905a9209daeb72ee0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226186cd0befecdbb5f23741f79132219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cad01f5391c3bb1de75b097037fac7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e2b0fbc47ce676f2b47693d92ea0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46604952f605dafc81246ed7587457b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc857b36daa8a696f0540e24e9824ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace451238f6dace5427e8f80de5851a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70935b431a2807b28ee24d8f5b236ccf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7d8bfb9b20cf0ffeab2108546dbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7229e01299cdc1338a184789c24c57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d0419bcd21d80b9c2d38ae692c919228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e13ca1cf7cd48cdc19bf6fd3e012c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b3762beff4a4d015103af8885f8e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a6b999dd5d8cf99235742583a9226231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f7d5ca06c857a56a91276d4a7da8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8994498db0469d7f0216a600044ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222feca949fd9bfa376c3c8b568def1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a42b0d845ff5638c8e142de15acba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb211b3dd9559cf69a8838f0cf15b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd52f6b31d7075c4453269dfb0e1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d60a493f4d6902def85912f2729d4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ca295e2258f4d0f8e9c4fb855032239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac31c7692081da56f83ab98148f5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a69859fb48e585ae6a5d7169520307241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e118c13fed32f14a5785e1a0abfc6f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2459eedc953bf49db999cbc7f5eace243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726293a4bcea1864eaebc86275d05d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889588932d5086ba1485f9aeb0ea56d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19936b2af60fb899b7f32823ff212c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848857bb8e86f437b91ac178500f6e0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee4191d25855566a02d976d3581746248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49625bb2410cb1dbf0dc79f678ad64e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323078bb7d360274ead225d9409930ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7996f950028543ae1a3e8a42a1491f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3699647446b3a04cf61ccbb5775f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146c2ca59c9c9bd61324b729cfc060253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33a9ea125a012f54d0ea8bbbe2b66f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ecad40f95b34a3a9374a5cafe0ca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a8fe0a25dbe42e8019332c8a1c90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ae093974a5f29826d4c08897fa87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857fc039d6738cba8dca7352ad1b7f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee70f2ecf09e2e07a4063f0964dd14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36953a393288c6e149df5f3ef1f2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7afcf8c88148fd87f629534f9339261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67efd3f4f41f6c2b79802b096d9800262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c439127ef97495a08bcb133f4e9f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0441972c5e3fbdbb9d7f4c00815cf14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575e6a10afe0875f0aa2a2035fedb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043af36795a177591f72bf8554cb86d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826069510e02c8f3cc8f352e501951267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994f69669dd2b01936999b5624337a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed1758e08a954a3f1352a05781634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6105e3e7512c3c29b08817bf21675270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c68960ea7a849f9c16f8fb7dde1a73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36bb4049880aaa09800b833af18608272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7ef31a146d8e5ce003e27aaec5e85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45601dc5886402e0e8a9582d632761274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaa80556798f0100de7be96ad12c3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a53314a895e210e6297f62be2c457c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03a445a956720e939be64fb6ab3872277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d240a6b3fed992fbd2b06a52abb9043278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388a8b7d0f52734e40b06990b5671a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1177ec8a90225ed7c3b92a0b8571b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61af494930aa9636c5e5e2e8fe099281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa040e7746e75562ee9a07c19119c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a37a768f6ba794c868a046239499e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf9fe49edb026e24f4f0f814506ed6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbbff461dcb229d7d7b2384a6ecbf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09d9c9cbbc9986982656ffe5e59113286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7fc9e772ac2d3ae72576c90dfaad7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce28fc1b5d1ad8ecb54a34c425c54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b714b8073db025c9f1222ea67a76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462a94a0aec0434d50e80e13076c9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da44f6154e3e02a9869859c027af01a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2382f20c5e7aaeed13e27aef15fa61f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ceb6c787507e8bf62ba0368f40db0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3116521e35f48cdbbce3989f5a0c91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b84fab60b92ff1961fc03cdea8eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b8b511720dff711efb9956ecf313296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0af80ff12401613b2a69f7828cb03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9571df982fa3682e62493e97782adb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a70f1b90e2fdfa4f8cbdfae7b2a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030db3f8f02a2ec30b31c935e33b446300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d728b479dd0202b0b8059368263dc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3525783ac265a0f888c816bb695d79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789014f7239f94a51914f617ae273ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d64c7a9ba567e995db6386e8fc08b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b916750418c8552dd73d5c5a15470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6c55e9bb7e7b9b5322bb7ef1cf56b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a49f8c548fe3b9720cf32e749e87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5ad7385d5016e892828fc8888895308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf9e9ab0d5c8de0df3a08cc7faf6de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334bba3707239b14eb2749a4559443b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ec77d79f3f0b8b4dd447ad8e8b04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a85105171b02f40498407e4e692d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841085444ab142d9d3b827b566e847a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a67c37113788bcfb63bcac49ba433314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2e2ec1b68510baebffd39d5a9eace315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275020bd7d5b9919d7c028dc552cee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a26fa43d619f55ea440ae3f027bb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf9cf0bc7432cccec2e833a42fe18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315279c0b58e9df116889d0deef4354319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e0830fbf4e39a6933626a3f39786320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece89872bc3027f428a0f8d0055ff36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a741b27f03f8519ce0670c754606322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917ed00f5bc091a0b6189fa00e34ae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28bcc2a55b9c4fc5689635882406ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec199c3754088f2391e6e2de40caec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f697da5f0c56c9e18fb00f071f2e44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3cc3141700ab1483cca802e658a3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748813d03236cdec69ce9c0b856358e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166de33bb730c13f38735be523bb1ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896331e84f3721ed00b25fd175575b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44e3c3b597ef947afaa39aaef46bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1341270bb2496bef131e59b683e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75628ba5460f5054ba06f99067ce8d9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab09a3bf404ee6eef3cf44696f0dda7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4469c8f6d91bb6666a358b07f06d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643950d8784840bb959165e0201571df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857508d4b55f39db8f7edf4a2446729337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd06828080914738417cd523096b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea66e2258a63814d5d3f5a9f99f327339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563681ebc462c9d7ad05e0fbd871b861340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90f8c91be669dd1683971c3bdd577341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d798ef1a7d1dd1b329c7c486c6e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dafb9e1dcc5a9a35b508af94f8872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188653b0d36fcade0a0a420435370a8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e71b2d8bd66186e1d1d11efde7bff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c44a893ca89b6390cd760432ae65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfebe33cca28e967fb297a15050aeb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41e3b95bf7ede3685b040a0aa76a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e823b53826234f698a066213f57b55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bad817b37e7d6aab9a41ef163b801350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189244bb52ae480b2924efebeffb6e79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339f05159fa17b3ef6b323d5445bea8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a22cbff9d2f82510f72e26237011c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f407c9d6f8f7fae0ccd40ba03b3c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eab2983b42dbfa164503e6b9dddfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51613b3422f4e1239a98bba72d5fa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819afedc9562f86bbaa02c4e74e2c5b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51d7acae736202d0d15fe3f1c091a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cda6cda8111eb507879fa6663f22f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa2fa700420e5c93a62bc7c5b419f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f86ed4ed1a9b4392be8341e066fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f43be5324579d73418dcc8e69bda7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e167c3fbaa6602ff1707d0de7455081363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12031da1000e4ac1e1df1a4a5ae734a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3b27e2d18869503e9025d428878c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed276470d3fc0c53776bad816b230de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d5e549d96404f7862bcf8acf8aae4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d8dd324fe3296e3046e318592390368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d18999aa784c81376d16e059e11eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e575896a0ede19e604ac9ebfcc58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd93a096a5d7d95e50adf67d75a6d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54e0aa52b1a69f156db7eb255eafb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d52bc4084584f436e72a95648aa66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167d371c7b4996c207859023a74021374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72e470a095b03f02a284ac3582b53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c212045bdbf6912a3a2ff2fd3763d33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe705c24b27ba24568a07a7ae2c24ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b551bc601fd024aa89d318d4ef5dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7de5d77a36fe57c2b94cd34073bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68143f3ba6cedd23dc14e2ed2907e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0426b99e283a686c33fddc7e11d5ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b871980b1e7bb09e1dd9435cfebefe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed37ba9ca272daf425017e2b5c83de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c1d83b25e68e4cb927430609eac9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b6706c6d428d12cdb63c2164762b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c95e1aa899c5fbbc00cad937b8c31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e6b07bf9810e10534adc90a65031b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f0580acb93539a3daa8568cf7e7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271431deb8726936cecaedfefb4b88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eeebd34871e4b0e5b4f50fd6a5259390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec532c509ed4dc6d2b33e651911dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b71a6025db81d8a9ce929e04060fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e244f3bacde3b16876fb86aa771ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06dacbb586c38b9c7c94ba6b968b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d868ce2d791d9fa6ba932a7bb83cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de0232a22c10ebfec58ae899fa611396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a103ab18720ef5028792e3bc4a45ee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b393092a627bcb81df2591d674fdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc085afb4480e07c14a4dd5fe1016f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c0010d76508a4f25555bac2967891400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d71c519ecf6da61111f923b1e1d02f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dcde2e0f159103d4a3b366c6ac821402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22461e48ce81afecae432bae5109c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb0a5a68175f6c12f87e48567b6b36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e53cfc40c9ed6ad099f3ebb13b18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b432389d4e27586d4862d2dbc70f1f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008fc3f6ce4699a9fc948b8c2892f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55912bfb269afd8e00a7cee5d6726859408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32867f1c783ed521c95da60c78e594409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cca9d835efd610f3a16a372b687b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820eac42b065e3100f3d88ffda87daf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de035eafd88f9c68f434cf70eeaa5d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6234e1c2f72d243a7d9cf8626117a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd8530f9ce9b06893791361d031629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b225a20c1985d901ad5f84ec6ce8b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5d152a3fbcfab8505164a3c8995f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704569044ca02e3239ec2e9f54d1fc8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0bd53a02b41ce2c339e74c8b994b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0e06cd7ac8066dee43d55adb5061d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4a8b75785fd40504790ba9989a685420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2de7727eb4195fb6795319d4873869421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9a7ba2a320519fecd03d8829bdf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68169a54e81bf7089ac365cc80678ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef7a8d30b2e316ac20caec550289a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732883726e73c25378445659d7e4ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bebca3ce981935fb9929e1698749d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf95b67408bd8c62d9eb89579902f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5fa63f0369e287ac4bc45f3a0020e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7d0dd285897f8fedfb80bb00a809429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85bfe8f536dbfc68a89401a8aa882b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd73dd8a3651f9c01da74142378e0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f2a918f687391e898aa524a9ab94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845a89e4aa55a84166d764c1a966d41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e79e0a743ff23fc30b7381f3b5845f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328120d502cc00fcb346afaffd3d3525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15d75b0b51b1491c9065cdc3c353d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f8ba0da7463810f86dc8e7a80c7d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f251e0c6a51681f4972231827e4cc1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17671ad403cd53a853c9073a3870e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce116c09a954c4dfd84ab61c4cb39b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8092b886cadc4f1ecb152e41bb2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7bd764bd57d8349ed28885fde435f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86121327f8cedbeaf9c95b9eb0be7f9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d6034964c0739967078cd6cdee40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb6ffc998498ce3006c58ddcd8c2a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4006eadc30bb260ea70c0119a8003446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a899ee795d567857202e7af5a845a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ecd555678fcffa989eac0e806453448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503b039070e408a1a67a07cc7bbf8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d99e081c43a84d5958b88a6751de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d04baf9098df7f7f342ac77e392f85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d24e7bd92270c333301c0904edf55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d715226b9445181afcffa0450f86a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2111c4ef7b6ff6a79f321b4f417c9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7d44a633cc3c5d1787fa0ca5c43fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62761da897ebe3962002289d7944d87f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6b8b8223b86938e3059f0fd03f75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f55b108637028072972692bcf73c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5881a2f87ecf486262a44f703093f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c5674d8b13d2ddc88e46cf67d287e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc24d41ab11bd2aa144076a2205c81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10901be36aaf489b89fea9ef6939e19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc0e8b54cbdccf733333306a423a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73f621d69b15db824d035a17a7d2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eb33613340eef51f6270859d84118465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f6670dcb12578f8de7287b9afd72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938e45b482c5451aed3d7f78649d40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f4a816f78b7383d352af170e0bb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185edc8e36e3374673d77c27855a798d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad60a0b17614caec06a82c8bc64d3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574722781cf61b9c8f515da13e5f32b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb113e288eec2014179f27b74d6fbfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883583108f76402ae56cf78e6cd8932f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc8a8983334987aac00ff127385ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826c0405ae461568a6e3d8e298b78d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87e692be76139d317152862873f17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcbf6f5e61163dff3b9fce694df2b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13837ea93f32c92882b61d5aed88b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc23676b0352ace53baf3aef30e511479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b1677a80fa7573fb6a5ef214ff1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7565ad37a995101bbc7c2dd3c4f38c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a914749ae32bbfeb6b2e874351b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b471e169f500d50bdd511f378be8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ff90aed2a70431c9198a96e7393d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c122126f047cb0e491afa23d08e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1624fa6e481d26aa938f3131daeb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465cd5a4f52aff544317d5fb8161c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e102ef826eea2c12f5b1962dfd9e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72344cda5a8721152d186dc5e01cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833de60a7d4acc30c5ef2f479cd6651c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43693394846217d07acf8db22fb7a910491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f06362570e6f6553775dd7cd4f6b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed794df8523597b2714b15f8abbe7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe311765b07675ac086c1e329b197f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ae1be7fe593114911d0f8e45443ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beefdd9339a85d26c1801af5270d1a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b5521c6837879d21498d94dea4f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23c1d28b8da8ce15741d96c403bcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa391edc1785899f04f8456e73f5d43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293c4c814e157603235f655f6454a25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7978bfff06a7829eb49959c315f2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabfd38fe8fef7239d34d41845d903502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a069a8e33eb3074140bcd11387d522503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c902e2d461405dbd86f3cb5c187b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6812bae9b230cf77699e77b49a7a59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0aec94c193035461f0ebb26f7872c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5cbca457b991808e687558602bb47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b803a940c72372accd1ac5d83c661b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9d7505340f614852757962b6cbb97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cddc03cf0beaa7378416a671bed16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaefc5ee07b091861fc5227422d4a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da534efd1500a92d0a2036fa0d130f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac5f23c660ecbd1c8e52f13d2fb0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c165b0cc12042ced4ad2112c0d1621514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fccae24e3a3016d6703951f4b4def8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305cd987ea70a5b1899fb64b9bb6225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81abcf15b577be76cbdca50d38b31f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf1b45a2e344266ff850a94a0611a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c529420c23a6a52fd6e54b9d24b00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0fe2a176459e03ec5d8b780b8586520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a15608aca1d529dd3c17167985342521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a33ff8c42b074f3c300001e2ac61a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af14cea418913bcbcf5a8f13171535b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6023b21803f355cfd9db98caa8d6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e5ad18259da96c1113dd8fba4666525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5376d66ed5ad8f37d221e69fafd29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72540db8e71b03e92d4e7642c318a3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097ad0eb78ba2eda1ad553752593ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664c7255b75655947f6d996ac24ab1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5f417f46129a1b43216c2020751b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801395833a83184e18810b9dca830db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b57b706c4f23d4089c1936b1f3b8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0079e76825140e5da14e6d02166b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e3db042f72db84bf5299a06fd17e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffbf6857b1eed7042fd241f04349b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bb5ce36e6c6e51abdd9dfa221424c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7b747542c0bddd202ab4212ac07af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff605608d104ece9dd8aaf9c1a3d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e24aa0f522fe22a5c1038afce529539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0079343dc3c6ae4c4b4447dc048f6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e711d43d72bd0e95cdbe80154934f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d2ae26cacb723c63e8b55e9ec5b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0967a136074d3999c634d4c91adf7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e307fb7af82202545aa8af70d3293544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643bd889ab594358bb98475bec928bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70fbe4b37ac2edbfc83b91cbd7e332546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f4c7f9412005a3f190ec67ad0057547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d75105456da32fb9df65536275585548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649c5446e50731e5854f67718ebf90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe3e88a8aa924144a3335625f0387550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd055e9a73ab02e4d6bab2ca60fddb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda067c1b962b5623dde7c4bca4cc3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edacb764ce0af5697c4fdb85c544fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb6b2a3da12401fdf88b844087927554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a8e73746819d42ecfd20e9fa41ad1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdbb8b576a01e68edad7c1d7281aaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e6ab01deaf2f900a5914a78e4aba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85468785ef965d132f8bb2dbc1f4c44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb382f63c7c24bdb109517336b1c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f9b948c9c6a1466998b9454d36a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda38a9caec9c1ad2147efd476ea1d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225129bffdc7fb7c987cf75cff0dcdfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4028523c8886f8dc14fc95ad20809563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4799bf4fe30a4f23dd2bdd15ab4b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bae898d7328505969841bc079e251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c31228d92fe4442bc23627186cd271566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820282ccda58f4e97bdadaaedc7fd34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f6cf5202ad3458594d2f855277ad0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd740de4d3edb06742185c39d07699569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25485fe8df5d76d92c3e047804753b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac675c17c0f396195854d0c46581ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2008ad5ef63fadaedabaa9292b48ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca337a504f7c1a4208c1990c315837573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e4e88de8df0a590908113daa32fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e597c7d97f0e4843c237a70af79ee27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7886527ba91b23aef47c10db4fd66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f6ffd3a2a8cc69af20b78cd70d1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbff66b0dadaf7775bdf2fbb8ee304578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966a160a7e6fb6c447bccde6ab62ebc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299b9109d0ae58e3f40a53d3ed34b23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed85288f022a4949697da733e631b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e12dd3cc6ea42093dbd802ba0315b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603126bdfed7d7af123451cbe27b5f44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd008fe1699a29028f91c2df1a323584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fecebfb7c96423c93bdc49d9dfda7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b16c33c000ae943e87ee20ab3577586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc7bacbf4c9bce8bb9dc33f6ad491587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d785698eeb4756bcc406f9eb81ab90a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ff51719188ab60bb5d1b12ae013e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb59a80e117ce4c99d4b4cc6b466d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4250bdcbdae0b07f73fcb5a8e572f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ca03cb0d4c08d3bb7d5e9eccfd435592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c17dd6b7148805ba1bd3269faa9ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf162c873772856a6b46335b823ea41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c84b99c1f58c386d78e7223b2e3f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee98798073f3939735161cf81da260c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdba0ceda773e987a81372e0c8730b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455fa79f318984fd19ee04be121e7eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec77ff9c692da88a55a0e72ccc633a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c8289dea1cde798486e01749b7a29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d73c592d3cc7674f989b4de2fa23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9c3dc889d1fbc398d6dd07c45bc1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced644a1245d571ed1481fcf6e89fcba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec9fd56a556a3514d87cbb6bc8220604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684ed098a98e11f12b32465a83387bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e4966a5abed267167b7c1373e1ef9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6edb183f90c2e200a36cd87e8f26e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4473f74751555a70ca61027a0a1a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ea3fb165eb33b2864af26719b020609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abc818bb2e17f6b2c3c31a5e797387610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae183b5e3d10351c9933bd93c48a0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079151d4719dacb3885a5fdd70895d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41916c6147c90abcb3d030eae08e42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b685c37dd66e1de93d8d89677a9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3c0c8a2e83d58075231c59e89697615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f2b9ad8d2877ef3f64cdd1c469eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1797ee76be5542ba94863dc5695a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a6c51b962aa9f40f2c63bf10d14c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380799d910b9599d598fa7201734dfef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92592c7f54312d45f3faab480d80db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17138cda64cc83ef4ef18a830ca121621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f0d388d06cf402be9b26c184a5d51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a58475bcb9c886d374567908aa6d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b8ba25a089e0e36f2c5fc9149b85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a9e455874b3304e83244df4e3db8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e31b26fe07fba92d3fb6a0d10043e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20f904111470036a7034b5f4128680627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76381c15f12b022e5a2053f882cd6669628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17de78dcfda2842dac2d292cd2bcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c32f8f12a385dcc51c243989532dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f0083e5f3d9dcdc176c6db7c01af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388f38aff0e7f51e9f084accbe1e77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f8efb372e840008ec10f9431d696c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea92e4d892af3373e39e3c7dcb2f0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68742d038ba02be1fb53c1efd13447635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27047c3afa5b5f272437781108f9da4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfe881d17010b7f3a23e286ce00cb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ccab32573de3da47ff17d7968878638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d748379bb9de555ba00e33cbdb2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76efedc32ca076f15b1c16725ef82d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19bfa6ad8dd54735f90885c2d03ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a043c152781c774b52a04b5610004d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2984517718703a8788e8381bf7db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b30f435a09b1d8f172537e279b3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3080099b19853255b5a4a56fd5547645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed760417e57b2fca93a404287bc6f29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423472ac1c7576f81e88c007ca71b1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e563f250e36af2b67d151654974ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1efc82c107b2c02ac469666ab8ac7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d037e04e4fd7831a7484fb9238c1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601facbf598a94c127a3c65e8127882651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf527bec1cc88471c7c980e17548e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e6996850621280705c4507b091e3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3520c8bbaec9f86b21f64eb29d364e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1505d02eab79932fbbd1e7b9ff0da0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe52e9e3ef34c0c6bc30dc02fe8ee9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadcfc1d5565c3198b510ad9cc54949657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cc4297b42cfe68dab517f79fa9bed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f4699f7245ab7eb60a393681418c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65eb98298ecbc5fab2946d8d7dc5e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341484bae109bb207a49ce035ebe638661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc140d436abddf4ff2b5d8f766e41610662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b4ed4a963db6ffb942fa715dad03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eec0db68858eb56c75ca9917e7761664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94524d3421eae0e9df04f78dc457dac6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb300df1455c70d1bf273134b1dcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940922204754b15e459029b21eaa5eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c9d7938f214ae6b4a0cd8fec6f5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c20d5fc778d51b9a8f162507d3584669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07140100ad16a600dbc99dcaba8d0e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2cd1e4bf353eaf6ec0a4874d77088671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f4506db6136b72fec5cae5b5f1195672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba37c15519563a2347df4e9ad9042673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ed56a75629ec49a400ca3e17f17b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338775305afd6f76546d5b145866e387675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d30d7293442e583ad2df7f31c593676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c5e1d8fe53425764c1d4dd63b3978677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c832a15c0ed9b2d3b66fababcf38c76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b5ac37bc6ece5ba092324f803084679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361434e0919cbea06878de7164ff7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a6b527f872e49468ce7e266a9e62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db892beeca88945061cff296bef2b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5426fcfa104c9ec7f1e8c8b3ba2c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c24b0b27a0978fd546875b4e23cb7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26773348cd1b64d5f96d2b310f7804a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a12c9c2603a3bfd2301acc06b7f1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567babc05789fc83da3402d94ae468687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bef88915fb8c3d361e45a92f8d764688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a8df4c21457993a7fedc7e362e36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3b7cbb8a0e0d6c0b5c41f0ba1a200690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c9a3269f99524f539057a2180a1d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3dd706d8802934607a6311ee0bfe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79aa701039251988eac17d55d93ad5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c94366126bb3e4bae01158535d729d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b09da8ba1deb06a1ad03a79f51851695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a5479652fe386d12a96ea43527f7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a39551caf06db69bbe418d95f84376697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908a47287890584a97df5eae3f56fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db208308f950c99eb260f3a8a6b5325699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175acce870f6ab09918c89f13cb965700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705c131b732d66baeeaaf4474bf8ab6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79e1295228350d6c0a67999c9aa216702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb211620d87654320abc89ea9d3322ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1b2e7d61ea1d68ffac06251fb0cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0af80fc8d03c7049354fd10191f7da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710708f30e397dbd4ebb55ee022e59c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66cd1ebdbdd7eef48355677c2710b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a75b330de5606db8bd1927c402acdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e13767e6315f33b1bd54574262563709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9e1dcb8f853c2cbb13fcd4d62e9fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c066d8ec35992441c9cc097d8b610f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61826db4bf5316d6d9a62e37c06eb2fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff802a887811912c9181152ac6b0eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138fbd8a9fdd6a6c3f2dc311be0f3de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9cb6f5df5c6621d2557adeaddee69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7de1aa6556547689d3e3d21b95d31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966c3aad3209702558ca33c5408562a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a49aaee2adfd9994723cf640b1dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014a5397716c7928fc474b5ec9f61c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f5890fa8f3a7a3b91c5de470ccb33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809152b6f88a467084bd3c82af93f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524eb400a6d0767b0eedd02326de62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21845f983c9c11234f7e9ab94725bee9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232a7349a8f1bffe76adcefec21f92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b8de07ce79487807fee66ab37a1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f401847118f24290687b1c4f84043c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a4b8e4a211279d7cbc8d99a57969727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20d85926495dcbf1441760be9ac25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e83d0470e06ed0759a06c44931ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d9e52f3c4704d01e1c9222deec6b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b455ee492b8e58b004e7368f5ce4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada61be74d19a7effd2c7c367a0441a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8715c1464741e5d7a3abd8c20f46d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfe3fcf14949125dccd0d1324ce6e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf9a0308466afedc181483eb6580d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f9051a8d4da97ff6c9d36dcf3f96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9569b649e76565ab8cdd9dd891847737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7af03438408318ac983fca1f83fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385469c405644d4c1e0fdf2836f19c04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5388f73824b56996854a7f03631d97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c0468184d655a11f6d5f95d3ba708741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2f7782c5df48721d69466d69829d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beefa04150d5b0eb75ef2a31cdee50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb475fb47b82601f0c5d2e5f15f26a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82f3f0e28a67eff74e18e5834f10b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f274b0a2a0631eeeb4c560deca18a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99fcb2702158ad74c81c64123883f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c8828a8880ea1544cc98416dde992748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc9fed02047ea5241bbe849d5a8fd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e752395f79f5c6315f7b067c2be9b4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7455e340856e48a5730c2fd6e1261c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e289de47e0b518b9c8cb4507841b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ea81448d8bfa95ace3bc555ff8170753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7f518b071370b52405328d5aae1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b2ebd11b9bd81b9b8241ae6ef328755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d267d6d5fc5b2c3de7dd6fb127c5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba0279f250f24e20b7152354b3951757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b7aa68bedb87f9ec67ed42945e0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5468f4967edb5cced1e54189e4fd969759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7e8fdedfb7f3bf9e1036be309505760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dae9ad9f6371650cfa571af180257761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eef0612123435bb07a63658a16504c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071967b671f526a199c1c5fe816f95eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776938b95916294a6de9ccf94ff66c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80f7bba8eb0eb7dd20b663f8af12e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cebea79561f766531066e0add09b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b501735f49c977ac5a6d0617f1e53767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba15f9c2533f0c8322888438bb16f78768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf0a09c864946284749673bb75213d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f522c3bdd30eb43b65ee6fa460a585770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed768febfb7c4e412b88c98362ba5352771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84258e25974f3b03321e078a104d583772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b807f025e4b92c194f4c2fca3b4767773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>